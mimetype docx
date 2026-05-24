--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yvon Pesqueux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">security-and-defense-research-team</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7850-0844</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">027067742</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire de la pensée managériale. Son histoire, nationale et américaine et son futur probable en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Poivret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Histoire de la pensée managériale, 51 (322), pp.11-26. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/rfg.2025.87⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05142755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai de prospective sur l’évolution de la complexité des organisations à l’horizon 2035</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3 (n° 41), pp.17-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05320645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos. Ni imitation, ni complexe !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35, pp.5-6. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mss.035.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le care : au-delà de l’idéologie du care – une philosophie focalisée sur l’attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychanalyse et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.75-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04250428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenet J.-B, 2022, Que veut dire penser ? Arabes et Latins, Paris, Editions Payot & Rivages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51 (12), pp.95-99. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rimhe.051.0095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04217718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques, typologies des risques et normes associées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Risques et Résilience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.17-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03992167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fable de l’entrepreneuriat en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue organisations &amp; territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (1), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1522/revueot.v31n1.1442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modification des fondements de la responsabilité sociale de l’entreprise (rse) après l’Accord de Paris de 2015 et la pandémie covid-19 de 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (78), pp.49-60. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15446/innovar.v30n78.90616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02967669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de l'impact à l'épreuve de la gouvernance minière autour de son instauration en Afrique de l'Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Griette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question(s) de Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (27), pp.41-53. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/qdm.201.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02585968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un premier signal de la place faite à l'impact social dans la création de valeur de l'entreprise: la modification des enjeux et du contenu du reporting extra-financier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question(s) de Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/qdm.201.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02585971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les perspectives organisationnelles et managériales de la sortie de crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Boisselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conflits. Revue de Géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Hors-série, pp.16-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On ‘green governance’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJSD.2017.083485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01496971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie des Organisations – Nouveaux tournants, Paris, Economica Paris, 2016, 584 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geco1.126.0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01415305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation entre tradition et nouveauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Sciences de l'Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 200, pp.99-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01317931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la résistance au changement en milieu associatif. Le cas d'une association de microfinance marocaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motiâ-Eddine Lakhdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Contextualisation : pratiques et enjeux, 20 (20), pp.98-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01860050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la notion de territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospective et Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Nouveaux territoires, 4-5, pp.55-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01115658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Teoria da Ação Comunicativa de Habermas e suas Aplicações nas Organizações: Contribuições para Uma Agenda de Pesquisas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Vasconcelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadernos EBAPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informal economy as a &amp;quot; good &amp;quot; bad practice &amp;quot; ? Informal sale of medicines in Lomé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosaline Worou-Houndekon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society and Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (2), pp.160-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie informelle, une bonne &amp;quot;mauvaise pratique&amp;quot;?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38 (228-229), pp.217-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is Globalization ? The Paradoxes of the Economic and Political Substance of Markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South Asian Journal of Business and Management Cases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (1), pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00838221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot; Rethinking the ontology of the shareholder model of the corporation &amp;quot; (en coll. Avec N. K. Kakabadse & A. Kakabadse & A. Kouzmin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society and Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.55-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apresentaçao do transformare - Centro Franco-Brasileiro des Estudos avançados em organizaçoes, inovaçao e sustentabilidade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Vasconcelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Administraçao da UNIMEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (3), pp.135-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teoria da Açao Comunicativa e responsabilidade social empresarial : uma proposta de pesquisa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Vasconcelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadernos EBAPE.br</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (1), pp.31-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00807131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social contract and psychological contract : a comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society and Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.14-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La philosophie du sujet dans l'organisation : les apports du care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13, pp.273-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot; On the topic of responsibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Responsibility, 2012, Vol. 3 Iss: 1, pp.19 - 31</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.19-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot; Entrepreneur, leader... des figures bien étranges &amp;quot;,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expansion Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.30-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilidade Social Corporativa E Desenvolvimento Sustentavel : Olhares Habermasianos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Vasconcelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAE (Brésil)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52 (2), pp.148-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot; La gestion du risque, une question d'expert ? &amp;quot;,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospective et Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.243-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La comptabilité peut-elle être éthique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Interdisciplinaire sur le Management, l'Huùanisùe et l'Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.99-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is globalization ? Or the irreconciliable antagonism between the economic substance of the markets and the political substance of the nations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroEconomica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.25-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en compte du facteur humain : la gageure de tout dispositif de contrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Banques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.77-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une épistémologie du risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.19-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les multiples fronts de la pensée-gestion du risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8, pp.4-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utopie, idéologie et organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esprit Critique : Revue Internationale de Sociologie et de Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.10-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité sociale de l'entreprise comme discours ambigu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.37-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souveraineté et gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Souveraineté et Gouvernance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.13-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoire(s) : une thématique inter-disciplinaire à fort potentiel de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Beaujolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fimbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.78-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dérives éthiques dans l'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges F. Pariente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.2-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The practice of socialization and the socialization of practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Antonacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society and Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (1), pp.10-21. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/17465681011017237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai sur la triche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (22), pp.343-361. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.022.0226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'école japonaise d'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Tyberghein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31 (1), pp.164. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.031.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00477758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité sociale de l'entreprise : un dialogue sans interlocuteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (3), pp.135-152. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vsoc.093.0137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches et débats. Entretien croisé entre la sociologue Florence Osty et le professeur de gestion Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Viers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Osty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologies pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n° 18, pp. 29-38. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sopr.018.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle organisationnel en &amp;quot;confiance-coopération&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21 (21), pp.260-271. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.021.0261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The expansion of corporate governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corporate Ownership and Control </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6 (3), pp.203-210. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22495/cocv6i3c1p4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable development: a vague and ambiguous &amp;quot;theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society and Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (3), pp.231-245. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/17465680910994227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle sadomasochiste de l'organisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29, pp.17-36. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.029.0056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Networks, stakeholders theory and deliberative democracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of innovation economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (2), pp.63-78. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.004.0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité sociale de l'entreprise comme thème de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 64, pp.209-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'extensivité de la notion de gouvernance: gouvernance et démocratie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économies et sociétés. Série K, Économie de l'entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10, pp.2053-2075</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle organisationnel du changement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33, pp.85-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une critique du knowledge management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroEconomica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (20), pp.5-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management Education – A Path to Business Integrity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonor O Higgins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethical Prospects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.41-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement, dérive organisationnelle?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expansion Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 129, pp.10-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la Corporate Governance à la gouvernance organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contabilitatea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6, pp.39-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethique et gouvernance - La dualité hard law - soft law et les ressources normatives de l'éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gouvernance d'entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (1), pp.35-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">la gestion, exception sectorielle ou prototype de la &amp;quot;privatisation&amp;quot; de l'enseignement supérieur?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 33 (178-179), pp.43-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business in society or an integrated vision of governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society and Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1 (1), pp.7-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">stakeholder theory in perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Damak-Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corporate Governance: An International Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5 (2), pp.5-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00154129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture nationale, valeurs et références &amp;quot;ultimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 8 (3), pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automation seen as delegation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Bucki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kybernetes - The international journal of Systems &amp; Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 29 (1-2), pp.104-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parler de l'entreprise: modèle, métaphore et image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 8-9 (8-9/1998), pp.497-513</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour d'une lecture éthologique du concept de rationalité chez H. A. Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique des affaires - Revue éthique des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 10, pp.51-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marché comme cité juste ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique des affaires - Revue éthique des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 9, pp.57-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseil et éthique: la primauté des valeurs économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ramanantsoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique des affaires - Revue éthique des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 4-5, pp.23-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail et valeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Bucki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique des affaires - Revue éthique des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 2, pp.33-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation innovatrice et durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation et responsabilité sociale et environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance, de quoi s'agit-il ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GEQC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Abbaye de Valasse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation innovatrice et responsabilité sociale et environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8° Congrès de l'ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'indétermination de la notion de &amp;quot;changement organisationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEOR - 3° colloque doctoral international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lyon, France. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologie, technique et outils de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude MTO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Montpellier, France. pp.7-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle sadomasochiste de l'organisation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing et management entre eros et polemos: principes de liaison et de déliaison en entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Propedia - Observatoire économique des banlieues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baudrillard, un French theorist en sciences des organisations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Baudrillard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie du savoir : transfert de connaissances et de compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">transfert de connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Fès, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité sociale de l'entreprise ou l'épuisement d'un thème de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6° Congrès de l'ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole d'évaluation en responsabilité sociale de l'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indicateurs d'évaluation de la responsabilité sociale et environnementale des entreprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lyon, France. pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle organisationnel du changement?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Valeur et responsabilité sociale ou sociétale des organisations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lyon, France. pp.PESQUEUX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dualité « savoir-connaissance » en sciences des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche en anthropologie de l'imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normes IFRS et PME : les limites d'un modèle comptable de l'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2° journée CNAM/IFRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the notion of ‘corporate citizenship' make sense?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth TransAtlantic Business Ethics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la Corporate Governance à la gouvernance organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Fiscalité, droit, gestion 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Literature and the Ethics of Leadership: Cyrano de Bergerac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on European Literature and the Ethics of Leadership</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La triche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La triche au sein du monde économique, enjeux et regards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité & sécurité & environnement : conjonction et non jonction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe Experts Qualité CNAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'organisation en réseau comme forme « indéterminée »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Univers virtuels et collaboration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionner l'&amp;quot;évidence&amp;quot; de la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ISEOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lyon, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critique du néo-institutionnalisme en sciences des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale sur les méthodes de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Lyon, France. 113 Pesqueux.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The trilogy ‘ambiguity, ambivalence, exhibition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "The (un-)consciousness of organizing"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Leusden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les figures de l'Autre en sciences des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFORIS - Les figures de l'Autre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institution et organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27° congrès de l'association francophone de comptabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Tunis, Tunisie. pp.90- PESQUEUX.doc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle &amp;quot;européen&amp;quot; de la R.S.E. ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Heraclite &amp; Triple</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Louvain la Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critique de la société du risque comme Zeitgeist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreu Sole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management de la connaissance : un modèle organisationnel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilité et Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, France. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004005v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de recherche qualitatives : des représentations en organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEOR 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Lyon, France. pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de recherche qualitatives: des représentations en organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traversée des frontières entre méthodes de recherche qualitatives et quantitatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Lyon, France. pp.vol 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science, technology, technique, management science and actionable knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCIENCE, TECHNOLOGY, TECHNIQUE, MANAGEMENT SCIENCE AND ACTIONABLE KNOWLEDGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de performance globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5° Forum international ETHICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les scandales bancaires au prisme de l'éthique : une comparaison franco-turque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibel Yamak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ömür Süer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les scandales bancaires au prisme de l'éthique : </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">une comparaison franco-turque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normes et mondialisation : questionnements sur la substance de la multinationalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Normes et Mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, France. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00594052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normes & mondialisation : questionnements sur la substance de la multinationalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Normes et mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Orléans, France. pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexibilités et systèmes d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fimbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9° colloque de l'AIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Evry, France. Aim04_Fimbel_Pesqueux.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE CONCEPT DE RISQUE AU MAGASIN DES CURIOSITES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identification et maîtrise des risques : enjeux pour l'audit, la comptabilité et le contrôle de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Belgique. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00582808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de risque au magasin des curiosités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24° Congrès de l'association francophone de management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Louvain la neuve, Belgique. pp.COM045</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux et leur impact organisationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie et management de l'information : enjeux et impacts dans la comptabilité, le contrôle et l'audit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, *, France. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00584519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ideology and organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developing philosophy of management - crossing frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Oxford, United Kingdom. pp.fichier actes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on parler de l'émergence d'un modèle de l'organisation sur la base des compétences ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion des compétences et Knowledge Management: renouveau de création de valeur en gestion des Ressources Humaines?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Rouen, France. AT4-2.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The social structures of value creation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on performance measurement and management control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Nice, France. pp.870-883</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du taylorisme au post-taylorisme : pour une déconstruction de la transversalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ÈME CONGRES DE L'AFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Metz, France. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00584649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'AMBIGUITE DU FAIT CULTUREL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ÈME CONGRES DE L'AFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, France. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00587498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une lecture stoïcienne de la contrôlabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AFC - Performances et comptabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, PARIS, France. pp.7-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foucault et la méthode généalogique: à propos de &amp;quot;surveiller et punir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Saudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilité et développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Valenciennes, France. pp.1041-1055</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firms, the Business Ethics and Society: from an academic to a protestant standpoint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vergniol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8° Conference EBEN - European Business Ethics Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Twente, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La comptabilité et l'internationale du capital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en comptabilité internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1994, Paris, France. pp.471-483</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La comptabilité et l'internationale du capital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en comptabilité internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1994, *, France. pp.cd-rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture, maîtrise; liberté, convergence des buts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Bucki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilité et stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1992, Bordeaux, France. pp.73-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes actuels des systèmes d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Bucki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cadres conceptuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1991, *, France. pp.cd-rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptabilité et mesure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilité et pluridisciplinarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1990, Saint-Maur, France. pp.646-652</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisations déviantes, organisations criminelles ?, L’Harmattan, collection « Perspectives organisationnelles », Paris, 2026 (en collaboration avec Sonny PERSEIL, Khaoula BEN MANSOUR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansour Khaoula Ben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PERSEIL, PESQUEUX, BEN MANSOUR. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Perspectives organisationnelles, Gilles TENEAU &amp; Yvon PESQUEUX, 978-2-336-61274-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05604700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisations déviantes, organisations criminelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Ben Mansour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2026, 978-2-336-61274-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05606839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management et dynamiques sociétales en Afrique Subsaharienne – Contexte ou spécificités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birahim Gueye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Questions de société, 978-2-38630-340-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05289742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage à Geneviève Causse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatou Diop Sall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan Sénégal, 2025, 978-2-336-52888-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05054723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réfléchir - De l'importance de la tâche réflexive en sciences de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Ems, 2022, 978-2376874959</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03559038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réalité de la fiction. Des relations entre fiction, narration, discours et récit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Petitprêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2019, Collection perspectives organisationnelles, 978-2-343-18158-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02276180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Suisse est-elle un modèle ? : actes du colloque organisé au Conservatoire national des arts et métiers, le 5 mai 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Garçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2018, 978-2-343-14621-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale de Rozario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pearson, 2018, 978-2-3260-0135-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01761023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau regard sur la triche et le mensonge : actes de la journée d'études organisée au Conservatoire national des arts et métiers, le 25 mars 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yéda Christophe Banaon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Ben Mansour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2017, 978-2-343-11775-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La confiance en questions. Actes de la journée d'études organisée au Conservatoire national des arts et métiers le 20 mars 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Agulhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 424 p., 2016, 978-2-343-08812-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Vivant : histoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertin Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-8103-0184-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01392923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Management and Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Löning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Malleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2016, 9782100742547</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire l'économie de la dénonciation : actes de la journée d'études organisée au Conservatoire national des arts et métiers, le 21 mars 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2015, 978-2-343-05767-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrat psychologique et organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pearson France, pp.243, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'organisation de la transgression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.271, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entreprise durable et le changement organisationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Vasconcelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions ems, pp.408, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrat psychologique et organisations : comprendre les accords écrits et non-écrits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise M. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale de Rozario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pearson éducation France, 2014, 978-2-3260-0069-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistémologie des sciences de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain-Charles Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, pp.271, 2013, fnege</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moment libéral et entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">www.boostzone-editions.fr, pp.96, 2013, Essai, Dominique Turcq</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreu Sole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Löning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Malleret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.320, 2013, 978-2-10-058745-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement professionnel des cadres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">sceren / esen, pp.192, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management de la connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferrary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica, pp.230, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;société du risque&amp;quot;: analyse et critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreu Sole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica, pp.277, 2009, Gestion, Yves Simon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle de gestion - Organisation et mise en oeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Löning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Malleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.320, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filosofia E Organizaçoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cengage learning, pp.129, 2008, debates em administraçao, Isabella F. Gouveia de Vasconcelos, Flavio Carvalho de Vasconcelos, André Ofenhejm Mascarenhas</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité et management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica, pp.138, 2008, Gestion, Yves Simon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance et privatisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUF, pp.259, 2007, La politique éclatée, Lucien Sfez</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management de la connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferrary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica, pp.230, 2006, gestion, Yves Simon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'organisation en réseau, mythes et réalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferrary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUF, pp.294, 2006, La politique éclatée, Lucien Sfez</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décider avec les parties prenantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bonnafous-Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions La Découverte, pp.269, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stakeholder Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bonnafous-Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave Macmillan, pp.185, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entreprise multiculturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.221, 2004, Economie et innovation - L'esprit économique, Sophie Boutillier &amp; Blandine Laperche &amp; Dimitri Uzunidis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dérive organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Triboulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.221, 2004, dynamiques d'entreprises, 978-2-7475-6291-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dérive organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Triboulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.211, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle de gestion - Organisation et mise en oeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Löning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Malleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.288, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Points de vue sur les sciences de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.303, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisations: modèles et représentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUF, pp.396, 2002, Gestion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éthique des affaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Biefnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions d'Organisation, pp.239, 2002, les références</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gouvernement de l'entreprise comme idéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, pp.268, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercure et Minerve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ramanantsoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tournand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Saudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, pp.221, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nouvelle comptabilité des coûts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Martory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUF, pp.295, 1995, Gestion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entreprise mise à nu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica, pp.267, 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratique de la comptabilité analytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Martory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.320, 1983, Dunod entreprise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nouveau plan comptable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation française, pp.303, 1981, Pratique de, André-Ennemond Nivollet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes et pratique de la programmation linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chrétienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Grandjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Technip, pp.332, 1980, langages et algorithmes de l'informatique, Jean Vignes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (132)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos : de la déviance organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Ben Mansour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Perseil, Y. Pesqueux, K. Ben Mansour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisations déviantes, organisations criminelles ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.11-12, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05606853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« À propos de l’organisation criminelle en sciences de gestion : de la métaphore à la « réalité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PERSEIL, PESQUEUX, BEN MANSOUR. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisations déviantes, organisations criminelles ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.14-47, 2026, Perspectives organisationnelles, 978-2-336-61274-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05604735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on parler de « professionnel » à propos du management de projet de développement international ? Enquête auprès de 19 managers de projet de développement international au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gniaka Kama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Somnoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Sané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Abo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Birahim Gueye et Yvon Pesqueux (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management et dynamiques sociétales en Afrique Subsaharienne – Contexte ou spécificités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.257-287, 2025, Questions de société, 978-2-38630-340-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05289744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organization, Models and Representations : from Complexity to Power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Briffaut; Daniel Krob. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complexities 2: Various Approaches in the Field of Social and Human Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE; Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.179-204, 2024, 978-1-73630-876-4. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394297474.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04634442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Argyris : apprentissage en double boucle, recherche-action et quête d’un savoir actionnable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Gilbert; Emilie Vayre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands auteurs en psychologie et le management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS Management &amp; Société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.198-230, 2024, Grands auteurs, 978-2-37687-995-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04687987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why has the COVID-19 pandemic questioned corporate governance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Clarke &amp; W. Khlif &amp; C. Ingley. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elgar Encyclopedia of Corporate Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Business 2024, 9781839107054. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781839107061.ch127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04757686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les questionnements adressés aujourd’hui en Afrique par les enjeux du développement durable sur le management public et la RSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kamdem E.; Apitsa S. A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Afrique en transformation – Enjeux et défis du management durable en contextes de crise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions, pp.55-69, 2024, Business Science Institute, 978-2-37687-935-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04576101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Clarke &amp; W. Khlif &amp; C. Ingley. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elgar Encyclopedia of Corporate Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Business 2024, 9781839107054. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781839107061.ch142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04757698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disparate metrics of sustainable developement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Chevalier; Michel Kalika. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.67-82, 2023, Business Science Institute, 978-2-37687-887-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04219269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des métrologies disparates du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Chevalier; Michel Kalika. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sur la sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-92, 2023, 978-2-37687-869-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04219265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation, modèles et représentations : d’une représentation fondée sur la complexité à une représentation fondée sur le pourvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complexités 2 – diversités dans le champ des sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, pp.187-214, 2023, 978-1-78405-932-3 ; 978-1-78406-932-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04129009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La RSE : un concept dépassé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Trébucq &amp; R. Demersseman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le grand livre de la RSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 304-319, 2023, 978-2-10-085902-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04258920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La francophonie en question : retour sur une expérience en Afrique sahélienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peretti J.-M., Igalens J., Scouarnec A., Frimousse S. &amp; Khiat A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l’honneur de Zahir Yanat – une vision humaniste au service du management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, pp.255-266, 2023, 979-10-94033-42-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04151565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité, vous avez dit qualité !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Kalika. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’humaniste passionnée par le terrain – Hommage au Professeur Françoise Chevalier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.273-286, 2023, Business Science Institute, 978-2-37687-815-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04222212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisations et acteurs-réseaux : une recherche-action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Saliba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Chevalier, Martin L. Cloutier, Nathalie Mitev. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La recherche qualitative : témoignages dans les sciences de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions, pp.211-231, 2022, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.cheva.2022.02.0211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03725284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Question de justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hèla Yousfi, Gregor Bouville. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dimensions oubliées de la gestion - Mélanges en l'honneur de Jean-François Chanlat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université Laval, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03828124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface. Emmanuel Kamdem : Toujours au-delà des frontières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Teko henri Tedongmo, Gabriel Etogo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le pluralisme managérial en Afrique – Hommage au Professeur Emmanuel Kamdem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, 2022, 978-2-37687-585-7. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.tedon.2022.01.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03606712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En souvenir du Collège de Systémique de l’AFCET – La systémique comme jalon en sciences de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Kalika. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Homme qui fait parler les données – Hommage au Professeur Jean Moscarola</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions EMS, pp.62-75, 2022, 978-2-37687-591-8. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.kalik.2022.01.0062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03606711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organization and Actors-Networks : an action-research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Saliba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Chevalier, L. Martin Cloutier, Nathalie Mitev. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualitative Research – Voices in Management Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03725287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la fin du New Public Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Kalika, Paul Beaulieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les impacts durables de la crise sur le management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions, pp.276-285, 2021, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.kalik.2021.01.0276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03416900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des nouvelles configurations organisationnelles à l’ère de la transformation numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Richard Delaye, Jacques Igalens, Jean-Marie Peretti, Aline Scouarnec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l’honneur de François Silva – une vision post-moderne du management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EMS, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03527362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du territoire comme territoire des normes aux ISO, normes sans territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pigé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henri Savall; Véronique Zardet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité du management socio-économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EMS, 2021, 978-2-37687-470-6. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.saval.2021.01.0758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03425509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le potentiel compréhensif de la philosophie du care pour la covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Kalika. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’impact de la crise sur le management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. EMS, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02969945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la notion de déchet pour éviter leur production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie circulaire – de la réduction des déchets à la création de valeur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02987557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle(s) théorie(s) des organisations pour la recherche en management en Afrique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Kamdem, Françoise Chevalier, Marielle Audrey Payaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La recherche enracinée en management. Contextes nouveaux et perspectives nouvelles en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02946031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Concept of Waste to Avoid its Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karen Delchet-Cochet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circular Economy. From Waste Reduction to Value Creation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02987383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivre un chemin critique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Luc Moriceau, Richard Soparnot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche qualitative en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions EMS, 2019, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.mori.2019.01.0319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the &amp;quot;Reel World&amp;quot; to Organizational Metaphors. Dialogie in a Parallel Discourse with Marshall McLuhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hugo Letiche, Jean-Luc Moriceau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turn to Film. Film in the Business School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, 2019, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004390126_010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’importance de la tâche discursive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoît Petitprêtre, Sonny Perseil et Yvon Pesqueux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réalité de la fiction. Ou des relations entre fiction, narration, discours et récit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02289636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'entrepreneur et de l'entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Desmazes, Jean-Pierre Helfer, Jean-Fabrice Lebraty et Jacques Orsoni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneur à l'Université. Mélanges en l'honneur de Michel Kalika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions EMS, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’épistémologie de la GRH, épicentre de la dialectique objectivité versus subjectivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cappelletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l’honneur du professeur Jacques Igalens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de modèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Garçon, Sonny Perseil, Yvon Pesqueux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Suisse est-elle un modèle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01773090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de l’organisation basée sur les connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Boutillier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneuriat et innovation – contextes et concepts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, PIE Peter Lang, pp.45-61, 2017, Business &amp; Innovation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01478295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’importance de la tâche discursive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le projet de thèse de DBA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinguer la triche du mensonge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un nouveau regard sur la triche et le mensonge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.253-256, 2017, 978-2-343-11775-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01511848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leader et leadership, des origines aux débats en cours quant au « leader- héros »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Académie des Sciences du management de Paris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réinventer le leadership</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.179-190, 2017, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.frimo.2017.01.0186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01527751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violence and Consensus : The Price to be Paid for an Unjust Thriving Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demo(s) – Philosophy – Pedagogy – Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brill; Sense</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.93-104, 2016, L’éthique et l’entreprise, 978-94-6209-642-4. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789462096448_007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01316022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdfunding Seen through the Lens of the Psychological Contract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jardat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Perspective on Crowdfunding –positive, normative and critical theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emerald, pp.237-256, 2016, 978-1-78560-315-0. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/978-1-78560-315-020151014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01334399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité sociale de l’entreprise : quand l’entreprise transgresse son champ et se mêle de société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martine Brasseur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’éthique et l’entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.23-32, 2016, 978-2-343-08687-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01292319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corpus des sciences de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises, valeur(s) et prospérité – Le capitalisme socialement responsable </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01389814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cycle de vie et la métaphore organique en sciences des organisations : l’exemple du « cycle de vie d’un produit »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Vivant : histoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-8103-0184-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01392922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RH, RSE et territoires – Défis théoriques, réalisations pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2016, 978-2-311-40302-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01258507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse: La confiance en perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La confiance en questions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.379-422, 2016, 978-2-343-08812-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01316024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’importance de l’économie informelle en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La comptabilité en action – Mélanges en l’honneur du Professeur Geneviève Causse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.313-322, 2016, 978-2-343-09140-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01343247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Chéneau-Loquay. Le rôle joué par l'économie informelle dans l'appropriation des Tic en Afrique. &amp;lt;i&amp;gt;Les télécoms en Afrique, enjeux économiques et mutations sociales; IFRI&amp;lt;/i&amp;gt;, Feb 2012, Paris, France. &amp;lt;a target=&amp;quot;_blank&amp;quot; href=&amp;quot;https://halshs.archives-ouvertes.fr/halshs-00707816&amp;quot;&amp;gt;&lt;halshs-00707816&gt;&amp;lt;/a&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-P. Denis &amp; A.-C. Martinet &amp; A. Silem </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique de gestion et de Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2016, Lexique de gestion et de Management, 978-2-10-074313-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01259694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transparence, entre dénonciation et dévoilement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire l'économie de la dénonciation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Faire l'économie de la dénonciation, 978-2-343-05767-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01123785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le principe d’accountability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Gensse Eric Severin Nadine Tournois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’entreprise revisitée – Méditations comptables et stratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.65-71, 2015, 978-2-85399-989-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01195566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et modèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul Beaulieu Michel Kalika Alain-Charles Martinet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La création de co,,aisance par les managers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions ems, pp.217-232, 2015, 978-2-84769-818-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations du pouvoir comme descripteurs de l’organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérald NARO Denis TRAVAILLE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l’honneur du Professeur Yves Dupuy - Les systèmes de gestion entre simplification et complexification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.27-36, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01141618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'erreur et ses corrélats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'erreur humaine - Modèles et représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, perspectives organisationnelles, 978-2-343-04713-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01123781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expertise et les normes, un programme de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O. Cretté &amp; A. Marchais-Roubelat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse critique de l’expertise et des normes : théorie et pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.235-243, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des risques psychosociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.198-199, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00978932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financiarisation, gouvernance et impacts sur le management de l'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principes d'Economie de l'Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, P.I.E. Peter Lang, pp.219-231, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erreur humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des risques psychosociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seuil, pp.285+287, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00978934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'économie informelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'organisation de la transgression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.17-40, 2014, Perspectives Organisationnelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du prêt à penser à la mise en perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le prêt à porter en épistémologie des sciences de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.17-28, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage organisationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des risques psychosociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seuil, pp.47-50, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00978930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utopie d'un modèle de l'&amp;quot; organisation innovatrice et durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de l'utopie - hier et aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes,, pp.71-85, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management de l'innovation dans les modèles de gouvernance de l'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'innovation - analyser, anticiper, agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.129-142, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénévole et volontaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tous solidaires - Les meilleures pratiques par 91 professionnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eyrolles, pp.239-247, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai sur le leadership: le &amp;quot;leader-héros&amp;quot; et Cyrano de Bergerac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaginaires, Savoirs, Connaissance, Y. Pesqueux &amp; G. Bertin (Eds), Colloque du CNAM des Pays de Loire, Angers, 2010, Editions du CNAM - Pays de Loire, 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNAM Pays de Loire, pp.23-40, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00727314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La philosophie du care et de la diversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'encyclopédie des diversités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ems, pp.595-600, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot; Good absorptive capacity for good wines: Saumur-Champigny in the Varinelles Domaine &amp;quot; (en coll.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capacity Building for Organizational Transformation - Management Cases from Multiple Disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bloomsbury Publishing, Bombay, India, pp.365 - 372, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner avec ou sans les parties prenantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. LE FLANCHEC &amp; O. UZAN &amp; M. DOUCIN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilité sociale de l'entreprise et gouvernance mondiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.157-166, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustentabilidade e organizaçoes : a institucionalizaçao do modelo das organizaçoes inovadoras sustentaveis no setor electrico - o caso da energia das mares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Vasconcelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Re)pensando as relaçoes entre organizaçoes &amp; sociedade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGRN, pp.19-40, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une perspective gestionnaire du risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une perspective gestionnaire du risque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.147-166, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'organisation en réseau comme forme &amp;quot; indéterminée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Univers virtuels et environnements collaboratifs - visions multidisciplinaires théoriques et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes - Lavoisier, pp.285 - 298, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intérêt général au risque de la RSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilité sociale de l'entreprise - regards croisés droit et gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.483-500, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche essentialiste des valeurs dans l'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le management par les valeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes - Lavoisier, pp.89-120, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité sociale de l'entreprise (RSE), globalisation et souveraineté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSE - Entre globalisation et développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.217-226, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A responsabilidade social e a crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Re)pensando as relaçoes entre organizaçoes &amp; sociedade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGRN, pp.9-18, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Development: a Vague and Ambiguous &amp;quot;Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Scanning and Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.1-24, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bazar des normes et souveraineté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Normes : origines et conséquences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.217-226, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour à la gestion des ressources humaines - La crise du modèle financier de l'organisation et de son avatar (la responsabilité sociale de l'entreprise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gestion des ressources humaines en devenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.75-90, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les figures de l'Autre en sciences des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de l'Autre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Téraèdre, pp.319-314, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporate social responsibility : the exhausting of a management topic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business Ethics and Corporate Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.46-65, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danone Group : a taste for diversification ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leveraging Global Competitiveness for Organizational Excellence - Management Cases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MacMillan Publishing, pp.530-567, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrano de Bergerac: An 'Organizational' Reading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heroes and Anti-heroes Euroepan Literature and the Ethics of Leadership</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European SPES Cahiers, pp.105-114, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interculturel en sciences des organisations: pour des &amp;quot;références ultimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aline SCOUARNEC. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management et métier - visions d'experts - Mélanges en l'honneur de Luc Boyer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ems, pp.207-216, 2010, Management &amp; Société</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt et limite du principe d'accountability (responsabilité)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marie PERETTI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique et responsabilité - Mélanges en l'honneur de Michel Joras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ems, pp.149-155, 2010, Management &amp; Société</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement durable, une &amp;quot; théorie &amp;quot; floue et ambiguë</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veille et développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes Lavoisier, pp.25-48, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O paradoxo do discurso da responsabilidade social da empresa: modismo ou anàlise consitente da atualidade?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Vasconcelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmilson Moraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabella Francisca Freitas Gouveia de Vasconcelos &amp; Flavio Carvalho de Vasconcelos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paradoxos na empresa - Multipas perspectivas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cengage learning, pp.108-128, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paradoxes de la Norme en matière de Responsabilité Sociale et Environnementale d'Entreprise, en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bessire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David M.Boje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cappelletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tétranormalisation : la Normalisation dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Economica, pp.103-110, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00743007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrano de Bergerac: an Organizational Reading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Ghesquières &amp; K. Ims. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heroes and Anti-heroes - Euroepan Literature and the Ethics of Leadership</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Garant, pp.105-114, 2010, European SPES Cahier n° 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiguïté de la culture, ambiguïté de la rationalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Amblard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La rationalité - Mythes et réalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.149-175, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la corporate governance à la gouvernance organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Luc ROSSIGNOL. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gouvernance juridique et fiscale des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.371-392, 2010, TEC&amp;DOC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement durable, une &amp;quot;théorie&amp;quot; floue et ambiguë</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Lesca. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veille et développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes - Lavoisier, pp.25-47, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">le sujet &amp;quot;décideur&amp;quot; à la lumière des nouvelles théories de la firme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David OGET. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions - perspectives plurielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nancy, pp.79-98, 2010, Questions d'éducation et de formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que la mondialisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Milliot &amp; Nadine Tournois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les paradoxes de la globalisation des marchés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.9-29, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the Notion of 'Corporate Citizenship' Make Sense?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrew &amp; Nada Kakabadse, Kalu N. Kalu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Citizenship - a Reality far from Ideal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.187-199, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une critique du knowledge management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Damon GOLSORKHI &amp; Isabelle HUAULT &amp; Bernard LECA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les études critiques en management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUL, pp.361-378, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethique et comptabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Noël Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie de comptabilité, contrôle de gestion et audit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.761-781, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tension &amp;quot;compétences - connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise DUPUICH-RABASSE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management et gestion des compétences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.73-93, 2008, Entreprise &amp; Management</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les figures de la stratégie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel MARCHESNAY &amp; Marielle A. PAYAUD. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratégies et pouvoirs - Mélanges en l'honneur du Professeur Alain-Charles MARTINET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.143-151, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planifier, agir, contrôler: voilà la recette du progrès continu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Pezet &amp; S. Sponem. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petit bréviaire des idées reçues en management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La découverte, pp.40-47, 2008, Poche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institucion & direccionismo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rafael Carvajal Baeza. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion critica alternativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad del Valle, pp.71-96, 2008, Nuevo Pensiamento Administrativo</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éthique entre pragmatique et philosophie: le cas de l'éthique des affaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain-Charles MARTINET. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du management - Epistémique, pragmatique et éthique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.191-214, 2007, FNEGE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culturas, culturalismo e globalizaçao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Chanlat &amp; Roberto Fachin &amp; Tania Fischer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analise das organizacoes - perspectivas latinas Volume 2 Poder, cultura, subjectividade e vida simbolica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UFRGS Editoria, pp.281-306, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institution et formation de la stratégie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Deroy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes de l'agir stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, de boeck, pp.17-36, 2007, Management Méthodes &amp; recherches</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle démocratique questionné par la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">José Allouche &amp; Janine Freiche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restructurations d'entreprises: regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.109-118, 2007, AGRH</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethique et système d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie de l'informatique et des systèmes d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.1721-1731, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globalization: Towards a Cross-national Model of Corporate Social Responsibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kletz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">José Allouche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corporate social responsibility (vol. 1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.99-120, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle culturaliste de la RSE?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Jacques Rosé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilité sociale de l'entreprise - pour un nouveau contrat social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, de boeck, pp.365-374, 2006, Management Méthodes &amp; recherches</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une évaluation critique de la théorie des parties prenantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Bonnafous-Boucher &amp; Yvon Pesqueux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décider avec les parties prenantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.19-40, 2006, Recherches</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethique, organisation et gestion des ressources humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">José Allouche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie des ressources humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.407-433, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technique et idéologie - les sciences de gestion comme &amp;quot;savoir actionnable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre MUSSO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique, communication et technologies - Mélanges en hommage à Lucien Sfez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.357-366, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Walzer: l'éthique et la critique du libéralisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">José Allouche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie des ressources humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.1628-1633, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelos de organizacion, culturas e ideologia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fernando Cruz Kronfly. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuevo pensamiento administrativo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitad del Valle, pp.81-100, 2005, Nuevo pensamiento administrativo</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernement de l'entreprise: civilité et tolérance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric le Roy &amp; Michel Marchesnay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La responsabilité sociale de l'entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions ems, pp.291-295, 2005, management et société</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An 'Anglo-American' model of CSR?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Bonnafous-Boucher &amp; Yvon Pesqueux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stakeholder theory - a European perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.24-38, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Western ideology and management: an oriental detour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Riad Ajami &amp; C. Edward Arrington &amp; Falconer Mitchell &amp; Hanne Norreklit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Globalization, management control &amp; ideology - Local and multinational perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DJOF Publishing Copenhagen, pp.81-98, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un &amp;quot;modèle&amp;quot; de l'organisation réseau?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les réseaux: dimensions stratégiques et organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.27-43, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00477752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethique et vie professionnelle: le cas de l'éthique des affaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marie Barbier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valeurs et activités professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.167-184, 2004, Action &amp; savoir</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le point de vue de la philosophie: L'entreprise idéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eléonore Mounoud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La stratégie et son double - Autonomie du sujet et emprise idéologique dans l'entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.157-180, 2004, Questions contemporaines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethique des affaires: acculturation ou reconnaissance de la diversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abderrahmane Abedou &amp; Ahmed Boutacoub &amp; Michel lallement &amp; Mohamed Madoui. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneurs et PME - Approches algéro-françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.239-253, 2004, Logiques sociales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature(s) de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yvon Pesqueux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">points de vue sur les sciences de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.17-74, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimension idéologique des chartes éthiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Lauriol &amp; Hervé Mesure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éthique d'entreprise à la croisée des chemins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.21-36, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00477742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cadres dirigeants d'entreprise et la demande de philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peut-on former les dirigeants? L'apport de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.287-302, 2003, Questions contemporaines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00477736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique responsable de l'éthique dans le capitalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denis Dupré. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique et capitalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.175-201, 2002, Connaissance de la gestion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O controlo de gestao face aos imprativos da flexibilidade e as dificuldades da complexidade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lionel Collins. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questoes de controlo e gestao</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rés-Editora, pp.55-72, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des histoires à l'Histoire dans la formation de la stratégie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le management stratégique en représentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.29-44, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00477730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse critique des discours et des comportements en matière d'éthique des affaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick d'Humières &amp; Alain Chauveau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les pionniers de l'entreprise responsable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions d'organisation, pp.153-161, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entreprise citoyenne et responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Lorino. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquêtes de gestion, à la recherche du signe dans l'entreprise - huit récits, du compact-disc au pain biologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.127-151, 2000, Logiques économiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptabilité et éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie de comptabilité, contrôle de gestion et audit (version épuisée et rééditée ensuite avec corrections majeures)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.494-507, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00477709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle de gestion face aux impératifs de la flexibilité et aux enjeux de la complexité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lionel Collins. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de contrôle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.55-69, 1999, Gestion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évidence éthique de la fin du XX° siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Hervé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une responsabilité de santé publique? Interfaces européennes Industriels/Utilisateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.299-306, 1999, L'éthique en mouvement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business Ethics in France: &amp;quot;Comment faire sans la philosophie?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laszlo Zolnai. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Difference - Business Ethics in the Community of European Management Schools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer Academic Publisher, pp.33-46, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La globalisation, un concept vide de sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport moral sur l'argent dans le monde 1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montchrestien, pp.73-75, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marché comme cité juste ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Montchrestien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport Moral sur l'argent dans le monde 1996 : dysfonctionnements, réponses et perspectives du système financier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montchrestien, pp.369-370, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00477481v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firms, Business Ethics, and Society: from an academic to a protestant standpoint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vergniol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wojciech W. Gasparski &amp; Leo V. Ryan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human action in business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Transaction Publishers, pp.155-169, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptabilité, économie et gestion en France ou la difficile émergence d'une &amp;quot;science des comptes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nioche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l'honneur du Professeur Claude Pérochon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Foucher, pp.389-406, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner l'éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Quintallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Professeurs du groupe HEC. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école des managers de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.371-391, 1994, Gestion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle ingénierique de l'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02495552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité sociale de l'entreprise (RSE) après la COP 21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01722358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00552292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrat social et contrat psychologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité et &amp;quot;moment libéral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.1-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les normes et l'apprentissage organisationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, pp.182-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage organisationnel, économie de la connaissance: mode ou modèle?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Durance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.1-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprise, éthique des affaires et société: du regard académique à celui du protestantisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vergniol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'entrepreneur et de l'entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01235201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du chef à la française au Leader & Leadership américain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01235209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « fondateurs » des sciences des organisations : F. W. Taylor et H. Fayol et al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01228899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement organisationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01153956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Habermas et l’« Agir communicationnel »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01242386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nouvel ordre écologique de Luc Ferry – « écosophie » ou éthique de la responsabilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01242387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stratégie comme essence de l'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01153938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'humanisme organisationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01235163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité, fiabilité et risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01236503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les précurseurs et les commentateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'« école des relations humaines » (ou le « mouvement behavioriste »)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le comportement organisationnel au travers du prisme de la régulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;moment japonais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du changement organisationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01235164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The creative process: how sociological work really gets done</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Howard S. Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02074459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneur, entrepreneuriat (et entreprise) : de quoi s'agit-il ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'UTOPIE D'UN MODELE DE L'&amp;quot; ORGANISATION INNOVATRICE ET DURABLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneur, entrepreneuriat (et entreprise) : de quoi s'agit-il ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00567820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les valeurs dans l'organisation – pour une approche essentialiste de l'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00567821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse de la responsabilité sociale de l'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une perspective contemporaine du risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation en question?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les attentes de la société en matière de performance des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une épistémologie des organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la transgression en sciences des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bénévole, volontaire, militant, élu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing éducatif (éthique et socialement responsable) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institution & organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désinstitutionnaliser l'institution et institutionnaliser l'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capital social, réseau social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la référence à la tradition au regard de l'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrano de Bergerac ou le leader héros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance et « moment libéral »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les normes et l'apprentissage organisationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la conception restreinte à la conception large de la gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeurs et notions associées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tension &amp;quot;compétences - connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « principe » de précaution et autres « principes »...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normes et principes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dualité compétence & connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « nouveau management public » (ou New Public Management)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critique du néo-institutionnalisme en sciences des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du knowledge management à la société de la connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expansion de la corporate gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point de bibliographie sur les chaines de management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de l'entreprise et méthodes de calcul des coûts : approche cirtique de la comptabilité d'activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un renouveau du concept de système d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Bucki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode des surplus de productivité et l'approche des performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence d'un système - Analyse décisionnelle des systèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Bucki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organe décisionnel et contrôle - Délégation & automatisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Bucki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation subjective de la perception d'une activité par une approche ergonomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Vautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00605582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la complexité et théorie de la finalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00605588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système de valeurs et sa dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Bucki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail et valeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Bucki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprise, éthique des affaires et société : du regard académique à celui du protestantisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vergniol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptabilité, économie et gestion en France, ou la difficile émergence d'une science des comptes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nioche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser la complexité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Bucki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management en question. Flibuste et management - le cas de Mark Rich & Co ou les pirates du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Ainscough</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management de la rareté - management de l'abondance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Bucki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rareté - valeurs de partage et culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Bucki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La convergence des résultats - convergence des buts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Bucki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tableau de bord, outil de gestion: une comparaison France - Etats-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Gray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence d'un système - analyse décisionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Bucki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Bucki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture - maîtrise - liberté - convergence des buts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Bucki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture de systèmes décisionnels - modes de marchés d'un système automatisé de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Bucki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier flexible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Bucki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B-COD : la conception orientée objets décisionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Bucki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lasoudris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle de gestion et l'Eglise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Danziger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organe décisionnel et contrôle - délégation et automatisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Bucki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà du réductionnisme technique : vers une recherche comptable multidimensionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dang Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le coût, mesure ou évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer les investissements en nouvelles technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêts et limites d'une comparaison entre les approches de contrôle de gestion dans les entreprises et dans les services publics locaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (119)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contingence structurelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02561958v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation et organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02913347v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stratégie comme essence de l'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02572611v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations associées à la notion de risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02909137v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethique des Affaires : quand l’organisation se mêle de société ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02931363v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des organisations hybrides fondées sur la référence au territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03135473v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture nationale en sciences de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02750098v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les économies « à épithète » et les business models associés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03139559v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Public Management (NPM) et Nouvelle Gestion Publique (NGP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02506340v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'implication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02568795v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postures du culturalisme et sciences de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02861701v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le comportement organisationnel au travers du prisme de la régulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02896953v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;moment&amp;quot; japonais : un modèle organisationnel de la qualité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04668250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02612883v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Management : capital social, donnée, information, compétence, connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02877540v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement durable comme &amp;quot;théorie&amp;quot; floue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02922262v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité sociale de l’entreprise (RSE) : la « vieille » RSE d’avant les Accords de Paris de 2015 et de la pandémie covid-19 de 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02543029v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institution et organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02498914v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire une recherche critique – des Critical Management Studies et au-delà …</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03200990v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement durable comme « théorie » ambiguë</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02928213v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'entrepreneur et de l'entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02915781v6</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éléments du &amp;quot;moment japonais&amp;quot; en sciences de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02648922v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les références de la gestion de la qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02616441v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle de l'organisation flexible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02675422v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La décision comme substance de l'organisation: information, système, organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02559699v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité, fiabilité et risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02540991v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité sociale de l'entreprise (RSE) après l'Accord de Paris de 2015, la pandémie covid-19 de 2020 et les conflits armés régionaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02545949v9</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophie et sciences de gestion : Lévinas – L’éthique comme ouverture sur l’Autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03597345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophie et sciences de gestion : Habermas et Appel : une éthique fondée sur les impératifs de la communication et de l’argumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03374225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophie et sciences de gestion : A propos de Kant : l’impératif catégorique comme fait de la Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03230276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophie et sciences de gestion: à propos d'Aristote - une éthique du &amp;quot;juste milieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03227126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophie et sciences de gestion : Hans Jonas et le « principe responsabilité » comme nouvel impératif catégorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03241819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophie et sciences de gestion : A propos de Platonune morale fondée sur le Bien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03227069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophie et sciences de gestion : A propos de Nietzsche - Par-delà le Bien le Mal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03360106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie informelle, une activité organisée &amp;quot;hors organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03197023v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophie et sciences de gestion : A propos des stoïciens – la philosophie comme maitrise de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03227138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement durable comme &amp;quot;théorie&amp;quot; ambiguë</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03197049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophie et sciences de gestion : Michel Foucault - De la généalogie de l’enfermement au souci de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03241811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophie et sciences de gestion : Bergson et l’élan vital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03366709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’organisation en réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03148191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’importance attribuée aux ONG : mais de quel type d’organisation s’agit-il ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03205105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie informelle, une activité organisée « hors organisation » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03129935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophie et sciences de gestion : Rawls et la théorie de la justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03241815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethique des affaires : quand l'entreprise se mêle de société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03197036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophie et sciences de gestion : A propos de Spinoza : l'éthique comme persévérance dans son être</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03229204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles de l'apprentissage organisationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02882918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiculturalisme & communautarisme et sciences de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02860012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les descripteurs de l'organisation en termes d'outils de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02543777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'appropriation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02573591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02878999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théorie des parties prenantes, une théorie aisément idéologisable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02544474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'humanisme organisationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02555272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'organisation apprenante aux communautés de pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02886442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux socio-économiques de la société de la connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02889753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le principe d'accountability (responsabilité)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02898174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle de l'organisation par projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02910381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le territoire comme nouvelle frontière des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02943375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02882653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la Corporate Governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02867361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La confiance comme essence de l'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02563030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02559714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion du changement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02876592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pouvoir comme essence de l'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02561071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle organisationnel de la qualité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02614693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles et organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02508981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’importance de la tâche descriptive en sciences de gestion - Métaphore, image et figure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02518773v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la conception large de la gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02871292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'outillage conceptuel de la gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02867075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praticien, professionnel et expert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02543829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’importance attribuée aux ONG : mais de quel type d’organisation s’agit-il ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02544491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'un déchet ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02922383v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition de la notion de qualité, chronologie et fondements de la gestion de la qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02615732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les précurseurs et commentateurs de la réflexion sur l'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02519081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologie de l'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02503698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le principe de transparence : entre dévoilement et dénonciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02898224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « principe » de précaution et autres « principes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02898966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d'information et organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02560339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résistance au changement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02876103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le principe de précaution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02898167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « fondateurs » des sciences des organisations : F. W. Taylor et H. Fayol et al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02520138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionnements sur la notion de développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02923353v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos des théories du leadership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02524246v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des chaînes globales de valeur (responsables?)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02917334v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limites et critiques d'un modèle organisationnel de la qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02623372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une perspective gestionnaire du risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02538753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle organisationnel en &amp;quot;domination-soumission&amp;quot;?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02528013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altruisme, égoïsme, bénévole, volontaire, militant, élu, mécène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02544504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama des modèles du changement organisationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02876084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question axiologique et politico-éthique en sciences de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02535318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle organisationnel du contrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02612858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question méthodologique en sciences de gestion : attitude constructiviste et attitude positiviste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02532445v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'« école des relations humaines » et la question de la motivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523223v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'économie des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02863323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion du risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02909236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Généralités sur le changement organisationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02874663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La systémique comme jalon et rhétorique en sciences de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02496706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de la notion de pratique en sciences de gestion - du &amp;quot;practice turn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02543739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle managérial de l'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02496436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'épistémologie des organisations aux théorie des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02492467v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dix jalons d'épistémologie des sciences de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02530236v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrat, contrat social et contrat psychologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02910764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les descripteurs de l'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02544298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle communicationnel de l'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02561060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos d'idéologie et d'utopie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02544324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture et organisation : l'ambiguïté de la notion de culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02835478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture et organisation: la référence à la notion de culture en sciences de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02794363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de la philosophie du care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02544446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les auteurs fondateurs d'une théorie du changement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02874845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert E. Freeman et la théorie des parties prenantes en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01432945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture nationale en sciences de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Management interculturel, CESAG Dakar, Sénégal. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01506974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondialisation Un modèle « anglo-américain » de l'organisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Management interculturel, CESAG Dakar, Sénégal. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01506971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le déchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. UCAD, Sénégal. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01325113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture nationale en sciences de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01400477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiguïté de la notion de culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01303241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue unique, langue inique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01325250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01403479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement durable, une « théorie » pratique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2016, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01385677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les économies « à épithète » et les business models associés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01418994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les auteurs des sciences des organisations du débat actuel sur l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01392925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId636"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yvon Pesqueux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">security-and-defense-research-team</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7850-0844</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">027067742</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire de la pensée managériale. Son histoire, nationale et américaine et son futur probable en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Poivret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Histoire de la pensée managériale, 51 (322), pp.11-26. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/rfg.2025.87⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05142755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai de prospective sur l’évolution de la complexité des organisations à l’horizon 2035</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3 (n° 41), pp.17-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05320645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos. Ni imitation, ni complexe !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35, pp.5-6. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mss.035.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le care : au-delà de l’idéologie du care – une philosophie focalisée sur l’attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychanalyse et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.75-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04250428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenet J.-B, 2022, Que veut dire penser ? Arabes et Latins, Paris, Editions Payot & Rivages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51 (12), pp.95-99. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rimhe.051.0095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04217718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques, typologies des risques et normes associées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Risques et Résilience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.17-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03992167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fable de l’entrepreneuriat en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue organisations &amp; territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (1), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1522/revueot.v31n1.1442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modification des fondements de la responsabilité sociale de l’entreprise (rse) après l’Accord de Paris de 2015 et la pandémie covid-19 de 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (78), pp.49-60. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15446/innovar.v30n78.90616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02967669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un premier signal de la place faite à l'impact social dans la création de valeur de l'entreprise: la modification des enjeux et du contenu du reporting extra-financier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question(s) de Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/qdm.201.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02585971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de l'impact à l'épreuve de la gouvernance minière autour de son instauration en Afrique de l'Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Griette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question(s) de Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (27), pp.41-53. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/qdm.201.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02585968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les perspectives organisationnelles et managériales de la sortie de crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Boisselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conflits. Revue de Géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Hors-série, pp.16-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On ‘green governance’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJSD.2017.083485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01496971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie des Organisations – Nouveaux tournants, Paris, Economica Paris, 2016, 584 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geco1.126.0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01415305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation entre tradition et nouveauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Sciences de l'Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 200, pp.99-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01317931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la résistance au changement en milieu associatif. Le cas d'une association de microfinance marocaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motiâ-Eddine Lakhdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Contextualisation : pratiques et enjeux, 20 (20), pp.98-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01860050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la notion de territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospective et Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Nouveaux territoires, 4-5, pp.55-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01115658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Teoria da Ação Comunicativa de Habermas e suas Aplicações nas Organizações: Contribuições para Uma Agenda de Pesquisas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Vasconcelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadernos EBAPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie informelle, une bonne &amp;quot;mauvaise pratique&amp;quot;?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38 (228-229), pp.217-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informal economy as a &amp;quot; good &amp;quot; bad practice &amp;quot; ? Informal sale of medicines in Lomé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosaline Worou-Houndekon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society and Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (2), pp.160-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is Globalization ? The Paradoxes of the Economic and Political Substance of Markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South Asian Journal of Business and Management Cases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (1), pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00838221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot; Rethinking the ontology of the shareholder model of the corporation &amp;quot; (en coll. Avec N. K. Kakabadse & A. Kakabadse & A. Kouzmin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society and Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.55-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apresentaçao do transformare - Centro Franco-Brasileiro des Estudos avançados em organizaçoes, inovaçao e sustentabilidade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Vasconcelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Administraçao da UNIMEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (3), pp.135-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teoria da Açao Comunicativa e responsabilidade social empresarial : uma proposta de pesquisa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Vasconcelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadernos EBAPE.br</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (1), pp.31-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00807131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social contract and psychological contract : a comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society and Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.14-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La philosophie du sujet dans l'organisation : les apports du care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13, pp.273-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot; On the topic of responsibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Responsibility, 2012, Vol. 3 Iss: 1, pp.19 - 31</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.19-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot; Entrepreneur, leader... des figures bien étranges &amp;quot;,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expansion Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.30-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilidade Social Corporativa E Desenvolvimento Sustentavel : Olhares Habermasianos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Vasconcelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAE (Brésil)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52 (2), pp.148-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot; La gestion du risque, une question d'expert ? &amp;quot;,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospective et Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.243-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La comptabilité peut-elle être éthique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Interdisciplinaire sur le Management, l'Huùanisùe et l'Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.99-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is globalization ? Or the irreconciliable antagonism between the economic substance of the markets and the political substance of the nations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroEconomica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.25-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en compte du facteur humain : la gageure de tout dispositif de contrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Banques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.77-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une épistémologie du risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.19-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les multiples fronts de la pensée-gestion du risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8, pp.4-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utopie, idéologie et organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esprit Critique : Revue Internationale de Sociologie et de Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.10-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité sociale de l'entreprise comme discours ambigu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.37-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souveraineté et gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Souveraineté et Gouvernance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.13-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoire(s) : une thématique inter-disciplinaire à fort potentiel de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Beaujolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fimbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.78-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dérives éthiques dans l'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges F. Pariente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.2-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The practice of socialization and the socialization of practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Antonacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society and Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (1), pp.10-21. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/17465681011017237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité sociale de l'entreprise : un dialogue sans interlocuteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (3), pp.135-152. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vsoc.093.0137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches et débats. Entretien croisé entre la sociologue Florence Osty et le professeur de gestion Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Viers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Osty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologies pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n° 18, pp. 29-38. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sopr.018.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai sur la triche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (22), pp.343-361. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.022.0226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'école japonaise d'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Tyberghein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31 (1), pp.164. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.031.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00477758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle organisationnel en &amp;quot;confiance-coopération&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21 (21), pp.260-271. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.021.0261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The expansion of corporate governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corporate Ownership and Control </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6 (3), pp.203-210. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22495/cocv6i3c1p4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable development: a vague and ambiguous &amp;quot;theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society and Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (3), pp.231-245. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/17465680910994227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle sadomasochiste de l'organisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29, pp.17-36. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.029.0056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Networks, stakeholders theory and deliberative democracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of innovation economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (2), pp.63-78. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.004.0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle organisationnel du changement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33, pp.85-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité sociale de l'entreprise comme thème de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 64, pp.209-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'extensivité de la notion de gouvernance: gouvernance et démocratie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économies et sociétés. Série K, Économie de l'entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10, pp.2053-2075</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une critique du knowledge management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroEconomica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (20), pp.5-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management Education – A Path to Business Integrity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonor O Higgins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethical Prospects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.41-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement, dérive organisationnelle?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expansion Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 129, pp.10-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la Corporate Governance à la gouvernance organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contabilitatea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6, pp.39-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethique et gouvernance - La dualité hard law - soft law et les ressources normatives de l'éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gouvernance d'entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (1), pp.35-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">la gestion, exception sectorielle ou prototype de la &amp;quot;privatisation&amp;quot; de l'enseignement supérieur?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 33 (178-179), pp.43-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business in society or an integrated vision of governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society and Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1 (1), pp.7-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">stakeholder theory in perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Damak-Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corporate Governance: An International Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5 (2), pp.5-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00154129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture nationale, valeurs et références &amp;quot;ultimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 8 (3), pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automation seen as delegation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Bucki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kybernetes - The international journal of Systems &amp; Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 29 (1-2), pp.104-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour d'une lecture éthologique du concept de rationalité chez H. A. Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique des affaires - Revue éthique des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 10, pp.51-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parler de l'entreprise: modèle, métaphore et image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 8-9 (8-9/1998), pp.497-513</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marché comme cité juste ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique des affaires - Revue éthique des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 9, pp.57-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseil et éthique: la primauté des valeurs économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ramanantsoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique des affaires - Revue éthique des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 4-5, pp.23-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail et valeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Bucki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique des affaires - Revue éthique des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 2, pp.33-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation innovatrice et durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation et responsabilité sociale et environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance, de quoi s'agit-il ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GEQC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Abbaye de Valasse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation innovatrice et responsabilité sociale et environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8° Congrès de l'ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'indétermination de la notion de &amp;quot;changement organisationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEOR - 3° colloque doctoral international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lyon, France. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baudrillard, un French theorist en sciences des organisations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Baudrillard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie du savoir : transfert de connaissances et de compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">transfert de connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Fès, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité sociale de l'entreprise ou l'épuisement d'un thème de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6° Congrès de l'ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologie, technique et outils de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude MTO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Montpellier, France. pp.7-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle sadomasochiste de l'organisation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing et management entre eros et polemos: principes de liaison et de déliaison en entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Propedia - Observatoire économique des banlieues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole d'évaluation en responsabilité sociale de l'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indicateurs d'évaluation de la responsabilité sociale et environnementale des entreprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lyon, France. pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normes IFRS et PME : les limites d'un modèle comptable de l'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2° journée CNAM/IFRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle organisationnel du changement?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Valeur et responsabilité sociale ou sociétale des organisations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lyon, France. pp.PESQUEUX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dualité « savoir-connaissance » en sciences des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche en anthropologie de l'imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the notion of ‘corporate citizenship' make sense?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth TransAtlantic Business Ethics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la Corporate Governance à la gouvernance organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Fiscalité, droit, gestion 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Literature and the Ethics of Leadership: Cyrano de Bergerac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on European Literature and the Ethics of Leadership</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La triche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La triche au sein du monde économique, enjeux et regards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité & sécurité & environnement : conjonction et non jonction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe Experts Qualité CNAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'organisation en réseau comme forme « indéterminée »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Univers virtuels et collaboration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionner l'&amp;quot;évidence&amp;quot; de la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ISEOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lyon, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critique du néo-institutionnalisme en sciences des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale sur les méthodes de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Lyon, France. 113 Pesqueux.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The trilogy ‘ambiguity, ambivalence, exhibition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "The (un-)consciousness of organizing"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Leusden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les figures de l'Autre en sciences des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFORIS - Les figures de l'Autre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institution et organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27° congrès de l'association francophone de comptabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Tunis, Tunisie. pp.90- PESQUEUX.doc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle &amp;quot;européen&amp;quot; de la R.S.E. ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Heraclite &amp; Triple</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Louvain la Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critique de la société du risque comme Zeitgeist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreu Sole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management de la connaissance : un modèle organisationnel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilité et Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, France. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004005v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de recherche qualitatives : des représentations en organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEOR 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Lyon, France. pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de recherche qualitatives: des représentations en organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traversée des frontières entre méthodes de recherche qualitatives et quantitatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Lyon, France. pp.vol 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science, technology, technique, management science and actionable knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCIENCE, TECHNOLOGY, TECHNIQUE, MANAGEMENT SCIENCE AND ACTIONABLE KNOWLEDGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de performance globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5° Forum international ETHICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les scandales bancaires au prisme de l'éthique : une comparaison franco-turque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibel Yamak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ömür Süer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les scandales bancaires au prisme de l'éthique : </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">une comparaison franco-turque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normes et mondialisation : questionnements sur la substance de la multinationalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Normes et Mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, France. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00594052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normes & mondialisation : questionnements sur la substance de la multinationalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Normes et mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Orléans, France. pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexibilités et systèmes d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fimbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9° colloque de l'AIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Evry, France. Aim04_Fimbel_Pesqueux.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de risque au magasin des curiosités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24° Congrès de l'association francophone de management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Louvain la neuve, Belgique. pp.COM045</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE CONCEPT DE RISQUE AU MAGASIN DES CURIOSITES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identification et maîtrise des risques : enjeux pour l'audit, la comptabilité et le contrôle de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Belgique. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00582808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ideology and organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developing philosophy of management - crossing frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Oxford, United Kingdom. pp.fichier actes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux et leur impact organisationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie et management de l'information : enjeux et impacts dans la comptabilité, le contrôle et l'audit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, *, France. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00584519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on parler de l'émergence d'un modèle de l'organisation sur la base des compétences ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion des compétences et Knowledge Management: renouveau de création de valeur en gestion des Ressources Humaines?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Rouen, France. AT4-2.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The social structures of value creation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on performance measurement and management control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Nice, France. pp.870-883</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du taylorisme au post-taylorisme : pour une déconstruction de la transversalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ÈME CONGRES DE L'AFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Metz, France. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00584649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'AMBIGUITE DU FAIT CULTUREL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ÈME CONGRES DE L'AFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, France. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00587498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une lecture stoïcienne de la contrôlabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AFC - Performances et comptabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, PARIS, France. pp.7-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foucault et la méthode généalogique: à propos de &amp;quot;surveiller et punir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Saudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilité et développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Valenciennes, France. pp.1041-1055</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firms, the Business Ethics and Society: from an academic to a protestant standpoint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vergniol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8° Conference EBEN - European Business Ethics Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Twente, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La comptabilité et l'internationale du capital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en comptabilité internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1994, Paris, France. pp.471-483</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La comptabilité et l'internationale du capital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en comptabilité internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1994, *, France. pp.cd-rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture, maîtrise; liberté, convergence des buts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Bucki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilité et stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1992, Bordeaux, France. pp.73-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes actuels des systèmes d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Bucki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cadres conceptuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1991, *, France. pp.cd-rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptabilité et mesure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilité et pluridisciplinarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1990, Saint-Maur, France. pp.646-652</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisations déviantes, organisations criminelles ?, L’Harmattan, collection « Perspectives organisationnelles », Paris, 2026 (en collaboration avec Sonny PERSEIL, Khaoula BEN MANSOUR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansour Khaoula Ben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PERSEIL, PESQUEUX, BEN MANSOUR. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Perspectives organisationnelles, Gilles TENEAU &amp; Yvon PESQUEUX, 978-2-336-61274-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05604700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisations déviantes, organisations criminelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Ben Mansour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2026, 978-2-336-61274-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05606839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management et dynamiques sociétales en Afrique Subsaharienne – Contexte ou spécificités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birahim Gueye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Questions de société, 978-2-38630-340-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05289742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage à Geneviève Causse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatou Diop Sall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan Sénégal, 2025, 978-2-336-52888-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05054723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réfléchir - De l'importance de la tâche réflexive en sciences de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Ems, 2022, 978-2376874959</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03559038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réalité de la fiction. Des relations entre fiction, narration, discours et récit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Petitprêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2019, Collection perspectives organisationnelles, 978-2-343-18158-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02276180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale de Rozario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pearson, 2018, 978-2-3260-0135-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01761023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Suisse est-elle un modèle ? : actes du colloque organisé au Conservatoire national des arts et métiers, le 5 mai 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Garçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2018, 978-2-343-14621-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau regard sur la triche et le mensonge : actes de la journée d'études organisée au Conservatoire national des arts et métiers, le 25 mars 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yéda Christophe Banaon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Ben Mansour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2017, 978-2-343-11775-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La confiance en questions. Actes de la journée d'études organisée au Conservatoire national des arts et métiers le 20 mars 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Agulhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 424 p., 2016, 978-2-343-08812-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Vivant : histoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertin Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-8103-0184-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01392923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Management and Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Löning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Malleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2016, 9782100742547</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire l'économie de la dénonciation : actes de la journée d'études organisée au Conservatoire national des arts et métiers, le 21 mars 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2015, 978-2-343-05767-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrat psychologique et organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pearson France, pp.243, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'organisation de la transgression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.271, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entreprise durable et le changement organisationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Vasconcelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions ems, pp.408, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrat psychologique et organisations : comprendre les accords écrits et non-écrits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise M. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale de Rozario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pearson éducation France, 2014, 978-2-3260-0069-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistémologie des sciences de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain-Charles Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, pp.271, 2013, fnege</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moment libéral et entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">www.boostzone-editions.fr, pp.96, 2013, Essai, Dominique Turcq</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreu Sole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Löning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Malleret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.320, 2013, 978-2-10-058745-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement professionnel des cadres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">sceren / esen, pp.192, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management de la connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferrary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica, pp.230, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;société du risque&amp;quot;: analyse et critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreu Sole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica, pp.277, 2009, Gestion, Yves Simon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle de gestion - Organisation et mise en oeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Löning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Malleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.320, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filosofia E Organizaçoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cengage learning, pp.129, 2008, debates em administraçao, Isabella F. Gouveia de Vasconcelos, Flavio Carvalho de Vasconcelos, André Ofenhejm Mascarenhas</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité et management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica, pp.138, 2008, Gestion, Yves Simon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance et privatisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUF, pp.259, 2007, La politique éclatée, Lucien Sfez</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management de la connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferrary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica, pp.230, 2006, gestion, Yves Simon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'organisation en réseau, mythes et réalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferrary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUF, pp.294, 2006, La politique éclatée, Lucien Sfez</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décider avec les parties prenantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bonnafous-Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions La Découverte, pp.269, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stakeholder Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bonnafous-Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave Macmillan, pp.185, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dérive organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Triboulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.221, 2004, dynamiques d'entreprises, 978-2-7475-6291-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dérive organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Triboulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.211, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entreprise multiculturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.221, 2004, Economie et innovation - L'esprit économique, Sophie Boutillier &amp; Blandine Laperche &amp; Dimitri Uzunidis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle de gestion - Organisation et mise en oeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Löning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Malleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.288, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Points de vue sur les sciences de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.303, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisations: modèles et représentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUF, pp.396, 2002, Gestion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éthique des affaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Biefnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions d'Organisation, pp.239, 2002, les références</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gouvernement de l'entreprise comme idéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, pp.268, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercure et Minerve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ramanantsoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tournand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Saudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, pp.221, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nouvelle comptabilité des coûts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Martory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUF, pp.295, 1995, Gestion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entreprise mise à nu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica, pp.267, 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratique de la comptabilité analytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Martory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.320, 1983, Dunod entreprise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nouveau plan comptable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation française, pp.303, 1981, Pratique de, André-Ennemond Nivollet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes et pratique de la programmation linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chrétienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Grandjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Technip, pp.332, 1980, langages et algorithmes de l'informatique, Jean Vignes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (132)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« À propos de l’organisation criminelle en sciences de gestion : de la métaphore à la « réalité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PERSEIL, PESQUEUX, BEN MANSOUR. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisations déviantes, organisations criminelles ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.14-47, 2026, Perspectives organisationnelles, 978-2-336-61274-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05604735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos : de la déviance organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Ben Mansour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Perseil, Y. Pesqueux, K. Ben Mansour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisations déviantes, organisations criminelles ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.11-12, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05606853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on parler de « professionnel » à propos du management de projet de développement international ? Enquête auprès de 19 managers de projet de développement international au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gniaka Kama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Somnoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Sané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Abo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Birahim Gueye et Yvon Pesqueux (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management et dynamiques sociétales en Afrique Subsaharienne – Contexte ou spécificités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.257-287, 2025, Questions de société, 978-2-38630-340-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05289744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organization, Models and Representations : from Complexity to Power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Briffaut; Daniel Krob. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complexities 2: Various Approaches in the Field of Social and Human Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE; Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.179-204, 2024, 978-1-73630-876-4. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394297474.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04634442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Argyris : apprentissage en double boucle, recherche-action et quête d’un savoir actionnable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Gilbert; Emilie Vayre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands auteurs en psychologie et le management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS Management &amp; Société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.198-230, 2024, Grands auteurs, 978-2-37687-995-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04687987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why has the COVID-19 pandemic questioned corporate governance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Clarke &amp; W. Khlif &amp; C. Ingley. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elgar Encyclopedia of Corporate Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Business 2024, 9781839107054. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781839107061.ch127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04757686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les questionnements adressés aujourd’hui en Afrique par les enjeux du développement durable sur le management public et la RSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kamdem E.; Apitsa S. A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Afrique en transformation – Enjeux et défis du management durable en contextes de crise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions, pp.55-69, 2024, Business Science Institute, 978-2-37687-935-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04576101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Clarke &amp; W. Khlif &amp; C. Ingley. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elgar Encyclopedia of Corporate Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Business 2024, 9781839107054. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781839107061.ch142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04757698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des métrologies disparates du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Chevalier; Michel Kalika. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sur la sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-92, 2023, 978-2-37687-869-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04219265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation, modèles et représentations : d’une représentation fondée sur la complexité à une représentation fondée sur le pourvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complexités 2 – diversités dans le champ des sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, pp.187-214, 2023, 978-1-78405-932-3 ; 978-1-78406-932-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04129009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disparate metrics of sustainable developement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Chevalier; Michel Kalika. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.67-82, 2023, Business Science Institute, 978-2-37687-887-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04219269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La RSE : un concept dépassé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Trébucq &amp; R. Demersseman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le grand livre de la RSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 304-319, 2023, 978-2-10-085902-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04258920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La francophonie en question : retour sur une expérience en Afrique sahélienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peretti J.-M., Igalens J., Scouarnec A., Frimousse S. &amp; Khiat A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l’honneur de Zahir Yanat – une vision humaniste au service du management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, pp.255-266, 2023, 979-10-94033-42-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04151565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité, vous avez dit qualité !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Kalika. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’humaniste passionnée par le terrain – Hommage au Professeur Françoise Chevalier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.273-286, 2023, Business Science Institute, 978-2-37687-815-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04222212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface. Emmanuel Kamdem : Toujours au-delà des frontières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Teko henri Tedongmo, Gabriel Etogo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le pluralisme managérial en Afrique – Hommage au Professeur Emmanuel Kamdem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, 2022, 978-2-37687-585-7. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.tedon.2022.01.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03606712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisations et acteurs-réseaux : une recherche-action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Saliba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Chevalier, Martin L. Cloutier, Nathalie Mitev. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La recherche qualitative : témoignages dans les sciences de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions, pp.211-231, 2022, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.cheva.2022.02.0211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03725284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Question de justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hèla Yousfi, Gregor Bouville. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dimensions oubliées de la gestion - Mélanges en l'honneur de Jean-François Chanlat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université Laval, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03828124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organization and Actors-Networks : an action-research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Saliba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Chevalier, L. Martin Cloutier, Nathalie Mitev. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualitative Research – Voices in Management Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03725287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En souvenir du Collège de Systémique de l’AFCET – La systémique comme jalon en sciences de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Kalika. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Homme qui fait parler les données – Hommage au Professeur Jean Moscarola</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions EMS, pp.62-75, 2022, 978-2-37687-591-8. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.kalik.2022.01.0062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03606711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la fin du New Public Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Kalika, Paul Beaulieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les impacts durables de la crise sur le management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions, pp.276-285, 2021, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.kalik.2021.01.0276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03416900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des nouvelles configurations organisationnelles à l’ère de la transformation numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Richard Delaye, Jacques Igalens, Jean-Marie Peretti, Aline Scouarnec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l’honneur de François Silva – une vision post-moderne du management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EMS, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03527362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du territoire comme territoire des normes aux ISO, normes sans territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pigé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henri Savall; Véronique Zardet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité du management socio-économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EMS, 2021, 978-2-37687-470-6. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.saval.2021.01.0758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03425509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le potentiel compréhensif de la philosophie du care pour la covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Kalika. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’impact de la crise sur le management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. EMS, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02969945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la notion de déchet pour éviter leur production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie circulaire – de la réduction des déchets à la création de valeur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02987557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle(s) théorie(s) des organisations pour la recherche en management en Afrique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Kamdem, Françoise Chevalier, Marielle Audrey Payaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La recherche enracinée en management. Contextes nouveaux et perspectives nouvelles en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02946031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Concept of Waste to Avoid its Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karen Delchet-Cochet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circular Economy. From Waste Reduction to Value Creation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02987383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivre un chemin critique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Luc Moriceau, Richard Soparnot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche qualitative en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions EMS, 2019, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.mori.2019.01.0319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the &amp;quot;Reel World&amp;quot; to Organizational Metaphors. Dialogie in a Parallel Discourse with Marshall McLuhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hugo Letiche, Jean-Luc Moriceau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turn to Film. Film in the Business School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, 2019, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004390126_010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’importance de la tâche discursive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoît Petitprêtre, Sonny Perseil et Yvon Pesqueux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réalité de la fiction. Ou des relations entre fiction, narration, discours et récit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02289636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'entrepreneur et de l'entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Desmazes, Jean-Pierre Helfer, Jean-Fabrice Lebraty et Jacques Orsoni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneur à l'Université. Mélanges en l'honneur de Michel Kalika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions EMS, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’épistémologie de la GRH, épicentre de la dialectique objectivité versus subjectivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cappelletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l’honneur du professeur Jacques Igalens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de modèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Garçon, Sonny Perseil, Yvon Pesqueux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Suisse est-elle un modèle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01773090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinguer la triche du mensonge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un nouveau regard sur la triche et le mensonge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.253-256, 2017, 978-2-343-11775-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01511848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de l’organisation basée sur les connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Boutillier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneuriat et innovation – contextes et concepts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, PIE Peter Lang, pp.45-61, 2017, Business &amp; Innovation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01478295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’importance de la tâche discursive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le projet de thèse de DBA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leader et leadership, des origines aux débats en cours quant au « leader- héros »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Académie des Sciences du management de Paris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réinventer le leadership</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.179-190, 2017, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.frimo.2017.01.0186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01527751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violence and Consensus : The Price to be Paid for an Unjust Thriving Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demo(s) – Philosophy – Pedagogy – Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brill; Sense</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.93-104, 2016, L’éthique et l’entreprise, 978-94-6209-642-4. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789462096448_007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01316022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdfunding Seen through the Lens of the Psychological Contract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jardat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Perspective on Crowdfunding –positive, normative and critical theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emerald, pp.237-256, 2016, 978-1-78560-315-0. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/978-1-78560-315-020151014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01334399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité sociale de l’entreprise : quand l’entreprise transgresse son champ et se mêle de société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martine Brasseur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’éthique et l’entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.23-32, 2016, 978-2-343-08687-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01292319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corpus des sciences de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises, valeur(s) et prospérité – Le capitalisme socialement responsable </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01389814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cycle de vie et la métaphore organique en sciences des organisations : l’exemple du « cycle de vie d’un produit »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Vivant : histoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-8103-0184-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01392922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RH, RSE et territoires – Défis théoriques, réalisations pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2016, 978-2-311-40302-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01258507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse: La confiance en perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La confiance en questions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.379-422, 2016, 978-2-343-08812-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01316024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’importance de l’économie informelle en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La comptabilité en action – Mélanges en l’honneur du Professeur Geneviève Causse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.313-322, 2016, 978-2-343-09140-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01343247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Chéneau-Loquay. Le rôle joué par l'économie informelle dans l'appropriation des Tic en Afrique. &amp;lt;i&amp;gt;Les télécoms en Afrique, enjeux économiques et mutations sociales; IFRI&amp;lt;/i&amp;gt;, Feb 2012, Paris, France. &amp;lt;a target=&amp;quot;_blank&amp;quot; href=&amp;quot;https://halshs.archives-ouvertes.fr/halshs-00707816&amp;quot;&amp;gt;&lt;halshs-00707816&gt;&amp;lt;/a&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-P. Denis &amp; A.-C. Martinet &amp; A. Silem </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique de gestion et de Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2016, Lexique de gestion et de Management, 978-2-10-074313-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01259694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transparence, entre dénonciation et dévoilement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire l'économie de la dénonciation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Faire l'économie de la dénonciation, 978-2-343-05767-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01123785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le principe d’accountability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Gensse Eric Severin Nadine Tournois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’entreprise revisitée – Méditations comptables et stratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.65-71, 2015, 978-2-85399-989-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01195566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et modèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul Beaulieu Michel Kalika Alain-Charles Martinet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La création de co,,aisance par les managers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions ems, pp.217-232, 2015, 978-2-84769-818-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations du pouvoir comme descripteurs de l’organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérald NARO Denis TRAVAILLE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l’honneur du Professeur Yves Dupuy - Les systèmes de gestion entre simplification et complexification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.27-36, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01141618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'erreur et ses corrélats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'erreur humaine - Modèles et représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, perspectives organisationnelles, 978-2-343-04713-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01123781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expertise et les normes, un programme de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O. Cretté &amp; A. Marchais-Roubelat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse critique de l’expertise et des normes : théorie et pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.235-243, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des risques psychosociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.198-199, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00978932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financiarisation, gouvernance et impacts sur le management de l'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principes d'Economie de l'Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, P.I.E. Peter Lang, pp.219-231, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erreur humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des risques psychosociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seuil, pp.285+287, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00978934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'économie informelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'organisation de la transgression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.17-40, 2014, Perspectives Organisationnelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du prêt à penser à la mise en perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le prêt à porter en épistémologie des sciences de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.17-28, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage organisationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des risques psychosociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seuil, pp.47-50, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00978930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utopie d'un modèle de l'&amp;quot; organisation innovatrice et durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de l'utopie - hier et aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes,, pp.71-85, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management de l'innovation dans les modèles de gouvernance de l'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'innovation - analyser, anticiper, agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.129-142, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénévole et volontaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tous solidaires - Les meilleures pratiques par 91 professionnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eyrolles, pp.239-247, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai sur le leadership: le &amp;quot;leader-héros&amp;quot; et Cyrano de Bergerac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaginaires, Savoirs, Connaissance, Y. Pesqueux &amp; G. Bertin (Eds), Colloque du CNAM des Pays de Loire, Angers, 2010, Editions du CNAM - Pays de Loire, 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNAM Pays de Loire, pp.23-40, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00727314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La philosophie du care et de la diversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'encyclopédie des diversités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ems, pp.595-600, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot; Good absorptive capacity for good wines: Saumur-Champigny in the Varinelles Domaine &amp;quot; (en coll.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capacity Building for Organizational Transformation - Management Cases from Multiple Disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bloomsbury Publishing, Bombay, India, pp.365 - 372, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner avec ou sans les parties prenantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. LE FLANCHEC &amp; O. UZAN &amp; M. DOUCIN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilité sociale de l'entreprise et gouvernance mondiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.157-166, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'organisation en réseau comme forme &amp;quot; indéterminée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Univers virtuels et environnements collaboratifs - visions multidisciplinaires théoriques et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes - Lavoisier, pp.285 - 298, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intérêt général au risque de la RSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilité sociale de l'entreprise - regards croisés droit et gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.483-500, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche essentialiste des valeurs dans l'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le management par les valeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes - Lavoisier, pp.89-120, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité sociale de l'entreprise (RSE), globalisation et souveraineté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSE - Entre globalisation et développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.217-226, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A responsabilidade social e a crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Re)pensando as relaçoes entre organizaçoes &amp; sociedade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGRN, pp.9-18, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustentabilidade e organizaçoes : a institucionalizaçao do modelo das organizaçoes inovadoras sustentaveis no setor electrico - o caso da energia das mares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Vasconcelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Re)pensando as relaçoes entre organizaçoes &amp; sociedade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGRN, pp.19-40, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une perspective gestionnaire du risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une perspective gestionnaire du risque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.147-166, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Development: a Vague and Ambiguous &amp;quot;Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Scanning and Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.1-24, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bazar des normes et souveraineté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Normes : origines et conséquences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.217-226, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour à la gestion des ressources humaines - La crise du modèle financier de l'organisation et de son avatar (la responsabilité sociale de l'entreprise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gestion des ressources humaines en devenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.75-90, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les figures de l'Autre en sciences des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de l'Autre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Téraèdre, pp.319-314, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporate social responsibility : the exhausting of a management topic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business Ethics and Corporate Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.46-65, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrano de Bergerac: An 'Organizational' Reading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heroes and Anti-heroes Euroepan Literature and the Ethics of Leadership</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European SPES Cahiers, pp.105-114, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danone Group : a taste for diversification ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leveraging Global Competitiveness for Organizational Excellence - Management Cases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MacMillan Publishing, pp.530-567, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt et limite du principe d'accountability (responsabilité)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marie PERETTI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique et responsabilité - Mélanges en l'honneur de Michel Joras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ems, pp.149-155, 2010, Management &amp; Société</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement durable, une &amp;quot; théorie &amp;quot; floue et ambiguë</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veille et développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes Lavoisier, pp.25-48, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interculturel en sciences des organisations: pour des &amp;quot;références ultimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aline SCOUARNEC. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management et métier - visions d'experts - Mélanges en l'honneur de Luc Boyer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ems, pp.207-216, 2010, Management &amp; Société</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O paradoxo do discurso da responsabilidade social da empresa: modismo ou anàlise consitente da atualidade?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Vasconcelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmilson Moraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabella Francisca Freitas Gouveia de Vasconcelos &amp; Flavio Carvalho de Vasconcelos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paradoxos na empresa - Multipas perspectivas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cengage learning, pp.108-128, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paradoxes de la Norme en matière de Responsabilité Sociale et Environnementale d'Entreprise, en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bessire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David M.Boje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cappelletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tétranormalisation : la Normalisation dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Economica, pp.103-110, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00743007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrano de Bergerac: an Organizational Reading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Ghesquières &amp; K. Ims. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heroes and Anti-heroes - Euroepan Literature and the Ethics of Leadership</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Garant, pp.105-114, 2010, European SPES Cahier n° 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiguïté de la culture, ambiguïté de la rationalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Amblard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La rationalité - Mythes et réalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.149-175, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la corporate governance à la gouvernance organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Luc ROSSIGNOL. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gouvernance juridique et fiscale des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.371-392, 2010, TEC&amp;DOC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement durable, une &amp;quot;théorie&amp;quot; floue et ambiguë</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Lesca. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veille et développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes - Lavoisier, pp.25-47, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">le sujet &amp;quot;décideur&amp;quot; à la lumière des nouvelles théories de la firme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David OGET. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions - perspectives plurielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nancy, pp.79-98, 2010, Questions d'éducation et de formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que la mondialisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Milliot &amp; Nadine Tournois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les paradoxes de la globalisation des marchés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.9-29, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the Notion of 'Corporate Citizenship' Make Sense?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrew &amp; Nada Kakabadse, Kalu N. Kalu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Citizenship - a Reality far from Ideal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.187-199, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une critique du knowledge management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Damon GOLSORKHI &amp; Isabelle HUAULT &amp; Bernard LECA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les études critiques en management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUL, pp.361-378, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethique et comptabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Noël Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie de comptabilité, contrôle de gestion et audit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.761-781, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tension &amp;quot;compétences - connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise DUPUICH-RABASSE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management et gestion des compétences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.73-93, 2008, Entreprise &amp; Management</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les figures de la stratégie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel MARCHESNAY &amp; Marielle A. PAYAUD. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratégies et pouvoirs - Mélanges en l'honneur du Professeur Alain-Charles MARTINET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.143-151, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planifier, agir, contrôler: voilà la recette du progrès continu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Pezet &amp; S. Sponem. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petit bréviaire des idées reçues en management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La découverte, pp.40-47, 2008, Poche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institucion & direccionismo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rafael Carvajal Baeza. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion critica alternativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad del Valle, pp.71-96, 2008, Nuevo Pensiamento Administrativo</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culturas, culturalismo e globalizaçao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Chanlat &amp; Roberto Fachin &amp; Tania Fischer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analise das organizacoes - perspectivas latinas Volume 2 Poder, cultura, subjectividade e vida simbolica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UFRGS Editoria, pp.281-306, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éthique entre pragmatique et philosophie: le cas de l'éthique des affaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain-Charles MARTINET. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du management - Epistémique, pragmatique et éthique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.191-214, 2007, FNEGE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institution et formation de la stratégie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Deroy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes de l'agir stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, de boeck, pp.17-36, 2007, Management Méthodes &amp; recherches</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle démocratique questionné par la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">José Allouche &amp; Janine Freiche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restructurations d'entreprises: regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.109-118, 2007, AGRH</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethique et système d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie de l'informatique et des systèmes d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.1721-1731, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globalization: Towards a Cross-national Model of Corporate Social Responsibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kletz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">José Allouche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corporate social responsibility (vol. 1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.99-120, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle culturaliste de la RSE?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Jacques Rosé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilité sociale de l'entreprise - pour un nouveau contrat social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, de boeck, pp.365-374, 2006, Management Méthodes &amp; recherches</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une évaluation critique de la théorie des parties prenantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Bonnafous-Boucher &amp; Yvon Pesqueux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décider avec les parties prenantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.19-40, 2006, Recherches</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethique, organisation et gestion des ressources humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">José Allouche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie des ressources humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.407-433, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technique et idéologie - les sciences de gestion comme &amp;quot;savoir actionnable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre MUSSO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique, communication et technologies - Mélanges en hommage à Lucien Sfez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.357-366, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Walzer: l'éthique et la critique du libéralisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">José Allouche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie des ressources humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.1628-1633, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelos de organizacion, culturas e ideologia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fernando Cruz Kronfly. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuevo pensamiento administrativo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitad del Valle, pp.81-100, 2005, Nuevo pensamiento administrativo</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernement de l'entreprise: civilité et tolérance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric le Roy &amp; Michel Marchesnay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La responsabilité sociale de l'entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions ems, pp.291-295, 2005, management et société</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An 'Anglo-American' model of CSR?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Bonnafous-Boucher &amp; Yvon Pesqueux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stakeholder theory - a European perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.24-38, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Western ideology and management: an oriental detour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Riad Ajami &amp; C. Edward Arrington &amp; Falconer Mitchell &amp; Hanne Norreklit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Globalization, management control &amp; ideology - Local and multinational perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DJOF Publishing Copenhagen, pp.81-98, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un &amp;quot;modèle&amp;quot; de l'organisation réseau?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les réseaux: dimensions stratégiques et organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.27-43, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00477752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethique et vie professionnelle: le cas de l'éthique des affaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marie Barbier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valeurs et activités professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.167-184, 2004, Action &amp; savoir</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le point de vue de la philosophie: L'entreprise idéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eléonore Mounoud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La stratégie et son double - Autonomie du sujet et emprise idéologique dans l'entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.157-180, 2004, Questions contemporaines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethique des affaires: acculturation ou reconnaissance de la diversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abderrahmane Abedou &amp; Ahmed Boutacoub &amp; Michel lallement &amp; Mohamed Madoui. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneurs et PME - Approches algéro-françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.239-253, 2004, Logiques sociales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimension idéologique des chartes éthiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Lauriol &amp; Hervé Mesure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éthique d'entreprise à la croisée des chemins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.21-36, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00477742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature(s) de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yvon Pesqueux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">points de vue sur les sciences de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.17-74, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cadres dirigeants d'entreprise et la demande de philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peut-on former les dirigeants? L'apport de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.287-302, 2003, Questions contemporaines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00477736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique responsable de l'éthique dans le capitalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denis Dupré. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique et capitalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.175-201, 2002, Connaissance de la gestion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O controlo de gestao face aos imprativos da flexibilidade e as dificuldades da complexidade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lionel Collins. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questoes de controlo e gestao</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rés-Editora, pp.55-72, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des histoires à l'Histoire dans la formation de la stratégie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le management stratégique en représentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.29-44, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00477730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse critique des discours et des comportements en matière d'éthique des affaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick d'Humières &amp; Alain Chauveau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les pionniers de l'entreprise responsable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions d'organisation, pp.153-161, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entreprise citoyenne et responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Lorino. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquêtes de gestion, à la recherche du signe dans l'entreprise - huit récits, du compact-disc au pain biologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.127-151, 2000, Logiques économiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptabilité et éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie de comptabilité, contrôle de gestion et audit (version épuisée et rééditée ensuite avec corrections majeures)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.494-507, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00477709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle de gestion face aux impératifs de la flexibilité et aux enjeux de la complexité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lionel Collins. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de contrôle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.55-69, 1999, Gestion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évidence éthique de la fin du XX° siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Hervé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une responsabilité de santé publique? Interfaces européennes Industriels/Utilisateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.299-306, 1999, L'éthique en mouvement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business Ethics in France: &amp;quot;Comment faire sans la philosophie?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laszlo Zolnai. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Difference - Business Ethics in the Community of European Management Schools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer Academic Publisher, pp.33-46, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La globalisation, un concept vide de sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport moral sur l'argent dans le monde 1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montchrestien, pp.73-75, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marché comme cité juste ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Montchrestien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport Moral sur l'argent dans le monde 1996 : dysfonctionnements, réponses et perspectives du système financier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montchrestien, pp.369-370, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00477481v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firms, Business Ethics, and Society: from an academic to a protestant standpoint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vergniol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wojciech W. Gasparski &amp; Leo V. Ryan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human action in business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Transaction Publishers, pp.155-169, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptabilité, économie et gestion en France ou la difficile émergence d'une &amp;quot;science des comptes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nioche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l'honneur du Professeur Claude Pérochon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Foucher, pp.389-406, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner l'éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Quintallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Professeurs du groupe HEC. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école des managers de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.371-391, 1994, Gestion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle ingénierique de l'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02495552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité sociale de l'entreprise (RSE) après la COP 21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01722358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00552292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrat social et contrat psychologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité et &amp;quot;moment libéral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.1-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les normes et l'apprentissage organisationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, pp.182-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage organisationnel, économie de la connaissance: mode ou modèle?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Durance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.1-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprise, éthique des affaires et société: du regard académique à celui du protestantisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vergniol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du chef à la française au Leader & Leadership américain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01235209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « fondateurs » des sciences des organisations : F. W. Taylor et H. Fayol et al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01228899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement organisationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01153956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Habermas et l’« Agir communicationnel »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01242386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nouvel ordre écologique de Luc Ferry – « écosophie » ou éthique de la responsabilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01242387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'entrepreneur et de l'entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01235201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stratégie comme essence de l'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01153938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'humanisme organisationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01235163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité, fiabilité et risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01236503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les précurseurs et les commentateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'« école des relations humaines » (ou le « mouvement behavioriste »)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le comportement organisationnel au travers du prisme de la régulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;moment japonais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du changement organisationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01235164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The creative process: how sociological work really gets done</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Howard S. Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02074459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneur, entrepreneuriat (et entreprise) : de quoi s'agit-il ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'UTOPIE D'UN MODELE DE L'&amp;quot; ORGANISATION INNOVATRICE ET DURABLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneur, entrepreneuriat (et entreprise) : de quoi s'agit-il ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00567820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les valeurs dans l'organisation – pour une approche essentialiste de l'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00567821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse de la responsabilité sociale de l'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une perspective contemporaine du risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation en question?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les attentes de la société en matière de performance des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une épistémologie des organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la transgression en sciences des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bénévole, volontaire, militant, élu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing éducatif (éthique et socialement responsable) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institution & organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désinstitutionnaliser l'institution et institutionnaliser l'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capital social, réseau social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la référence à la tradition au regard de l'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrano de Bergerac ou le leader héros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance et « moment libéral »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les normes et l'apprentissage organisationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la conception restreinte à la conception large de la gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeurs et notions associées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tension &amp;quot;compétences - connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « principe » de précaution et autres « principes »...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normes et principes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « nouveau management public » (ou New Public Management)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dualité compétence & connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critique du néo-institutionnalisme en sciences des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du knowledge management à la société de la connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expansion de la corporate gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point de bibliographie sur les chaines de management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de l'entreprise et méthodes de calcul des coûts : approche cirtique de la comptabilité d'activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un renouveau du concept de système d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Bucki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode des surplus de productivité et l'approche des performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence d'un système - Analyse décisionnelle des systèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Bucki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organe décisionnel et contrôle - Délégation & automatisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Bucki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation subjective de la perception d'une activité par une approche ergonomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Vautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00605582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la complexité et théorie de la finalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00605588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système de valeurs et sa dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Bucki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail et valeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Bucki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprise, éthique des affaires et société : du regard académique à celui du protestantisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vergniol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptabilité, économie et gestion en France, ou la difficile émergence d'une science des comptes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nioche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser la complexité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Bucki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management en question. Flibuste et management - le cas de Mark Rich & Co ou les pirates du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Ainscough</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management de la rareté - management de l'abondance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Bucki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rareté - valeurs de partage et culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Bucki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La convergence des résultats - convergence des buts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Bucki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence d'un système - analyse décisionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Bucki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Bucki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture - maîtrise - liberté - convergence des buts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Bucki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tableau de bord, outil de gestion: une comparaison France - Etats-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Gray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture de systèmes décisionnels - modes de marchés d'un système automatisé de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Bucki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier flexible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Bucki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B-COD : la conception orientée objets décisionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Bucki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lasoudris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle de gestion et l'Eglise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Danziger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organe décisionnel et contrôle - délégation et automatisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Bucki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà du réductionnisme technique : vers une recherche comptable multidimensionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dang Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le coût, mesure ou évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer les investissements en nouvelles technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêts et limites d'une comparaison entre les approches de contrôle de gestion dans les entreprises et dans les services publics locaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (119)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contingence structurelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02561958v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation et organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02913347v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethique des Affaires : quand l’organisation se mêle de société ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02931363v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des organisations hybrides fondées sur la référence au territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03135473v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture nationale en sciences de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02750098v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les économies « à épithète » et les business models associés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03139559v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Public Management (NPM) et Nouvelle Gestion Publique (NGP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02506340v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'implication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02568795v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postures du culturalisme et sciences de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02861701v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le comportement organisationnel au travers du prisme de la régulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02896953v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stratégie comme essence de l'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02572611v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations associées à la notion de risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02909137v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;moment&amp;quot; japonais : un modèle organisationnel de la qualité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04668250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02612883v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Management : capital social, donnée, information, compétence, connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02877540v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement durable comme &amp;quot;théorie&amp;quot; floue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02922262v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité sociale de l’entreprise (RSE) : la « vieille » RSE d’avant les Accords de Paris de 2015 et de la pandémie covid-19 de 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02543029v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institution et organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02498914v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire une recherche critique – des Critical Management Studies et au-delà …</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03200990v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement durable comme « théorie » ambiguë</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02928213v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'entrepreneur et de l'entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02915781v6</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les références de la gestion de la qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02616441v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éléments du &amp;quot;moment japonais&amp;quot; en sciences de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02648922v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité sociale de l'entreprise (RSE) après l'Accord de Paris de 2015, la pandémie covid-19 de 2020 et les conflits armés régionaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02545949v9</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle de l'organisation flexible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02675422v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La décision comme substance de l'organisation: information, système, organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02559699v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité, fiabilité et risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02540991v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophie et sciences de gestion : Lévinas – L’éthique comme ouverture sur l’Autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03597345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophie et sciences de gestion: à propos d'Aristote - une éthique du &amp;quot;juste milieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03227126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophie et sciences de gestion : Hans Jonas et le « principe responsabilité » comme nouvel impératif catégorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03241819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophie et sciences de gestion : A propos de Platonune morale fondée sur le Bien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03227069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophie et sciences de gestion : A propos de Nietzsche - Par-delà le Bien le Mal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03360106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophie et sciences de gestion : Habermas et Appel : une éthique fondée sur les impératifs de la communication et de l’argumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03374225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophie et sciences de gestion : A propos de Kant : l’impératif catégorique comme fait de la Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03230276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie informelle, une activité organisée &amp;quot;hors organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03197023v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophie et sciences de gestion : A propos des stoïciens – la philosophie comme maitrise de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03227138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement durable comme &amp;quot;théorie&amp;quot; ambiguë</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03197049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophie et sciences de gestion : Michel Foucault - De la généalogie de l’enfermement au souci de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03241811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophie et sciences de gestion : Bergson et l’élan vital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03366709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’organisation en réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03148191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’importance attribuée aux ONG : mais de quel type d’organisation s’agit-il ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03205105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie informelle, une activité organisée « hors organisation » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03129935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophie et sciences de gestion : Rawls et la théorie de la justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03241815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophie et sciences de gestion : A propos de Spinoza : l'éthique comme persévérance dans son être</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03229204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethique des affaires : quand l'entreprise se mêle de société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03197036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le principe d'accountability (responsabilité)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02898174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle de l'organisation par projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02910381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le territoire comme nouvelle frontière des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02943375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02882653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la Corporate Governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02867361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La confiance comme essence de l'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02563030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02559714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion du changement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02876592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pouvoir comme essence de l'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02561071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle organisationnel de la qualité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02614693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles et organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02508981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’importance de la tâche descriptive en sciences de gestion - Métaphore, image et figure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02518773v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la conception large de la gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02871292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'outillage conceptuel de la gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02867075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praticien, professionnel et expert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02543829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’importance attribuée aux ONG : mais de quel type d’organisation s’agit-il ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02544491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'un déchet ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02922383v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles de l'apprentissage organisationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02882918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiculturalisme & communautarisme et sciences de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02860012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les descripteurs de l'organisation en termes d'outils de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02543777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'appropriation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02573591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02878999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théorie des parties prenantes, une théorie aisément idéologisable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02544474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'humanisme organisationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02555272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'organisation apprenante aux communautés de pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02886442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux socio-économiques de la société de la connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02889753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition de la notion de qualité, chronologie et fondements de la gestion de la qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02615732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les précurseurs et commentateurs de la réflexion sur l'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02519081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologie de l'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02503698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le principe de transparence : entre dévoilement et dénonciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02898224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « principe » de précaution et autres « principes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02898966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d'information et organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02560339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résistance au changement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02876103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le principe de précaution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02898167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « fondateurs » des sciences des organisations : F. W. Taylor et H. Fayol et al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02520138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionnements sur la notion de développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02923353v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos des théories du leadership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02524246v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des chaînes globales de valeur (responsables?)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02917334v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limites et critiques d'un modèle organisationnel de la qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02623372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une perspective gestionnaire du risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02538753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle organisationnel en &amp;quot;domination-soumission&amp;quot;?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02528013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altruisme, égoïsme, bénévole, volontaire, militant, élu, mécène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02544504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama des modèles du changement organisationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02876084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question axiologique et politico-éthique en sciences de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02535318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle organisationnel du contrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02612858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question méthodologique en sciences de gestion : attitude constructiviste et attitude positiviste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02532445v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'« école des relations humaines » et la question de la motivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523223v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'économie des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02863323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion du risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02909236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Généralités sur le changement organisationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02874663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La systémique comme jalon et rhétorique en sciences de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02496706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de la notion de pratique en sciences de gestion - du &amp;quot;practice turn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02543739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle managérial de l'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02496436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'épistémologie des organisations aux théorie des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02492467v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dix jalons d'épistémologie des sciences de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02530236v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrat, contrat social et contrat psychologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02910764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les descripteurs de l'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02544298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle communicationnel de l'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02561060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de la philosophie du care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02544446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos d'idéologie et d'utopie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02544324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture et organisation : l'ambiguïté de la notion de culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02835478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture et organisation: la référence à la notion de culture en sciences de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02794363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les auteurs fondateurs d'une théorie du changement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02874845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert E. Freeman et la théorie des parties prenantes en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01432945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture nationale en sciences de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Management interculturel, CESAG Dakar, Sénégal. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01506974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondialisation Un modèle « anglo-américain » de l'organisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Management interculturel, CESAG Dakar, Sénégal. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01506971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le déchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. UCAD, Sénégal. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01325113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture nationale en sciences de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01400477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiguïté de la notion de culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01303241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue unique, langue inique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01325250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01403479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement durable, une « théorie » pratique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2016, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01385677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les économies « à épithète » et les business models associés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01418994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les auteurs des sciences des organisations du débat actuel sur l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01392925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId636"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A89F3779"/>
+    <w:nsid w:val="20977129"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/security-and-defense-research-team" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7850-0844" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/027067742" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05142755v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Marco" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Pesqueux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Poivret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2025.87" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05320645v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637988v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.035.0005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04250428v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04217718v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.051.0095" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03992167v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738574v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1522/revueot.v31n1.1442" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02967669v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/innovar.v30n78.90616" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02585968v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Griette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.201.0041" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02585971v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.201.0091" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04728838v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boisselier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496971v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2017.083485" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415305v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.126.0075" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01317931v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860050v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moti&#226;-Eddine Lakhdar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115658v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054882v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Vasconcelos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835761v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaline Worou-Houndekon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798672v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838221v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785414v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811465v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00807131v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677014v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687024v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785402v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785408v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687025v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785404v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676560v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676558v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676551v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676544v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678455v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jardat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676540v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676533v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676535v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676525v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Beaujolin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fimbel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676528v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Simon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges F. Pariente" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509392v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Antonacopoulou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17465681011017237" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-H0QMWWCQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509410v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.022.0226" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477758v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Tyberghein" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.031.0011" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509381v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.093.0137" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741140v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brulois" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Viers" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Osty" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.018.0029" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509413v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.021.0261" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509411v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22495/cocv6i3c1p4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509395v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17465680910994227" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-BK709PTJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509403v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.029.0056" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509406v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.004.0063" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494121v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494113v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509421v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509415v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509419v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonor O Higgins" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509428v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509422v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494071v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494066v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509387v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Breton" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00154129v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Damak-Ayadi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494161v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494129v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Bucki" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494079v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494099v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494105v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494139v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ramanantsoa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494133v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509697v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509692v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479792v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509693v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509689v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479795v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479794v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479796v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509674v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481174v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509670v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494184v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480013v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480071v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481214v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480092v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481226v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479799v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480061v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480084v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509703v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481067v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480115v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510863v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480201v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004003v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004002v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me M&#233;ric" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Sole" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004005v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510861v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482601v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004007v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004006v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004004v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibel Yamak" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;m&#252;r S&#252;er" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00594052v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509704v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482088v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00582808v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480654v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584519v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480986v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480978v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509647v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584649v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587498v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509636v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509613v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Saudan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480877v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vergniol" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509597v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818705v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509586v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823182v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509580v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05604700v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonny Perseil" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Khaoula Ben" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05606839v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Ben Mansour" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05289742v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birahim Gueye" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ems.fr" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05054723v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Diop Sall" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03559038v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02276180v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Petitpr&#234;tre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954561v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gar&#231;on" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01761023v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale de Rozario" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954601v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;da Christophe Banaon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01284811v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Agulhon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guarnieri" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01392923v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertin Georges" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153489v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne L&#246;ning" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Malleret" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954627v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987034v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943797v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952629v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03167906v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise M. Rousseau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785387v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Charles Martinet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906369v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782259v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732543v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676324v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ferrary" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479504v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00680081v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Chiapello" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Michel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479578v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479557v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479996v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479563v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479733v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479620v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bonnafous-Boucher" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479618v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479988v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479572v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Triboulois" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155893v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00680084v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479617v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479590v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479591v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Biefnot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479565v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479566v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Tournand" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479582v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Martory" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479567v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479587v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479508v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479536v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chr&#233;tienne" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Grandjean" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05606853v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05604735v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05289744v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gniaka Kama" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Somnoma" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou San&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Abo" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04634442v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781394297474.ch6" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394297474.ch6" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04687987v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/les-grands-auteurs-en-psychologie-et-le-management/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04757686v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.elgaronline.com" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781839107061.ch127" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04576101v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04757698v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781839107061.ch142" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04219269v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/research-in-sustainability/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04219265v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/recherches-sur-la-sustainability/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04129009v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04258920v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dunod.com" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04151565v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04222212v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/lhumaniste-passionnee-par-le-terrain/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03725284v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Saliba" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.cheva.2022.02.0211" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03828124v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606712v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.tedon.2022.01.0011" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606711v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.kalik.2022.01.0062" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03725287v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03416900v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.kalik.2021.01.0276" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03527362v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03425509v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pig&#233;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.saval.2021.01.0758" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02969945v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02987557v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02946031v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02987383v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123392v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.mori.2019.01.0319" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123390v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004390126_010" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02289636v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123387v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02103807v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cappelletti" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01773090v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478295v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123382v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511848v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527751v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.frimo.2017.01.0186" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316022v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/book/edcoll/9789462096448/BP000007.xml" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789462096448_007" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334399v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/978-1-78560-315-020151014" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01292319v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.harmattan.fr" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389814v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01392922v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258507v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316024v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343247v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259694v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01123785v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01195566v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-provence.fr/w3pup" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213788v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141618v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01123781v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181268v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978932v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958822v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978934v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943795v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992370v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978930v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999335v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824079v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917993v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727314v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676330v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785397v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730912v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676387v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676376v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676373v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676331v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676371v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676407v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676395v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676383v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676403v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676379v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676413v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676334v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676411v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Joffre" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676416v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494054v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494061v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676420v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479777v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmilson Moraes" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743007v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Barthe" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bessire" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M.Boje" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502706v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493756v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494337v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494033v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494040v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493744v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493749v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494043v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481070v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine No&#235;l Lemaitre" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494036v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494038v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479783v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480478v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494037v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480959v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479758v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479771v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481071v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479768v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kletz" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479761v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479764v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479628v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494034v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479631v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480966v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509378v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481065v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481133v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477752v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481128v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479788v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481131v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480472v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477742v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477736v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480821v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481119v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477730v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481124v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481118v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477709v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480467v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481130v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480812v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480345v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477481v2" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480871v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481145v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Nioche" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480895v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Quintallet" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02495552v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722358v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552292v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526219v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536875v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479616v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509682v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509672v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Durance" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480883v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235201v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235209v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228899v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153956v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242386v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242387v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153938v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235163v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236503v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225915v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225917v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247797v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247798v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152997v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235164v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02074459v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard S. Becker" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068587v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676571v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567820v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567821v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509691v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509685v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509698v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509684v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510860v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509688v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509694v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509696v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509686v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510877v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509695v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510880v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509673v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509702v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509687v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510873v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509680v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510871v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510882v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509679v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510881v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510879v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509677v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510878v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510869v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509676v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510870v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509669v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509668v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494174v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509667v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494168v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494172v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00605582v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vautier" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00605588v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00607528v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00607683v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00607681v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00607685v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00608363v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00608364v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ainscough" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00608362v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00611477v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00611478v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00611978v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Gray" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00611974v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00611979v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00611977v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00611981v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00611982v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00611980v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lasoudris" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00611976v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Danziger" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00611975v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00612209v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Pham" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00612212v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00612365v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00612689v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02561958v3" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913347v3" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02572611v5" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02909137v2" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02931363v3" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03135473v2" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02750098v4" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03139559v2" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02506340v2" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568795v2" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02861701v3" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02896953v2" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04668250v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02612883v4" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02877540v2" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02922262v5" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02543029v3" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02498914v3" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03200990v4" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02928213v3" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915781v6" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02648922v2" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02616441v2" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02675422v2" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02559699v2" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02540991v2" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02545949v9" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03597345v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03374225v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03230276v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03227126v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241819v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03227069v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03360106v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197023v2" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03227138v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197049v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241811v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03366709v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03148191v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03205105v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03129935v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241815v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197036v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03229204v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02882918v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02860012v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02543777v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02573591v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02878999v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02544474v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555272v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02886442v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889753v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02898174v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02910381v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02943375v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02882653v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867361v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563030v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02559714v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02876592v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02561071v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02614693v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508981v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02518773v3" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02871292v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867075v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02543829v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02544491v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02922383v2" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02615732v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02519081v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503698v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02898224v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02898966v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02560339v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02876103v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02898167v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02520138v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02923353v2" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02524246v3" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02917334v2" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02623372v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538753v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02528013v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02544504v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02876084v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02535318v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02612858v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02532445v3" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523223v2" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02863323v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02909236v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02874663v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496706v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02543739v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496436v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02492467v2" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02530236v2" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02910764v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02544298v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02561060v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02544324v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02835478v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02794363v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02544446v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02874845v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01432945v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01506974v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01506971v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01325113v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01400477v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01303241v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01325250v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01403479v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01385677v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01418994v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01392925v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/security-and-defense-research-team" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7850-0844" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/027067742" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05142755v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Marco" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Pesqueux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Poivret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2025.87" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05320645v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637988v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.035.0005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04250428v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04217718v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.051.0095" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03992167v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738574v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1522/revueot.v31n1.1442" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02967669v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/innovar.v30n78.90616" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02585971v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.201.0091" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02585968v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Griette" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.201.0041" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04728838v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boisselier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496971v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2017.083485" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415305v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.126.0075" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01317931v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860050v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moti&#226;-Eddine Lakhdar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115658v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054882v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Vasconcelos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798672v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835761v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaline Worou-Houndekon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838221v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785414v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811465v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00807131v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677014v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687024v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785402v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785408v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687025v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785404v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676560v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676558v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676551v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676544v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678455v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jardat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676540v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676533v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676535v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676525v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Beaujolin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fimbel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676528v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Simon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges F. Pariente" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509392v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Antonacopoulou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17465681011017237" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-H0QMWWCQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509381v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.093.0137" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741140v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brulois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Viers" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Osty" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.018.0029" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509410v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.022.0226" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477758v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Tyberghein" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.031.0011" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509413v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.021.0261" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509411v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22495/cocv6i3c1p4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509395v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17465680910994227" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-BK709PTJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509403v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.029.0056" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509406v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.004.0063" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509421v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494121v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494113v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509415v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509419v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonor O Higgins" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509428v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509422v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494071v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494066v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509387v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Breton" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00154129v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Damak-Ayadi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494161v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494129v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Bucki" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494099v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494079v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494105v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494139v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ramanantsoa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494133v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509697v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509692v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479792v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509693v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479796v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509674v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481174v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509689v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479795v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479794v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509670v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480071v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494184v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480013v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481214v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480092v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481226v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479799v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480061v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480084v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509703v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481067v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480115v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510863v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480201v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004003v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004002v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me M&#233;ric" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Sole" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004005v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510861v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482601v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004007v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004006v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004004v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibel Yamak" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;m&#252;r S&#252;er" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00594052v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509704v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482088v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480654v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00582808v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480986v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584519v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480978v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509647v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584649v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587498v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509636v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509613v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Saudan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480877v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vergniol" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509597v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818705v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509586v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823182v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509580v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05604700v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonny Perseil" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Khaoula Ben" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05606839v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Ben Mansour" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05289742v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birahim Gueye" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ems.fr" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05054723v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Diop Sall" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03559038v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02276180v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Petitpr&#234;tre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01761023v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale de Rozario" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954561v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gar&#231;on" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954601v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;da Christophe Banaon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01284811v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Agulhon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guarnieri" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01392923v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertin Georges" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153489v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne L&#246;ning" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Malleret" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954627v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987034v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943797v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952629v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03167906v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise M. Rousseau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785387v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Charles Martinet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906369v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782259v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732543v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676324v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ferrary" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479504v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00680081v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Chiapello" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Michel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479578v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479557v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479996v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479563v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479733v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479620v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bonnafous-Boucher" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479618v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479572v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Triboulois" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155893v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479988v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00680084v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479617v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479590v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479591v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Biefnot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479565v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479566v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Tournand" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479582v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Martory" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479567v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479587v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479508v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479536v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chr&#233;tienne" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Grandjean" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05604735v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05606853v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05289744v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gniaka Kama" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Somnoma" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou San&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Abo" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04634442v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781394297474.ch6" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394297474.ch6" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04687987v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/les-grands-auteurs-en-psychologie-et-le-management/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04757686v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.elgaronline.com" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781839107061.ch127" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04576101v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04757698v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781839107061.ch142" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04219265v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/recherches-sur-la-sustainability/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04129009v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04219269v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/research-in-sustainability/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04258920v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dunod.com" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04151565v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04222212v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/lhumaniste-passionnee-par-le-terrain/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606712v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.tedon.2022.01.0011" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03725284v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Saliba" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.cheva.2022.02.0211" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03828124v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03725287v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606711v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.kalik.2022.01.0062" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03416900v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.kalik.2021.01.0276" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03527362v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03425509v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pig&#233;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.saval.2021.01.0758" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02969945v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02987557v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02946031v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02987383v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123392v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.mori.2019.01.0319" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123390v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004390126_010" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02289636v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123387v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02103807v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cappelletti" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01773090v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511848v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478295v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123382v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527751v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.frimo.2017.01.0186" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316022v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/book/edcoll/9789462096448/BP000007.xml" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789462096448_007" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334399v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/978-1-78560-315-020151014" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01292319v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.harmattan.fr" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389814v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01392922v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258507v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316024v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343247v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259694v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01123785v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01195566v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-provence.fr/w3pup" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213788v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141618v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01123781v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181268v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978932v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958822v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978934v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943795v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992370v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978930v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999335v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824079v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917993v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727314v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676330v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785397v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730912v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676373v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676331v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676371v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676407v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676395v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676387v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676376v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676383v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676403v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676379v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676413v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676334v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676416v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676411v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Joffre" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494061v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676420v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494054v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479777v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmilson Moraes" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743007v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Barthe" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bessire" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M.Boje" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502706v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493756v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494337v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494033v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494040v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493744v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493749v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494043v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481070v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine No&#235;l Lemaitre" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494036v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494038v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479783v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480478v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480959v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494037v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479758v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479771v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481071v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479768v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kletz" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479761v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479764v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479628v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494034v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479631v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480966v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509378v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481065v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481133v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477752v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481128v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479788v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481131v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477742v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480472v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477736v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480821v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481119v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477730v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481124v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481118v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477709v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480467v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481130v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480812v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480345v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477481v2" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480871v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481145v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Nioche" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480895v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Quintallet" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02495552v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722358v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552292v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526219v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536875v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479616v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509682v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509672v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Durance" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480883v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235209v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228899v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153956v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242386v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242387v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235201v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153938v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235163v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236503v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225915v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225917v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247797v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247798v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152997v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235164v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02074459v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard S. Becker" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068587v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676571v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567820v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567821v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509691v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509685v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509698v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509684v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510860v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509688v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509694v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509696v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509686v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510877v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509695v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510880v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509673v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509702v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509687v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510873v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509680v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510871v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510882v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509679v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510881v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510879v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510878v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509677v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510869v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509676v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510870v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509669v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509668v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494174v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509667v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494168v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494172v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00605582v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vautier" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00605588v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00607528v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00607683v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00607681v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00607685v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00608363v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00608364v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ainscough" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00608362v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00611477v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00611478v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00611974v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00611979v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00611977v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00611978v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Gray" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00611981v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00611982v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00611980v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lasoudris" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00611976v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Danziger" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00611975v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00612209v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Pham" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00612212v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00612365v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00612689v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02561958v3" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913347v3" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02931363v3" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03135473v2" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02750098v4" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03139559v2" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02506340v2" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568795v2" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02861701v3" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02896953v2" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02572611v5" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02909137v2" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04668250v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02612883v4" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02877540v2" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02922262v5" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02543029v3" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02498914v3" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03200990v4" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02928213v3" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915781v6" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02616441v2" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02648922v2" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02545949v9" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02675422v2" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02559699v2" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02540991v2" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03597345v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03227126v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241819v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03227069v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03360106v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03374225v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03230276v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197023v2" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03227138v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197049v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241811v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03366709v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03148191v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03205105v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03129935v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241815v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03229204v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197036v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02898174v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02910381v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02943375v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02882653v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867361v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563030v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02559714v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02876592v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02561071v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02614693v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508981v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02518773v3" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02871292v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867075v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02543829v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02544491v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02922383v2" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02882918v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02860012v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02543777v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02573591v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02878999v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02544474v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555272v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02886442v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889753v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02615732v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02519081v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503698v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02898224v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02898966v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02560339v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02876103v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02898167v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02520138v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02923353v2" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02524246v3" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02917334v2" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02623372v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538753v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02528013v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02544504v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02876084v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02535318v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02612858v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02532445v3" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523223v2" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02863323v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02909236v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02874663v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496706v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02543739v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496436v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02492467v2" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02530236v2" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02910764v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02544298v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02561060v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02544446v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02544324v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02835478v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02794363v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02874845v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01432945v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01506974v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01506971v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01325113v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01400477v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01303241v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01325250v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01403479v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01385677v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01418994v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01392925v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>