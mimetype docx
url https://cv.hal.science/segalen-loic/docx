--- v0 (2026-03-15)
+++ v1 (2026-04-11)
@@ -1664,51 +1664,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New 40Ar/39Ar dates and eruptive dynamics of tuff and lava flows in the early stages of the East African Rift (Early Miocene, Napak volcano, Uganda)</w:t>
+                <w:t xml:space="preserve">New 40Ar/39Ar dates and eruptive dynamicsof tuff and lava flows in the early stages of theEast African Rift (Early Miocene, Napakvolcano, Uganda)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Schnyder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudoin Céline</w:t>
@@ -1743,51 +1743,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Senut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29éme Réunion des Sciences de la Terre</w:t>
+              <w:t xml:space="preserve">29ème Réunion des Sciences de la Terre (RST25)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Montpelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05538435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>