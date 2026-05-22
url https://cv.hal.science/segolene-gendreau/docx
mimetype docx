--- v0 (2026-03-16)
+++ v1 (2026-05-22)
@@ -66,1375 +66,1509 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European Society of Intensive Care Medicine (ESICM) 2025 clinical practice guideline on fluid therapy in adult critically ill patients: part 2—the volume of resuscitation fluids</w:t>
+                <w:t xml:space="preserve">Plasma exchange for severe alveolar hemorrhage in ANCA-associated vasculitis: emulation of a target trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armand Mekontso Dessap</w:t>
+                <w:t xml:space="preserve">Anne-Claire Sanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fayez Alshamsi</w:t>
+                <w:t xml:space="preserve">Ségolène Gendreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Belletti</w:t>
+                <w:t xml:space="preserve">Cyrielle Desnos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel de Backer</w:t>
+                <w:t xml:space="preserve">Romain Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Delaney</w:t>
+                <w:t xml:space="preserve">Jolan Malherbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 212 (4), pp.757-767. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00134-025-07840-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ajrccm/aamaf122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05033769v1</w:t>
+                <w:t xml:space="preserve">hal-05607842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel method for noninvasive estimation of respiratory effort during pressure support ventilation</w:t>
+                <w:t xml:space="preserve">European Society of Intensive Care Medicine (ESICM) 2025 clinical practice guideline on fluid therapy in adult critically ill patients: part 2—the volume of resuscitation fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Pasillas-Lépine</w:t>
+                <w:t xml:space="preserve">Armand Mekontso Dessap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Tuffet</w:t>
+                <w:t xml:space="preserve">Fayez Alshamsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Soussen</w:t>
+                <w:t xml:space="preserve">Alessandro Belletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ségolène Gendreau</w:t>
+                <w:t xml:space="preserve">Daniel de Backer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Ahmed Boujelben</w:t>
+                <w:t xml:space="preserve">Anthony Delaney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 93, pp.106176. </w:t>
+              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bspc.2024.106176⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00134-025-07840-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04577004v1</w:t>
+                <w:t xml:space="preserve">hal-05033769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of high‐flow oxygen therapy on regional oxygen saturation during vaso‐occlusive pain crisis: An observational study</w:t>
+                <w:t xml:space="preserve">A novel method for noninvasive estimation of respiratory effort during pressure support ventilation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segolene Gendreau</w:t>
+                <w:t xml:space="preserve">William Pasillas-Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Cecchini</w:t>
+                <w:t xml:space="preserve">Samuel Tuffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Perier</w:t>
+                <w:t xml:space="preserve">Charles Soussen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Gendreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keyvan Razazi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Carteaux</w:t>
+                <w:t xml:space="preserve">Mohamed Ahmed Boujelben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Haematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bjh.18812⟩</w:t>
+              <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 93, pp.106176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bspc.2024.106176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04389403v1</w:t>
+                <w:t xml:space="preserve">hal-04577004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of acute hypercapnia on mortality and short-term physiology in patients mechanically ventilated for ARDS: a systematic review and meta-analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ségolène Gendreau</w:t>
+                <w:t xml:space="preserve">Effect of high‐flow oxygen therapy on regional oxygen saturation during vaso‐occlusive pain crisis: An observational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Segolene Gendreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Geri</w:t>
+                <w:t xml:space="preserve">Jérôme Cecchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tài Pham</w:t>
+                <w:t xml:space="preserve">François Perier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Vieillard-Baron</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Keyvan Razazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Carteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00134-022-06640-1⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Haematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 201 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjh.18812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03772607v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partitioning Mechanical Ventilator Duration in COVID-19–related Acute Respiratory Distress Syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Gendreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Benelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Delière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Tuffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas de Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 206 (1), pp.114-118. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1164/rccm.202108-1963LE⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04392142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acute Kidney Injury in Critically-Ill COVID-19 Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Arrestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Gendreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mokrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Fellahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 (7), pp.2029. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/jcm11072029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04023008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of Multiplex Polymerase Chain Reaction Performed on Protected Telescope Catheter Samples for Early Adaptation of Antimicrobial Therapy in ARDS Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keyvan Razazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Delamaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fihman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keyvan Razazi</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ahmed Boujelben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mongardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 (15), pp.4366. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/jcm11154366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04298094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Respective roles of hypercapnia and acidosis in acute distress respiratory syndrome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The role of acute hypercapnia on mortality and short-term physiology in patients mechanically ventilated for ARDS: a systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Gendreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Geri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tài Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vieillard-Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Mekontso Dessap</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Vieillard-Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intensive Care Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 48 (6), pp.787-788. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00134-022-06709-x⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 48 (5), pp.517-534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00134-022-06640-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04392145v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03772607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of extubation outcome in critically ill patients: a systematic review and meta-analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Respective roles of hypercapnia and acidosis in acute distress respiratory syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Mekontso Dessap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Segolène Gendreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavia Torrini</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antoine Vieillard-Baron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13054-021-03802-3⟩</w:t>
+              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 48 (6), pp.787-788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00134-022-06709-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04392252v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Prediction of extubation outcome in critically ill patients: a systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Torrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Gendreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Carteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Thille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (1), pp.391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13054-021-03802-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Procalcitonin to Reduce Antibiotic Exposure during Acute Chest Syndrome in Adult Patients with Sickle-Cell Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keyvan Razazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Gendreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Cuquemelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Khellaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Guillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (11), pp.3718. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/jcm9113718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04395583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId62"/>
+      <w:footerReference w:type="default" r:id="rId68"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1581,51 +1715,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033769v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Mekontso Dessap" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayez Alshamsi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Belletti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel de Backer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delaney" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-025-07840-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577004v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pasillas-L&#233;pine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Tuffet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Soussen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Gendreau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ahmed Boujelben" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2024.106176" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389403v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Gendreau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cecchini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Perier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvan Razazi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carteaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.18812" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772607v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Geri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#224;i Pham" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vieillard-Baron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-022-06640-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392142v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Benelli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deli&#232;re" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Prost" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202108-1963LE" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023008v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Arrestier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mokrani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bastard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Fellahi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11072029" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298094v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Delamaire" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fihman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mongardon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11154366" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392145v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segol&#232;ne Gendreau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-022-06709-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392252v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Torrini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Morel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Thille" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-021-03802-3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04395583v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Cuquemelle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khellaf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Guillaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9113718" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607842v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Sanna" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Gendreau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Desnos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lombardi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolan Malherbe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajrccm/aamaf122" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033769v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Mekontso Dessap" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayez Alshamsi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Belletti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel de Backer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delaney" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-025-07840-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577004v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pasillas-L&#233;pine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Tuffet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Soussen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ahmed Boujelben" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2024.106176" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389403v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Gendreau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cecchini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Perier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvan Razazi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carteaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.18812" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392142v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Benelli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deli&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Prost" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202108-1963LE" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023008v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Arrestier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mokrani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bastard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Fellahi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11072029" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298094v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Delamaire" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fihman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mongardon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11154366" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772607v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Geri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#224;i Pham" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vieillard-Baron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-022-06640-1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392145v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segol&#232;ne Gendreau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-022-06709-x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392252v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Torrini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Morel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Thille" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-021-03802-3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04395583v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Cuquemelle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khellaf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Guillaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9113718" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>