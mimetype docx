--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -1287,126 +1287,279 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Scorbut dans la population civile en France à travers les archives de la Société Royale de Médecine et l’Académie Royale de Chirurgie (1731-1793)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Barreau-Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Segolene Maudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aminte Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque du Groupe des Paléopathologistes de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05573083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le scarabée et l’amphore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Maudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Publications de l’École française de Rome, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.efr.50612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05064726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1416,357 +1569,357 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The geometric workshop of Pithekoussai in Campania</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segolene Maudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claudia Lang-Auinger; Elisabeth Trinkl. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Griechische Vasen als Medium für Kommunikation : ausgewählte Aspekte : Akten des internationalen Symposiums im Kunsthistorischen Museum Wien 5.-7. Oktober 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Verlag der Österreichischen Akademie der Wissenschaften, 2021, 978-3-7001-8463-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cartographie historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segolene Maudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Reine Marie Bérard; Bénédicte Girault; Catherine Rideau-Kikuchi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Initiation aux études historiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveau Monde éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.281-294, 2020, 978-2-38094-121-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The regional scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segolene Maudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Verena Gassner. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional Exchange of Ceramics – Case Studies and Methodology, Panel 5.7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 30, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propylaeum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-13, 2020, Archaeology and Economy in the Ancient World, 978-3-947450-84-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La tomba 4473 del settore Chiancone II di Pontecagnano (Orientalizzante recente)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segolene Maudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atti del III Convegno dei Dialoghi sull’Archeologia della Magna Grecia e del Mediterraneo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.587-596, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId49"/>
+      <w:footerReference w:type="default" r:id="rId51"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1913,51 +2066,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310600v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sourisseau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine-Marie B&#233;rard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#232;ge" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Maudet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Brelle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14qlc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064724v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Riccomi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachele Simonit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Scott" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Lucas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0302334" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064727v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Giuffra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-48455-0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03879716v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Tr&#233;ziny" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou de Barbarin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.5259" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064729v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Maudet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03225427v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087208v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2019.101" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064732v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087203v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.151.0225" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05093685v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Barreau-Jacquot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminte Thomann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046793v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03225439v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064726v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.50612" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03225445v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03225431v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.numeriquepremium.com/content/books/9782380941210" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03225448v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ub.uni-heidelberg.de/propylaeum/reader/download/555/555-30-88657-1-10-20200420.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03225454v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310600v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sourisseau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine-Marie B&#233;rard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#232;ge" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Maudet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Brelle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14qlc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064724v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Riccomi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachele Simonit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Scott" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Lucas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0302334" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064727v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Giuffra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-48455-0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03879716v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Tr&#233;ziny" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou de Barbarin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.5259" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064729v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Maudet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03225427v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087208v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2019.101" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064732v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087203v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.151.0225" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05093685v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Barreau-Jacquot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminte Thomann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046793v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03225439v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05573083v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coqueugniot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064726v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.50612" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03225445v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03225431v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.numeriquepremium.com/content/books/9782380941210" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03225448v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ub.uni-heidelberg.de/propylaeum/reader/download/555/555-30-88657-1-10-20200420.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03225454v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>