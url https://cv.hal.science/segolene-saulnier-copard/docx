--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1306,429 +1306,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03363029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging Legends and Science: Field Evidence of a Large Tsunami that Affected the Kingdom of Tonga in the 15th Century</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A cryptotephra from the Upper Pleistocene volcanism of the Bas-Vivarais in the sedimentary infilling of the Chauvet-Pont d'Arc cave (Ardèche, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Morin</w:t>
+                <w:t xml:space="preserve">Jean-François Pastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Wassmer</w:t>
+                <w:t xml:space="preserve">Évelyne Debard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Weller</w:t>
+                <w:t xml:space="preserve">Catherine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taaniel Kula</w:t>
+                <w:t xml:space="preserve">Michel Fialin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gély</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/feart.2021.748755⟩</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.52⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03465054v2</w:t>
+                <w:t xml:space="preserve">hal-03287568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cryptotephra from the Upper Pleistocene volcanism of the Bas-Vivarais in the sedimentary infilling of the Chauvet-Pont d'Arc cave (Ardèche, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Pastre</w:t>
+                <w:t xml:space="preserve">Intra‐interstadial environmental changes in Last Glacial loess revealed by molluscan assemblages from the Upper Palaeolithic site of Amiens‐Renancourt 1 (Somme, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évelyne Debard</w:t>
+                <w:t xml:space="preserve">Sylvie Coutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Ferrier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bernard Gély</w:t>
+                <w:t xml:space="preserve">Gilles Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Hatté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crgeos.52⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Special Issue: Pleistocene geoarchaeology and palaeoenvironments in European loess, 36 (8), pp.1322-1340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jqs.3312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03287568v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03224365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra‐interstadial environmental changes in Last Glacial loess revealed by molluscan assemblages from the Upper Palaeolithic site of Amiens‐Renancourt 1 (Somme, France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Antoine</w:t>
+                <w:t xml:space="preserve">Bridging Legends and Science: Field Evidence of a Large Tsunami that Affected the Kingdom of Tonga in the 15th Century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Wassmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Coutard</w:t>
+                <w:t xml:space="preserve">Olivier Weller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Guérin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Hatté</w:t>
+                <w:t xml:space="preserve">Taaniel Kula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Special Issue: Pleistocene geoarchaeology and palaeoenvironments in European loess, 36 (8), pp.1322-1340. </w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jqs.3312⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/feart.2021.748755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03224365v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465054v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Readjustments of a sinuous river during the last 6000 years in northwestern Europe (Cher River, France): From an active meandering river to a stable river course under human forcing</w:t>
               </w:r>
@@ -3221,532 +3221,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04289667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponse de la ripisylve à l’évolution pluri-décennale du fleuve Loire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Millennial-timescale climate change over the last 800 kyrs evidenced by magnetic, colorimetric and ATR-FTIR data from the Suhia Kladenetz quarry loess-paleosol sequence (Pleven, Bulgaria)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlie Hureau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ségolène Saulnier-Copard</w:t>
+                <w:t xml:space="preserve">Christian Laag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Lagroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Martins</w:t>
+                <w:t xml:space="preserve">Yohan Guyodo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Jordanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neli Jordanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enjeux écologiques et sociétaux des hydrosystèmes : 20 ans de recherche dans le bassin de la Loire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Orléans, France</w:t>
+              <w:t xml:space="preserve">GeoMinKöln 2022 – the Annual Conference of the Deutsche Mineralogische Gesellschaft (DMG – The German Mineralogical Society) and the Deutsche Geologische Gesellschaft – Geologische Vereinigung (DGGV – The German Geological Society)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04191945v1</w:t>
+                <w:t xml:space="preserve">hal-04076238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millennial-timescale climate change over the last 800 kyrs evidenced by magnetic, colorimetric and ATR-FTIR data from the Suhia Kladenetz quarry loess-paleosol sequence (Pleven, Bulgaria)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yohan Guyodo</w:t>
+                <w:t xml:space="preserve">Long-term trajectory of an embankment fluvial system – the Loire River (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Virmoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Jordanova</w:t>
+                <w:t xml:space="preserve">Charlie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Saulnier-Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neli Jordanova</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tristan Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeoMinKöln 2022 – the Annual Conference of the Deutsche Mineralogische Gesellschaft (DMG – The German Mineralogical Society) and the Deutsche Geologische Gesellschaft – Geologische Vereinigung (DGGV – The German Geological Society)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Conference on Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Coimbra, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/icg2022-79⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04076238v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term trajectory of an embankment fluvial system – the Loire River (France)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Charlie Hureau</w:t>
+                <w:t xml:space="preserve">A palaeoenvironmental sequence from the Araks valley region in Nakitchevan (south Caucasus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Kuzucuoğlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bihannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Mokadem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Saulnier-Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Geomorphology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Observations and retro-observations of the Caucasian socio-ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Aix-en-Provence, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04191943v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03940661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A palaeoenvironmental sequence from the Araks valley region in Nakitchevan (south Caucasus</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fatima Mokadem</w:t>
+                <w:t xml:space="preserve">Réponse de la ripisylve à l’évolution pluri-décennale du fleuve Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Virmoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Saulnier-Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
+                <w:t xml:space="preserve">Guillaume Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Observations and retro-observations of the Caucasian socio-ecosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Enjeux écologiques et sociétaux des hydrosystèmes : 20 ans de recherche dans le bassin de la Loire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03940661v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term trajectory of an embankment fluvial system - The Loire River (France)</w:t>
               </w:r>
@@ -3758,77 +3758,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Virmoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Hureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Saulnier-Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3847,260 +3847,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03794715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des interrelations entre crise hydrologique et fait urbain portuaire en Loire bourbonnaise et nivernaise depuis le Moyen Âge : nouvelles approches méthodologiques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The kingdom of Tonga devastated by a megatsunami in the mid-15th century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Arnaud‑fassetta</w:t>
+                <w:t xml:space="preserve">F. Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saulnier-Copard Ségolène</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Wassmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doctoriales en Sciences Sociales de l'eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Châteauroux, France</w:t>
+              <w:t xml:space="preserve">EGU-European Geophysical Union 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGU, Apr 2021, Wien, Austria, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03877723v1</w:t>
+                <w:t xml:space="preserve">hal-03884000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The kingdom of Tonga devastated by a megatsunami in the mid-15th century</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Morin</w:t>
+                <w:t xml:space="preserve">Analyse des interrelations entre crise hydrologique et fait urbain portuaire en Loire bourbonnaise et nivernaise depuis le Moyen Âge : nouvelles approches méthodologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evan Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Wassmer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Weller</w:t>
+                <w:t xml:space="preserve">Gilles Arnaud‑fassetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Kula</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Saulnier-Copard Ségolène</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU-European Geophysical Union 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EGU, Apr 2021, Wien, Austria, Austria</w:t>
+              <w:t xml:space="preserve">Doctoriales en Sciences Sociales de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Châteauroux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03884000v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le marais de Chavannes : longue histoire d'un petit marais</w:t>
               </w:r>
@@ -4438,497 +4438,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02379010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palaeoenvironmental records in and around PPN Aşıklı site in the Melendiz Valley (Kızılkaya, Aksaray)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sediment records of lake level changes in the Simav Graben (western Turkey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faruk Ocakoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Kuzucuoğlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aydin Akbulut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Mokadem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Mokadem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TURQUA, 8th Quaternary Symposium of Turkey</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AVRASYA, Istanbul Technic University, Istanbul, Turquie, May 2018, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">72th Symposium of Turkish Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Middle East Technic University (METU), Apr 2018, ANKARA, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03948004v1</w:t>
+                <w:t xml:space="preserve">hal-03949739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment records of lake level changes in the Simav Graben (western Turkey</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Faruk Ocakoglu</w:t>
+                <w:t xml:space="preserve">Holocene pollen record from Simav Graben: vegetation and climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Akbulut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ocakoglu Faruk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Kuzucuoğlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Mokadem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fatima Mokadem</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Saulnier-Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">72th Symposium of Turkish Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Middle East Technic University (METU), Apr 2018, ANKARA, Turkey</w:t>
+              <w:t xml:space="preserve">TURQUA, 8th Quaternary Symposium of Turkey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Istanbul Technic University, Istanbul, Turkey, May 2018, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03949739v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03947989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene pollen record from Simav Graben: vegetation and climate change</w:t>
+                <w:t xml:space="preserve">Quantitative Holocene precipitation estimation based on palaeohydrological balance model (Simav Graben, West Anatolia).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Akbulut</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ocakoglu Faruk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Kuzucuoğlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aydin Akbulut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Mokadem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ségolène Saulnier-Copard</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TURQUA, 8th Quaternary Symposium of Turkey</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Istanbul Technic University, Istanbul, Turkey, May 2018, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">TURQUA, 8th Quaternary Symposium of Turkey, Istanbul, 2-5 Mai 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AVRASYA Institute, Istanbul Technic Unviersity (ITÜ), Department of Geology, May 2018, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03947989v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03948014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Holocene precipitation estimation based on palaeohydrological balance model (Simav Graben, West Anatolia).</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Palaeoenvironmental records in and around PPN Aşıklı site in the Melendiz Valley (Kızılkaya, Aksaray)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Kuzucuoğlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fatima Mokadem</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Saulnier-Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TURQUA, 8th Quaternary Symposium of Turkey, Istanbul, 2-5 Mai 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AVRASYA Institute, Istanbul Technic Unviersity (ITÜ), Department of Geology, May 2018, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">TURQUA, 8th Quaternary Symposium of Turkey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AVRASYA, Istanbul Technic University, Istanbul, Turquie, May 2018, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03948014v1</w:t>
+                <w:t xml:space="preserve">hal-03948004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Neolithization processes of the Caucasus: new archaeological and environmental evidence from Nakhchivan (Azerbaijan)</w:t>
               </w:r>
@@ -4966,51 +4966,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Decaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e congrès de l'UISPP:"Adaptation et durabilité des sociétés préhistoriques et protohistoriques face aux variations climatiques"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
@@ -5468,51 +5468,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339079v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis-Didier Rousseau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chauvel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter O Hopcroft" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Saulnier-Copard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02888-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04696561v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Garcia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brasseur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bacon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Saulnier-Copard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gauthier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bor.12676" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368459v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Faral" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gede Putu Eka Suryana" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoil Chapkanski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2025.109903" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05419012v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pruvost" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Huysecom" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Garnier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irka Hajdas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa H&#246;hn" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0329824" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404542v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Sambourg" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14vgx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078613v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile de Milleville" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gauthier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gob" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Virmoux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108066" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086978v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhamad Ngainul Malawani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danang Sri Hadmoko" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syamsuddin Syamsuddin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Handayani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5592" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793233v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D&#233;pret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Gautier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Doncheva" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107493" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363029v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lescure" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Saulnier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Glais" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94859-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465054v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Morin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wassmer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Weller" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taaniel Kula" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.748755" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287568v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pastre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Debard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fialin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard G&#233;ly" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.52" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224365v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coutard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gu&#233;rin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3312" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922125v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Castanet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Depret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107395" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02147883v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Prud'Homme" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mathieu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bor.12359" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331139v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rollion-Bard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saulnier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vigier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schumacher" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaussidon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.01.007" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5Q2P35Z-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130847v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rollion-Bard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vigier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaussidon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.05.024" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-251KPVL6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377880v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gob" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tamisier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thommeret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005410v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Garcia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-Anne Mathieu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dierk Michaelis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/MJEW6151" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03939316v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kuzucuo&#287;lu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Dumoulin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.egeyayinlari.com.tr" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558696v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Mesmin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-16631" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621615v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gautier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877641v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Vercelot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;risson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;luc Locht" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289667v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3449" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191945v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Hureau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martins" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076238v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laag" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Guyodo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Jordanova" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neli Jordanova" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191943v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Douillard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icg2022-79" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03940661v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bihannic" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Mokadem" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794715v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877723v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud&#8209;fassetta" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulnier-Copard S&#233;gol&#232;ne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884000v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavigne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wassmer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kula" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114113v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuele Gautier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03942030v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihriban &#214;zba&#351;aran" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379010v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouralis Damase" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali G&#252;rel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03948004v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03949739v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faruk Ocakoglu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aydin Akbulut" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03947989v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akbulut" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ocakoglu Faruk" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03948014v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01884014v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marro" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veli Bakhshaliyev" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Berthon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Decaix" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03085053v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Carcaud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bieber" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749461v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LORR0267" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339079v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis-Didier Rousseau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chauvel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter O Hopcroft" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Saulnier-Copard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02888-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04696561v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Garcia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brasseur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bacon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Saulnier-Copard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gauthier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bor.12676" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368459v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Faral" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gede Putu Eka Suryana" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoil Chapkanski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2025.109903" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05419012v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pruvost" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Huysecom" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Garnier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irka Hajdas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa H&#246;hn" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0329824" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404542v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Sambourg" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14vgx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078613v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile de Milleville" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gauthier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gob" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Virmoux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108066" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086978v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhamad Ngainul Malawani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danang Sri Hadmoko" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syamsuddin Syamsuddin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Handayani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5592" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793233v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D&#233;pret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Gautier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Doncheva" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107493" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363029v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lescure" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Saulnier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Glais" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94859-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287568v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pastre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Debard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fialin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard G&#233;ly" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.52" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224365v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coutard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gu&#233;rin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3312" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465054v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Morin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wassmer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Weller" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taaniel Kula" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.748755" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922125v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Castanet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Depret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107395" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02147883v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Prud'Homme" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mathieu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bor.12359" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331139v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rollion-Bard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saulnier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vigier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schumacher" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaussidon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.01.007" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5Q2P35Z-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130847v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rollion-Bard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vigier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaussidon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.05.024" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-251KPVL6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377880v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gob" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tamisier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thommeret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005410v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Garcia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-Anne Mathieu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dierk Michaelis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/MJEW6151" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03939316v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kuzucuo&#287;lu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Dumoulin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.egeyayinlari.com.tr" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558696v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Mesmin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-16631" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621615v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gautier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877641v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Vercelot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;risson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;luc Locht" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289667v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3449" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076238v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laag" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Guyodo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Jordanova" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neli Jordanova" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191943v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Hureau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Douillard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icg2022-79" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03940661v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bihannic" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Mokadem" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191945v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martins" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794715v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884000v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavigne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wassmer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kula" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877723v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud&#8209;fassetta" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulnier-Copard S&#233;gol&#232;ne" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114113v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuele Gautier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03942030v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihriban &#214;zba&#351;aran" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379010v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouralis Damase" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali G&#252;rel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03949739v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faruk Ocakoglu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aydin Akbulut" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03947989v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akbulut" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ocakoglu Faruk" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03948014v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03948004v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01884014v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marro" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veli Bakhshaliyev" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Berthon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Decaix" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03085053v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Carcaud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bieber" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749461v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LORR0267" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>