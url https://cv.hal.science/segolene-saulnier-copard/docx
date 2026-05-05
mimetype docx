--- v1 (2026-04-06)
+++ v2 (2026-05-05)
@@ -100,697 +100,697 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A remote input of African dust to Last Glacial Europe</w:t>
+                <w:t xml:space="preserve">A Later Stone Age quartz knapping workshop and fireplace dated to the Early Holocene in Senegal: The Ravin Blanc X site (RBX)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis-Didier Rousseau</w:t>
+                <w:t xml:space="preserve">Charlotte Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Chauvel</w:t>
+                <w:t xml:space="preserve">Eric Huysecom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter O Hopcroft</w:t>
+                <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pamela Gutiérrez</w:t>
+                <w:t xml:space="preserve">Irka Hajdas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ségolène Saulnier-Copard</w:t>
+                <w:t xml:space="preserve">Alexa Höhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 6, pp.847. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (9), pp.e0329824. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s43247-025-02888-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0329824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05339079v1</w:t>
+                <w:t xml:space="preserve">halshs-05419012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lateglacial and Holocene palaeoenvironmental evolution of alkaline peatlands in the Somme valley (France): between climate and anthropogenic forcing</w:t>
+                <w:t xml:space="preserve">La séquence lœssique de Morcourt (Somme, France) : un enregistrement remarquable du Pléniglacaire weichselien en contexte de versant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloe Garcia</w:t>
+                <w:t xml:space="preserve">Eva Sambourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Brasseur</w:t>
+                <w:t xml:space="preserve">Pierre Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Bacon</w:t>
+                <w:t xml:space="preserve">Olivier Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segolene Saulnier-Copard</w:t>
+                <w:t xml:space="preserve">Ségolène Saulnier-Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Gauthier</w:t>
+                <w:t xml:space="preserve">Christine Hatté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boreas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 54, pp.34-59. </w:t>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 36-2, pp.69-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bor.12676⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/14vgx⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04696561v2</w:t>
+                <w:t xml:space="preserve">hal-05404542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field evidence of the greatest disaster in Balinese history: The 1815 Geger Bali multi-hazard event in Buleleng</w:t>
+                <w:t xml:space="preserve">Lateglacial and Holocene palaeoenvironmental evolution of alkaline peatlands in the Somme valley (France): between climate and anthropogenic forcing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Faral</w:t>
+                <w:t xml:space="preserve">Chloe Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Gede Putu Eka Suryana</w:t>
+                <w:t xml:space="preserve">Boris Brasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Lavigne</w:t>
+                <w:t xml:space="preserve">Jeremy Bacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ségolène Saulnier-Copard</w:t>
+                <w:t xml:space="preserve">Segolene Saulnier-Copard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2025.109903⟩</w:t>
+              <w:t xml:space="preserve">Boreas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 54, pp.34-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bor.12676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368459v1</w:t>
+                <w:t xml:space="preserve">hal-04696561v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Later Stone Age quartz knapping workshop and fireplace dated to the Early Holocene in Senegal: The Ravin Blanc X site (RBX)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A remote input of African dust to Last Glacial Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Huysecom</w:t>
+                <w:t xml:space="preserve">Denis-Didier Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Garnier</w:t>
+                <w:t xml:space="preserve">Catherine Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irka Hajdas</w:t>
+                <w:t xml:space="preserve">Peter O Hopcroft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexa Höhn</w:t>
+                <w:t xml:space="preserve">Pamela Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Saulnier-Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 20 (9), pp.e0329824. </w:t>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6, pp.847. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0329824⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s43247-025-02888-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05419012v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05339079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La séquence lœssique de Morcourt (Somme, France) : un enregistrement remarquable du Pléniglacaire weichselien en contexte de versant</w:t>
+                <w:t xml:space="preserve">Field evidence of the greatest disaster in Balinese history: The 1815 Geger Bali multi-hazard event in Buleleng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Sambourg</w:t>
+                <w:t xml:space="preserve">Audrey Faral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Antoine</w:t>
+                <w:t xml:space="preserve">I. Gede Putu Eka Suryana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Moine</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Saulnier-Copard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Hatté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 36-2, pp.69-95. </w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 486, pp.109903. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/14vgx⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2025.109903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05404542v1</w:t>
+                <w:t xml:space="preserve">hal-05368459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three thousand years of anthropogenic impact and water management and its impact on the hydro-ecosystem of the Mérantaise river, Paris conurbation (France)</w:t>
               </w:r>
@@ -923,51 +923,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastal sedimentation and topographic changes in the Mataram Plain, Lombok (Indonesia) following the 1257 CE eruption of Samalas volcano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mukhamad Ngainul Malawani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danang Sri Hadmoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1038,697 +1038,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04086978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lowland gravel-bed river recovery through former mining reaches, the key role of sand</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intra‐interstadial environmental changes in Last Glacial loess revealed by molluscan assemblages from the Upper Palaeolithic site of Amiens‐Renancourt 1 (Somme, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Dépret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Virmoux</w:t>
+                <w:t xml:space="preserve">Sylvie Coutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mariya Doncheva</w:t>
+                <w:t xml:space="preserve">Gilles Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Hatté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2020.107493⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Special Issue: Pleistocene geoarchaeology and palaeoenvironments in European loess, 36 (8), pp.1322-1340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jqs.3312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03793233v1</w:t>
+                <w:t xml:space="preserve">hal-03224365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of a tsunami deposit from the Bronze Age Santorini eruption at Malia (Crete): impact, chronology, extension</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lespez</w:t>
+                <w:t xml:space="preserve">A cryptotephra from the Upper Pleistocene volcanism of the Bas-Vivarais in the sedimentary infilling of the Chauvet-Pont d'Arc cave (Ardèche, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évelyne Debard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Lescure</w:t>
+                <w:t xml:space="preserve">Catherine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ségolène Saulnier</w:t>
+                <w:t xml:space="preserve">Michel Fialin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Glais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Berger</w:t>
+                <w:t xml:space="preserve">Bernard Gély</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-94859-1⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.52⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03363029v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cryptotephra from the Upper Pleistocene volcanism of the Bas-Vivarais in the sedimentary infilling of the Chauvet-Pont d'Arc cave (Ardèche, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bridging Legends and Science: Field Evidence of a Large Tsunami that Affected the Kingdom of Tonga in the 15th Century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Pastre</w:t>
+                <w:t xml:space="preserve">Patrick Wassmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évelyne Debard</w:t>
+                <w:t xml:space="preserve">Olivier Weller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Ferrier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bernard Gély</w:t>
+                <w:t xml:space="preserve">Taaniel Kula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crgeos.52⟩</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/feart.2021.748755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03287568v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465054v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra‐interstadial environmental changes in Last Glacial loess revealed by molluscan assemblages from the Upper Palaeolithic site of Amiens‐Renancourt 1 (Somme, France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Antoine</w:t>
+                <w:t xml:space="preserve">Lowland gravel-bed river recovery through former mining reaches, the key role of sand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dépret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Virmoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Coutard</w:t>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Guérin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Hatté</w:t>
+                <w:t xml:space="preserve">Mariya Doncheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Special Issue: Pleistocene geoarchaeology and palaeoenvironments in European loess, 36 (8), pp.1322-1340. </w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 373, pp.107493. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jqs.3312⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2020.107493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03224365v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging Legends and Science: Field Evidence of a Large Tsunami that Affected the Kingdom of Tonga in the 15th Century</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Lavigne</w:t>
+                <w:t xml:space="preserve">Discovery of a tsunami deposit from the Bronze Age Santorini eruption at Malia (Crete): impact, chronology, extension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Morin</w:t>
+                <w:t xml:space="preserve">Séverine Lescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Wassmer</w:t>
+                <w:t xml:space="preserve">Ségolène Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Weller</w:t>
+                <w:t xml:space="preserve">Arthur Glais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taaniel Kula</w:t>
+                <w:t xml:space="preserve">Jean-François Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.15487. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/feart.2021.748755⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-94859-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03465054v2</w:t>
+                <w:t xml:space="preserve">hal-03363029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Readjustments of a sinuous river during the last 6000 years in northwestern Europe (Cher River, France): From an active meandering river to a stable river course under human forcing</w:t>
               </w:r>
@@ -1740,51 +1740,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Vayssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Virmoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1861,90 +1861,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution quantification of earthworm calcite granules from western European loess sequences reveals stadial-interstadial climatic variability during the Last Glacial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segolene Saulnier-Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Boreas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 48 (1), pp.257-268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2124,51 +2124,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mg isotope fractionation during calcite precipitation: An experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rollion-Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2224,482 +2224,482 @@
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03130847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weichselian lateglacial and Holocene fluvial dynamics variability in the Somme basin: the evolution of an alluvial peatland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou-Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dierk Michaelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Yves Reynaud; Eric Armynot du Châtelet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Short Papers from the 19th French Congress of Sedimentology, Lille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 84, pp.55-58, 2025, 2-907205-83-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70665/MJEW6151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geomorphological and Palaeoenvironmental Setting of Asikli Hoyük</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Kuzucuoğlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Saulnier-Copard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mihriban Özbaşaran; Güneş Duru; Mary Stiner. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">THE EARLY SETTLEMENT AT AŞIKLI HÖYÜK. Essays in Honor of Ufuk Esin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EGE YAYINLARI</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.15-42, 2018, 978-605-9680-83-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03939316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A methodological framework to quantify how weirs and upstream reservoirs modify bedload velocity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dépret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tamisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thommeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Virmoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05377880v1</w:t>
-              </w:r>
-[...280 lines deleted...]
-                <w:t xml:space="preserve">hal-03939316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2711,226 +2711,221 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the impacts of the Little Ice Age period on the Loire River floodplain (France): contribution of the morpho-sedimentary approach</w:t>
+                <w:t xml:space="preserve">New chronological and sedimentary contributions from the Early Weichselian Glacial at Hermies (Northern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evan Mesmin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
+                <w:t xml:space="preserve">Salomé Vercelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Hérisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‑luc Locht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque Quaternaire Q14 : tous à l’Ouest ! Le Quaternaire dans tous ses états : terre, mer, glace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04558696v1</w:t>
+                <w:t xml:space="preserve">hal-04877641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude morpho-sédimentaire de l'évolution des paléochenaux de la Loire au cours du Petit Âge Glaciaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evan Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Saulnier-Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Virmoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2954,229 +2949,234 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04621615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New chronological and sedimentary contributions from the Early Weichselian Glacial at Hermies (Northern France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of the impacts of the Little Ice Age period on the Loire River floodplain (France): contribution of the morpho-sedimentary approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evan Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salomé Vercelot</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Saulnier-Copard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Virmoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Quaternaire Q14 : tous à l’Ouest ! Le Quaternaire dans tous ses états : terre, mer, glace</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-16631⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04877641v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04558696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleodust cycle in Europe during the last climate cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis-Didier Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Saulnier-Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Lagroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3221,614 +3221,614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04289667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millennial-timescale climate change over the last 800 kyrs evidenced by magnetic, colorimetric and ATR-FTIR data from the Suhia Kladenetz quarry loess-paleosol sequence (Pleven, Bulgaria)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réponse de la ripisylve à l’évolution pluri-décennale du fleuve Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Laag</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">France Lagroix</w:t>
+                <w:t xml:space="preserve">Charlie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Virmoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Saulnier-Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohan Guyodo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Neli Jordanova</w:t>
+                <w:t xml:space="preserve">Guillaume Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeoMinKöln 2022 – the Annual Conference of the Deutsche Mineralogische Gesellschaft (DMG – The German Mineralogical Society) and the Deutsche Geologische Gesellschaft – Geologische Vereinigung (DGGV – The German Geological Society)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Cologne, Germany</w:t>
+              <w:t xml:space="preserve">Enjeux écologiques et sociétaux des hydrosystèmes : 20 ans de recherche dans le bassin de la Loire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04076238v1</w:t>
+                <w:t xml:space="preserve">hal-04191945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term trajectory of an embankment fluvial system – the Loire River (France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Virmoux</w:t>
+                <w:t xml:space="preserve">A palaeoenvironmental sequence from the Araks valley region in Nakitchevan (south Caucasus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Kuzucuoğlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bihannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Mokadem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Saulnier-Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlie Hureau</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Geomorphology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Observations and retro-observations of the Caucasian socio-ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Aix-en-Provence, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04191943v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03940661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A palaeoenvironmental sequence from the Araks valley region in Nakitchevan (south Caucasus</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Long-term trajectory of an embankment fluvial system – the Loire River (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Virmoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Saulnier-Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Observations and retro-observations of the Caucasian socio-ecosystems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Conference on Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Coimbra, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/icg2022-79⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03940661v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponse de la ripisylve à l’évolution pluri-décennale du fleuve Loire</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ségolène Saulnier-Copard</w:t>
+                <w:t xml:space="preserve">Millennial-timescale climate change over the last 800 kyrs evidenced by magnetic, colorimetric and ATR-FTIR data from the Suhia Kladenetz quarry loess-paleosol sequence (Pleven, Bulgaria)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Lagroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Guyodo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Jordanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Martins</w:t>
+                <w:t xml:space="preserve">Neli Jordanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enjeux écologiques et sociétaux des hydrosystèmes : 20 ans de recherche dans le bassin de la Loire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Orléans, France</w:t>
+              <w:t xml:space="preserve">GeoMinKöln 2022 – the Annual Conference of the Deutsche Mineralogische Gesellschaft (DMG – The German Mineralogical Society) and the Deutsche Geologische Gesellschaft – Geologische Vereinigung (DGGV – The German Geological Society)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04191945v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04076238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term trajectory of an embankment fluvial system - The Loire River (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Virmoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Hureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Saulnier-Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3847,260 +3847,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03794715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The kingdom of Tonga devastated by a megatsunami in the mid-15th century</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse des interrelations entre crise hydrologique et fait urbain portuaire en Loire bourbonnaise et nivernaise depuis le Moyen Âge : nouvelles approches méthodologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evan Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Lavigne</w:t>
+                <w:t xml:space="preserve">Gilles Arnaud‑fassetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Morin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Saulnier-Copard Ségolène</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU-European Geophysical Union 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EGU, Apr 2021, Wien, Austria, Austria</w:t>
+              <w:t xml:space="preserve">Doctoriales en Sciences Sociales de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Châteauroux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03884000v1</w:t>
+                <w:t xml:space="preserve">hal-03877723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des interrelations entre crise hydrologique et fait urbain portuaire en Loire bourbonnaise et nivernaise depuis le Moyen Âge : nouvelles approches méthodologiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E Gautier</w:t>
+                <w:t xml:space="preserve">The kingdom of Tonga devastated by a megatsunami in the mid-15th century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Arnaud‑fassetta</w:t>
+                <w:t xml:space="preserve">P. Wassmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Weller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saulnier-Copard Ségolène</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T. Kula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doctoriales en Sciences Sociales de l'eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Châteauroux, France</w:t>
+              <w:t xml:space="preserve">EGU-European Geophysical Union 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGU, Apr 2021, Wien, Austria, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877723v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03884000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le marais de Chavannes : longue histoire d'un petit marais</w:t>
               </w:r>
@@ -4138,51 +4138,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Vayssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Virmoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIST2020 - Population, temps, territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2020, Paris-Aubervilliers, France. pp.210-215</w:t>
@@ -4205,730 +4205,730 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03114113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Off-site environmental sequences around Aşıklı Höyük PPN site.(central Anatolia, Turkey)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Tephrochronology in south-Cappadocia (Turkey): first evidence of regular eruptions from LGM to Mid-Holocene and Roman period, and impacts/non-impacts on human settlements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Kuzucuoğlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Saulnier-Copard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouralis Damase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Gürel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Göbekli Tepe and Neolithic Age Settlements Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Harran University, Urfa (Turkey), Nov 2019, ŞANLIURFA, Turkey</w:t>
+              <w:t xml:space="preserve">20th Congress of the International Union for quaternary research (INQUA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03942030v1</w:t>
+                <w:t xml:space="preserve">hal-02379010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tephrochronology in south-Cappadocia (Turkey): first evidence of regular eruptions from LGM to Mid-Holocene and Roman period, and impacts/non-impacts on human settlements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Off-site environmental sequences around Aşıklı Höyük PPN site.(central Anatolia, Turkey)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Kuzucuoğlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Saulnier-Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Gürel</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mihriban Özbaşaran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Congress of the International Union for quaternary research (INQUA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">International Göbekli Tepe and Neolithic Age Settlements Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Harran University, Urfa (Turkey), Nov 2019, ŞANLIURFA, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379010v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03942030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment records of lake level changes in the Simav Graben (western Turkey</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Palaeoenvironmental records in and around PPN Aşıklı site in the Melendiz Valley (Kızılkaya, Aksaray)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Kuzucuoğlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Saulnier-Copard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">72th Symposium of Turkish Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Middle East Technic University (METU), Apr 2018, ANKARA, Turkey</w:t>
+              <w:t xml:space="preserve">TURQUA, 8th Quaternary Symposium of Turkey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AVRASYA, Istanbul Technic University, Istanbul, Turquie, May 2018, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03949739v1</w:t>
+                <w:t xml:space="preserve">hal-03948004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene pollen record from Simav Graben: vegetation and climate change</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Quantitative Holocene precipitation estimation based on palaeohydrological balance model (Simav Graben, West Anatolia).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ocakoglu Faruk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Kuzucuoğlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aydin Akbulut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Mokadem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ségolène Saulnier-Copard</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TURQUA, 8th Quaternary Symposium of Turkey</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Istanbul Technic University, Istanbul, Turkey, May 2018, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">TURQUA, 8th Quaternary Symposium of Turkey, Istanbul, 2-5 Mai 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AVRASYA Institute, Istanbul Technic Unviersity (ITÜ), Department of Geology, May 2018, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03947989v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03948014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Holocene precipitation estimation based on palaeohydrological balance model (Simav Graben, West Anatolia).</w:t>
+                <w:t xml:space="preserve">Holocene pollen record from Simav Graben: vegetation and climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A. Akbulut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ocakoglu Faruk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Kuzucuoğlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Mokadem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pascal Dumoulin</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Saulnier-Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TURQUA, 8th Quaternary Symposium of Turkey, Istanbul, 2-5 Mai 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AVRASYA Institute, Istanbul Technic Unviersity (ITÜ), Department of Geology, May 2018, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">TURQUA, 8th Quaternary Symposium of Turkey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Istanbul Technic University, Istanbul, Turkey, May 2018, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03948014v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03947989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palaeoenvironmental records in and around PPN Aşıklı site in the Melendiz Valley (Kızılkaya, Aksaray)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Sediment records of lake level changes in the Simav Graben (western Turkey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faruk Ocakoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Kuzucuoğlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aydin Akbulut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Mokadem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Mokadem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TURQUA, 8th Quaternary Symposium of Turkey</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AVRASYA, Istanbul Technic University, Istanbul, Turquie, May 2018, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">72th Symposium of Turkish Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Middle East Technic University (METU), Apr 2018, ANKARA, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03948004v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03949739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Neolithization processes of the Caucasus: new archaeological and environmental evidence from Nakhchivan (Azerbaijan)</w:t>
               </w:r>
@@ -4966,51 +4966,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Decaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e congrès de l'UISPP:"Adaptation et durabilité des sociétés préhistoriques et protohistoriques face aux variations climatiques"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
@@ -5228,51 +5228,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration des compositions isotopiques en magnésium des carbonates marins comme traceurs paléoenvironnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Saulnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paléontologie. Université de Lorraine, 2012. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2012LORR0267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5468,51 +5468,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339079v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis-Didier Rousseau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chauvel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter O Hopcroft" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Saulnier-Copard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02888-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04696561v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Garcia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brasseur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bacon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Saulnier-Copard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gauthier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bor.12676" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368459v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Faral" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gede Putu Eka Suryana" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoil Chapkanski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2025.109903" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05419012v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pruvost" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Huysecom" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Garnier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irka Hajdas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa H&#246;hn" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0329824" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404542v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Sambourg" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14vgx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078613v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile de Milleville" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gauthier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gob" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Virmoux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108066" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086978v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhamad Ngainul Malawani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danang Sri Hadmoko" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syamsuddin Syamsuddin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Handayani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5592" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793233v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D&#233;pret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Gautier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Doncheva" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107493" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363029v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lescure" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Saulnier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Glais" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94859-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287568v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pastre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Debard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fialin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard G&#233;ly" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.52" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224365v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coutard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gu&#233;rin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3312" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465054v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Morin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wassmer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Weller" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taaniel Kula" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.748755" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922125v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Castanet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Depret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107395" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02147883v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Prud'Homme" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mathieu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bor.12359" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331139v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rollion-Bard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saulnier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vigier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schumacher" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaussidon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.01.007" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5Q2P35Z-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130847v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rollion-Bard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vigier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaussidon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.05.024" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-251KPVL6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377880v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gob" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tamisier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thommeret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005410v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Garcia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-Anne Mathieu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dierk Michaelis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/MJEW6151" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03939316v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kuzucuo&#287;lu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Dumoulin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.egeyayinlari.com.tr" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558696v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Mesmin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-16631" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621615v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gautier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877641v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Vercelot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;risson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;luc Locht" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289667v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3449" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076238v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laag" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Guyodo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Jordanova" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neli Jordanova" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191943v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Hureau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Douillard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icg2022-79" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03940661v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bihannic" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Mokadem" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191945v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martins" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794715v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884000v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavigne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wassmer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kula" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877723v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud&#8209;fassetta" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulnier-Copard S&#233;gol&#232;ne" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114113v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuele Gautier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03942030v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihriban &#214;zba&#351;aran" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379010v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouralis Damase" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali G&#252;rel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03949739v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faruk Ocakoglu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aydin Akbulut" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03947989v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akbulut" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ocakoglu Faruk" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03948014v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03948004v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01884014v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marro" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veli Bakhshaliyev" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Berthon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Decaix" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03085053v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Carcaud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bieber" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749461v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LORR0267" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05419012v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pruvost" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Huysecom" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Garnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irka Hajdas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa H&#246;hn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0329824" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404542v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Sambourg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Saulnier-Copard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14vgx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04696561v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Garcia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brasseur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bacon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Saulnier-Copard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gauthier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bor.12676" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339079v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis-Didier Rousseau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chauvel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter O Hopcroft" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02888-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368459v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Faral" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gede Putu Eka Suryana" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoil Chapkanski" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2025.109903" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078613v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile de Milleville" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gauthier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gob" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Virmoux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108066" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086978v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhamad Ngainul Malawani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danang Sri Hadmoko" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syamsuddin Syamsuddin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Handayani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5592" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224365v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coutard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gu&#233;rin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3312" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287568v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pastre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Debard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fialin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard G&#233;ly" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.52" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465054v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Morin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wassmer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Weller" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taaniel Kula" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.748755" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793233v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D&#233;pret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Gautier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Doncheva" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107493" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363029v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lescure" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Saulnier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Glais" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94859-1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922125v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Castanet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Depret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107395" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02147883v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Prud'Homme" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mathieu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bor.12359" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331139v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rollion-Bard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saulnier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vigier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schumacher" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaussidon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.01.007" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5Q2P35Z-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130847v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rollion-Bard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vigier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaussidon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.05.024" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-251KPVL6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005410v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Garcia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-Anne Mathieu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dierk Michaelis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/MJEW6151" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03939316v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kuzucuo&#287;lu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Dumoulin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.egeyayinlari.com.tr" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377880v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gob" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tamisier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thommeret" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877641v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Vercelot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;risson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;luc Locht" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621615v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Mesmin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gautier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558696v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-16631" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289667v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3449" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191945v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Hureau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martins" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03940661v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bihannic" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Mokadem" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191943v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Douillard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icg2022-79" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076238v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laag" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Guyodo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Jordanova" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neli Jordanova" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794715v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877723v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud&#8209;fassetta" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulnier-Copard S&#233;gol&#232;ne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884000v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavigne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wassmer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kula" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114113v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuele Gautier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379010v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouralis Damase" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali G&#252;rel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03942030v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihriban &#214;zba&#351;aran" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03948004v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03948014v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ocakoglu Faruk" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aydin Akbulut" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03947989v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akbulut" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03949739v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faruk Ocakoglu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01884014v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marro" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veli Bakhshaliyev" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Berthon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Decaix" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03085053v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Carcaud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bieber" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749461v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LORR0267" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>