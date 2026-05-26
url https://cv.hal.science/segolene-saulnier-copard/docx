--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -100,697 +100,697 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Later Stone Age quartz knapping workshop and fireplace dated to the Early Holocene in Senegal: The Ravin Blanc X site (RBX)</w:t>
+                <w:t xml:space="preserve">A remote input of African dust to Last Glacial Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Pruvost</w:t>
+                <w:t xml:space="preserve">Denis-Didier Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Huysecom</w:t>
+                <w:t xml:space="preserve">Catherine Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Garnier</w:t>
+                <w:t xml:space="preserve">Peter O Hopcroft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irka Hajdas</w:t>
+                <w:t xml:space="preserve">Pamela Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexa Höhn</w:t>
+                <w:t xml:space="preserve">Ségolène Saulnier-Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 20 (9), pp.e0329824. </w:t>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6, pp.847. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0329824⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s43247-025-02888-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05419012v1</w:t>
+                <w:t xml:space="preserve">hal-05339079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La séquence lœssique de Morcourt (Somme, France) : un enregistrement remarquable du Pléniglacaire weichselien en contexte de versant</w:t>
+                <w:t xml:space="preserve">Lateglacial and Holocene palaeoenvironmental evolution of alkaline peatlands in the Somme valley (France): between climate and anthropogenic forcing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Sambourg</w:t>
+                <w:t xml:space="preserve">Chloe Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Antoine</w:t>
+                <w:t xml:space="preserve">Boris Brasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Moine</w:t>
+                <w:t xml:space="preserve">Jeremy Bacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ségolène Saulnier-Copard</w:t>
+                <w:t xml:space="preserve">Segolene Saulnier-Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Hatté</w:t>
+                <w:t xml:space="preserve">Caroline Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 36-2, pp.69-95. </w:t>
+              <w:t xml:space="preserve">Boreas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 54, pp.34-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/14vgx⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/bor.12676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05404542v1</w:t>
+                <w:t xml:space="preserve">hal-04696561v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lateglacial and Holocene palaeoenvironmental evolution of alkaline peatlands in the Somme valley (France): between climate and anthropogenic forcing</w:t>
+                <w:t xml:space="preserve">Field evidence of the greatest disaster in Balinese history: The 1815 Geger Bali multi-hazard event in Buleleng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloe Garcia</w:t>
+                <w:t xml:space="preserve">Audrey Faral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Brasseur</w:t>
+                <w:t xml:space="preserve">I. Gede Putu Eka Suryana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Bacon</w:t>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segolene Saulnier-Copard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Gauthier</w:t>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Saulnier-Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boreas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bor.12676⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 486, pp.109903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2025.109903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04696561v2</w:t>
+                <w:t xml:space="preserve">hal-05368459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A remote input of African dust to Last Glacial Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Later Stone Age quartz knapping workshop and fireplace dated to the Early Holocene in Senegal: The Ravin Blanc X site (RBX)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis-Didier Rousseau</w:t>
+                <w:t xml:space="preserve">Eric Huysecom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Chauvel</w:t>
+                <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter O Hopcroft</w:t>
+                <w:t xml:space="preserve">Irka Hajdas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pamela Gutiérrez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ségolène Saulnier-Copard</w:t>
+                <w:t xml:space="preserve">Alexa Höhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 6, pp.847. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (9), pp.e0329824. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s43247-025-02888-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0329824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05339079v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05419012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field evidence of the greatest disaster in Balinese history: The 1815 Geger Bali multi-hazard event in Buleleng</w:t>
+                <w:t xml:space="preserve">La séquence lœssique de Morcourt (Somme, France) : un enregistrement remarquable du Pléniglacaire weichselien en contexte de versant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Faral</w:t>
+                <w:t xml:space="preserve">Eva Sambourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Gede Putu Eka Suryana</w:t>
+                <w:t xml:space="preserve">Pierre Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Lavigne</w:t>
+                <w:t xml:space="preserve">Olivier Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Saulnier-Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ségolène Saulnier-Copard</w:t>
+                <w:t xml:space="preserve">Christine Hatté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 486, pp.109903. </w:t>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 36-2, pp.69-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2025.109903⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/14vgx⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368459v1</w:t>
+                <w:t xml:space="preserve">hal-05404542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three thousand years of anthropogenic impact and water management and its impact on the hydro-ecosystem of the Mérantaise river, Paris conurbation (France)</w:t>
               </w:r>
@@ -923,51 +923,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastal sedimentation and topographic changes in the Mataram Plain, Lombok (Indonesia) following the 1257 CE eruption of Samalas volcano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mukhamad Ngainul Malawani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danang Sri Hadmoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1038,697 +1038,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04086978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra‐interstadial environmental changes in Last Glacial loess revealed by molluscan assemblages from the Upper Palaeolithic site of Amiens‐Renancourt 1 (Somme, France)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lowland gravel-bed river recovery through former mining reaches, the key role of sand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Coutard</w:t>
+                <w:t xml:space="preserve">Thomas Dépret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Virmoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Guérin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Hatté</w:t>
+                <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariya Doncheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jqs.3312⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 373, pp.107493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2020.107493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03224365v1</w:t>
+                <w:t xml:space="preserve">hal-03793233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cryptotephra from the Upper Pleistocene volcanism of the Bas-Vivarais in the sedimentary infilling of the Chauvet-Pont d'Arc cave (Ardèche, France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Évelyne Debard</w:t>
+                <w:t xml:space="preserve">Discovery of a tsunami deposit from the Bronze Age Santorini eruption at Malia (Crete): impact, chronology, extension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Ferrier</w:t>
+                <w:t xml:space="preserve">Séverine Lescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Fialin</w:t>
+                <w:t xml:space="preserve">Ségolène Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Gély</w:t>
+                <w:t xml:space="preserve">Arthur Glais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crgeos.52⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.15487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-94859-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03287568v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridging Legends and Science: Field Evidence of a Large Tsunami that Affected the Kingdom of Tonga in the 15th Century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Wassmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Weller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taaniel Kula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/feart.2021.748755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03465054v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lowland gravel-bed river recovery through former mining reaches, the key role of sand</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Virmoux</w:t>
+                <w:t xml:space="preserve">Intra‐interstadial environmental changes in Last Glacial loess revealed by molluscan assemblages from the Upper Palaeolithic site of Amiens‐Renancourt 1 (Somme, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
+                <w:t xml:space="preserve">Sylvie Coutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Piégay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mariya Doncheva</w:t>
+                <w:t xml:space="preserve">Gilles Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Hatté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2020.107493⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Special Issue: Pleistocene geoarchaeology and palaeoenvironments in European loess, 36 (8), pp.1322-1340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jqs.3312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03793233v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03224365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of a tsunami deposit from the Bronze Age Santorini eruption at Malia (Crete): impact, chronology, extension</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lespez</w:t>
+                <w:t xml:space="preserve">A cryptotephra from the Upper Pleistocene volcanism of the Bas-Vivarais in the sedimentary infilling of the Chauvet-Pont d'Arc cave (Ardèche, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Lescure</w:t>
+                <w:t xml:space="preserve">Évelyne Debard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ségolène Saulnier</w:t>
+                <w:t xml:space="preserve">Catherine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Glais</w:t>
+                <w:t xml:space="preserve">Michel Fialin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Berger</w:t>
+                <w:t xml:space="preserve">Bernard Gély</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11, pp.15487. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-94859-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.52⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03363029v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Readjustments of a sinuous river during the last 6000 years in northwestern Europe (Cher River, France): From an active meandering river to a stable river course under human forcing</w:t>
               </w:r>
@@ -1740,51 +1740,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Vayssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Virmoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1861,90 +1861,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution quantification of earthworm calcite granules from western European loess sequences reveals stadial-interstadial climatic variability during the Last Glacial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segolene Saulnier-Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Boreas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 48 (1), pp.257-268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2124,51 +2124,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mg isotope fractionation during calcite precipitation: An experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rollion-Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2298,51 +2298,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weichselian lateglacial and Holocene fluvial dynamics variability in the Somme basin: the evolution of an alluvial peatland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Brasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2449,51 +2449,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Kuzucuoğlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Saulnier-Copard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mihriban Özbaşaran; Güneş Duru; Mary Stiner. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">THE EARLY SETTLEMENT AT AŞIKLI HÖYÜK. Essays in Honor of Ufuk Esin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -2567,51 +2567,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A methodological framework to quantify how weirs and upstream reservoirs modify bedload velocity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dépret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2711,221 +2711,226 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New chronological and sedimentary contributions from the Early Weichselian Glacial at Hermies (Northern France)</w:t>
+                <w:t xml:space="preserve">Study of the impacts of the Little Ice Age period on the Loire River floodplain (France): contribution of the morpho-sedimentary approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salomé Vercelot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Antoine</w:t>
+                <w:t xml:space="preserve">Evan Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Hérisson</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Saulnier-Copard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Virmoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Quaternaire Q14 : tous à l’Ouest ! Le Quaternaire dans tous ses états : terre, mer, glace</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-16631⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04877641v1</w:t>
+                <w:t xml:space="preserve">hal-04558696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude morpho-sédimentaire de l'évolution des paléochenaux de la Loire au cours du Petit Âge Glaciaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evan Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evan Mesmin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">E Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Saulnier-Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Virmoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2949,234 +2954,229 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04621615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the impacts of the Little Ice Age period on the Loire River floodplain (France): contribution of the morpho-sedimentary approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New chronological and sedimentary contributions from the Early Weichselian Glacial at Hermies (Northern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Salomé Vercelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hérisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‑luc Locht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque Quaternaire Q14 : tous à l’Ouest ! Le Quaternaire dans tous ses états : terre, mer, glace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04558696v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04877641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleodust cycle in Europe during the last climate cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis-Didier Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Saulnier-Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Lagroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3227,90 +3227,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse de la ripisylve à l’évolution pluri-décennale du fleuve Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Hureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Virmoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Saulnier-Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3346,489 +3346,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04191945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A palaeoenvironmental sequence from the Araks valley region in Nakitchevan (south Caucasus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Kuzucuoğlu</w:t>
+                <w:t xml:space="preserve">Long-term trajectory of an embankment fluvial system – the Loire River (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Virmoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Saulnier-Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Bihannic</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tristan Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Observations and retro-observations of the Caucasian socio-ecosystems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Conference on Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Coimbra, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/icg2022-79⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03940661v1</w:t>
+                <w:t xml:space="preserve">hal-04191943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term trajectory of an embankment fluvial system – the Loire River (France)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ségolène Saulnier-Copard</w:t>
+                <w:t xml:space="preserve">Millennial-timescale climate change over the last 800 kyrs evidenced by magnetic, colorimetric and ATR-FTIR data from the Suhia Kladenetz quarry loess-paleosol sequence (Pleven, Bulgaria)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Lagroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Douillard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yohan Guyodo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Jordanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neli Jordanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Geomorphology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GeoMinKöln 2022 – the Annual Conference of the Deutsche Mineralogische Gesellschaft (DMG – The German Mineralogical Society) and the Deutsche Geologische Gesellschaft – Geologische Vereinigung (DGGV – The German Geological Society)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Cologne, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04191943v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04076238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millennial-timescale climate change over the last 800 kyrs evidenced by magnetic, colorimetric and ATR-FTIR data from the Suhia Kladenetz quarry loess-paleosol sequence (Pleven, Bulgaria)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">France Lagroix</w:t>
+                <w:t xml:space="preserve">A palaeoenvironmental sequence from the Araks valley region in Nakitchevan (south Caucasus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Kuzucuoğlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohan Guyodo</w:t>
+                <w:t xml:space="preserve">Isabelle Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Jordanova</w:t>
+                <w:t xml:space="preserve">Fatima Mokadem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Saulnier-Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neli Jordanova</w:t>
+                <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeoMinKöln 2022 – the Annual Conference of the Deutsche Mineralogische Gesellschaft (DMG – The German Mineralogical Society) and the Deutsche Geologische Gesellschaft – Geologische Vereinigung (DGGV – The German Geological Society)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Cologne, Germany</w:t>
+              <w:t xml:space="preserve">Observations and retro-observations of the Caucasian socio-ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04076238v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03940661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term trajectory of an embankment fluvial system - The Loire River (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Virmoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Hureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Saulnier-Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3853,64 +3853,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des interrelations entre crise hydrologique et fait urbain portuaire en Loire bourbonnaise et nivernaise depuis le Moyen Âge : nouvelles approches méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evan Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Arnaud‑fassetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4000,51 +4000,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Wassmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Weller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Kula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4138,51 +4138,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Vayssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Virmoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIST2020 - Population, temps, territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2020, Paris-Aubervilliers, France. pp.210-215</w:t>
@@ -4205,303 +4205,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03114113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tephrochronology in south-Cappadocia (Turkey): first evidence of regular eruptions from LGM to Mid-Holocene and Roman period, and impacts/non-impacts on human settlements</w:t>
+                <w:t xml:space="preserve">Off-site environmental sequences around Aşıklı Höyük PPN site.(central Anatolia, Turkey)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Kuzucuoğlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Saulnier-Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouralis Damase</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mihriban Özbaşaran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Congress of the International Union for quaternary research (INQUA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">International Göbekli Tepe and Neolithic Age Settlements Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Harran University, Urfa (Turkey), Nov 2019, ŞANLIURFA, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02379010v1</w:t>
+                <w:t xml:space="preserve">hal-03942030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Off-site environmental sequences around Aşıklı Höyük PPN site.(central Anatolia, Turkey)</w:t>
+                <w:t xml:space="preserve">Tephrochronology in south-Cappadocia (Turkey): first evidence of regular eruptions from LGM to Mid-Holocene and Roman period, and impacts/non-impacts on human settlements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Kuzucuoğlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Saulnier-Copard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouralis Damase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Gürel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Göbekli Tepe and Neolithic Age Settlements Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Harran University, Urfa (Turkey), Nov 2019, ŞANLIURFA, Turkey</w:t>
+              <w:t xml:space="preserve">20th Congress of the International Union for quaternary research (INQUA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03942030v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palaeoenvironmental records in and around PPN Aşıklı site in the Melendiz Valley (Kızılkaya, Aksaray)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Kuzucuoğlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Saulnier-Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4533,402 +4533,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03948004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Holocene precipitation estimation based on palaeohydrological balance model (Simav Graben, West Anatolia).</w:t>
+                <w:t xml:space="preserve">Holocene pollen record from Simav Graben: vegetation and climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A. Akbulut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ocakoglu Faruk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Kuzucuoğlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Mokadem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pascal Dumoulin</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Saulnier-Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TURQUA, 8th Quaternary Symposium of Turkey, Istanbul, 2-5 Mai 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AVRASYA Institute, Istanbul Technic Unviersity (ITÜ), Department of Geology, May 2018, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">TURQUA, 8th Quaternary Symposium of Turkey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Istanbul Technic University, Istanbul, Turkey, May 2018, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03948014v1</w:t>
+                <w:t xml:space="preserve">hal-03947989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene pollen record from Simav Graben: vegetation and climate change</w:t>
+                <w:t xml:space="preserve">Sediment records of lake level changes in the Simav Graben (western Turkey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Akbulut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ocakoglu Faruk</w:t>
+                <w:t xml:space="preserve">Faruk Ocakoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Kuzucuoğlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aydin Akbulut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Mokadem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ségolène Saulnier-Copard</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Mokadem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TURQUA, 8th Quaternary Symposium of Turkey</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Istanbul Technic University, Istanbul, Turkey, May 2018, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">72th Symposium of Turkish Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Middle East Technic University (METU), Apr 2018, ANKARA, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03947989v1</w:t>
+                <w:t xml:space="preserve">hal-03949739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment records of lake level changes in the Simav Graben (western Turkey</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Faruk Ocakoglu</w:t>
+                <w:t xml:space="preserve">Quantitative Holocene precipitation estimation based on palaeohydrological balance model (Simav Graben, West Anatolia).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ocakoglu Faruk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Kuzucuoğlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aydin Akbulut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Mokadem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fatima Mokadem</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">72th Symposium of Turkish Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Middle East Technic University (METU), Apr 2018, ANKARA, Turkey</w:t>
+              <w:t xml:space="preserve">TURQUA, 8th Quaternary Symposium of Turkey, Istanbul, 2-5 Mai 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AVRASYA Institute, Istanbul Technic Unviersity (ITÜ), Department of Geology, May 2018, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03949739v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03948014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Neolithization processes of the Caucasus: new archaeological and environmental evidence from Nakhchivan (Azerbaijan)</w:t>
               </w:r>
@@ -4966,51 +4966,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Decaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e congrès de l'UISPP:"Adaptation et durabilité des sociétés préhistoriques et protohistoriques face aux variations climatiques"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
@@ -5228,51 +5228,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration des compositions isotopiques en magnésium des carbonates marins comme traceurs paléoenvironnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Saulnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paléontologie. Université de Lorraine, 2012. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2012LORR0267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5468,51 +5468,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05419012v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pruvost" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Huysecom" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Garnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irka Hajdas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa H&#246;hn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0329824" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404542v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Sambourg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Saulnier-Copard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14vgx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04696561v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Garcia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brasseur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bacon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Saulnier-Copard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gauthier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bor.12676" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339079v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis-Didier Rousseau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chauvel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter O Hopcroft" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02888-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368459v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Faral" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gede Putu Eka Suryana" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoil Chapkanski" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2025.109903" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078613v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile de Milleville" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gauthier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gob" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Virmoux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108066" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086978v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhamad Ngainul Malawani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danang Sri Hadmoko" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syamsuddin Syamsuddin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Handayani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5592" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224365v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coutard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gu&#233;rin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3312" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287568v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pastre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Debard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fialin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard G&#233;ly" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.52" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465054v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Morin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wassmer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Weller" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taaniel Kula" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.748755" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793233v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D&#233;pret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Gautier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Doncheva" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107493" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363029v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lescure" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Saulnier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Glais" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94859-1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922125v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Castanet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Depret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107395" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02147883v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Prud'Homme" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mathieu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bor.12359" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331139v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rollion-Bard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saulnier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vigier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schumacher" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaussidon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.01.007" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5Q2P35Z-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130847v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rollion-Bard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vigier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaussidon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.05.024" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-251KPVL6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005410v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Garcia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-Anne Mathieu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dierk Michaelis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/MJEW6151" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03939316v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kuzucuo&#287;lu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Dumoulin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.egeyayinlari.com.tr" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377880v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gob" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tamisier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thommeret" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877641v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Vercelot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;risson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;luc Locht" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621615v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Mesmin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gautier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558696v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-16631" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289667v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3449" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191945v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Hureau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martins" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03940661v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bihannic" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Mokadem" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191943v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Douillard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icg2022-79" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076238v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laag" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Guyodo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Jordanova" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neli Jordanova" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794715v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877723v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud&#8209;fassetta" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulnier-Copard S&#233;gol&#232;ne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884000v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavigne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wassmer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kula" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114113v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuele Gautier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379010v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouralis Damase" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali G&#252;rel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03942030v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihriban &#214;zba&#351;aran" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03948004v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03948014v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ocakoglu Faruk" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aydin Akbulut" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03947989v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akbulut" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03949739v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faruk Ocakoglu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01884014v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marro" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veli Bakhshaliyev" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Berthon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Decaix" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03085053v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Carcaud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bieber" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749461v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LORR0267" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339079v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis-Didier Rousseau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chauvel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter O Hopcroft" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Saulnier-Copard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02888-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04696561v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Garcia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brasseur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bacon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Saulnier-Copard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gauthier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bor.12676" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368459v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Faral" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gede Putu Eka Suryana" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoil Chapkanski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2025.109903" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05419012v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pruvost" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Huysecom" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Garnier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irka Hajdas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa H&#246;hn" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0329824" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404542v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Sambourg" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14vgx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078613v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile de Milleville" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gauthier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gob" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Virmoux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108066" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086978v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhamad Ngainul Malawani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danang Sri Hadmoko" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syamsuddin Syamsuddin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Handayani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5592" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793233v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D&#233;pret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Gautier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Doncheva" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107493" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363029v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lescure" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Saulnier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Glais" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94859-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465054v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Morin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wassmer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Weller" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taaniel Kula" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.748755" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224365v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coutard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gu&#233;rin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3312" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287568v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pastre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Debard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fialin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard G&#233;ly" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.52" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922125v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Castanet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Depret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107395" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02147883v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Prud'Homme" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mathieu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bor.12359" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331139v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rollion-Bard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saulnier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vigier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schumacher" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaussidon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.01.007" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5Q2P35Z-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130847v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rollion-Bard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vigier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaussidon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.05.024" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-251KPVL6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005410v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Garcia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-Anne Mathieu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dierk Michaelis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/MJEW6151" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03939316v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kuzucuo&#287;lu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Dumoulin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.egeyayinlari.com.tr" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377880v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gob" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tamisier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thommeret" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558696v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Mesmin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-16631" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621615v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gautier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877641v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Vercelot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;risson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;luc Locht" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289667v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3449" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191945v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Hureau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martins" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191943v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Douillard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icg2022-79" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076238v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laag" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Guyodo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Jordanova" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neli Jordanova" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03940661v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bihannic" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Mokadem" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794715v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877723v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud&#8209;fassetta" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulnier-Copard S&#233;gol&#232;ne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884000v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavigne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wassmer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kula" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114113v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuele Gautier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03942030v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihriban &#214;zba&#351;aran" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379010v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouralis Damase" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali G&#252;rel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03948004v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03947989v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akbulut" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ocakoglu Faruk" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03949739v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faruk Ocakoglu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aydin Akbulut" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03948014v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01884014v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marro" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veli Bakhshaliyev" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Berthon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Decaix" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03085053v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Carcaud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bieber" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749461v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LORR0267" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>