--- v0 (2026-03-21)
+++ v1 (2026-04-27)
@@ -1420,545 +1420,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03958849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La grotte ornée de La Mouthe (Les Eyzies Dordogne)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ExTraS program: documenting the processes of fixation, recording, and preservation of combustion products in speleothems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Vandevelde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Petrognani</w:t>
+                <w:t xml:space="preserve">Toomaï Boucherat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Robert</w:t>
+                <w:t xml:space="preserve">Adelphine Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Deldicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Nespoulet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emilie Lesvignes</w:t>
+                <w:t xml:space="preserve">Lionel Marié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan scientifique régional Nouvelle-Aquitaine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (11), pp.169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12520-023-01869-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04952628v1</w:t>
+                <w:t xml:space="preserve">hal-04269653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ExTraS program: documenting the processes of fixation, recording, and preservation of combustion products in speleothems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ségolène Vandevelde</w:t>
+                <w:t xml:space="preserve">La grotte ornée de La Mouthe (Les Eyzies Dordogne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Petrognani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toomaï Boucherat</w:t>
+                <w:t xml:space="preserve">Eric Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adelphine Bonneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Deldicque</w:t>
+                <w:t xml:space="preserve">Roland Nespoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Marié</w:t>
+                <w:t xml:space="preserve">Catherine Cretin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lesvignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bilan scientifique régional Nouvelle-Aquitaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, année 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04269653v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modern human incursion into Neanderthal territories 54,000 years ago at Mandrin, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La grotte ornée de La Mouthe (Les Eyzies Dordogne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Petrognani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Slimak</w:t>
+                <w:t xml:space="preserve">Hélène Djema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Zanolli</w:t>
+                <w:t xml:space="preserve">Olivia Rivero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Higham</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Schwenninger</w:t>
+                <w:t xml:space="preserve">Xavier Muth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bilan scientifique régional Nouvelle-Aquitaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, année 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03604105v1</w:t>
+                <w:t xml:space="preserve">hal-04960847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La grotte ornée de La Mouthe (Les Eyzies Dordogne)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Robert</w:t>
+                <w:t xml:space="preserve">Modern human incursion into Neanderthal territories 54,000 years ago at Mandrin, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Slimak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Zanolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Higham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Djema</w:t>
+                <w:t xml:space="preserve">Marine Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Rivero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Muth</w:t>
+                <w:t xml:space="preserve">Jean-Luc Schwenninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan scientifique régional Nouvelle-Aquitaine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abj9496⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04960847v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03604105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incursion d’Homo sapiens en territoire néandertalien : ces deux humanités se sont-elles croisées en moyenne vallée du Rhône il y a 54 000 ans ?</w:t>
               </w:r>
@@ -2523,51 +2523,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Élie Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Slimak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, numéro spécial "géomorphologie et environnements karstiques", 26 (4), pp.241-254. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2595,213 +2595,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03093051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couche archéologique, sol archéologique et films de suie pariétaux : une approche micro-chronologique de l’occupation des cavités</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelques propositions nouvelles pour l'éthique en archéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béline Pasquini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Vandevelde</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Slimak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie, société et environnement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Canadian journal of bioethics / Revue canadienne de bioéthique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, l'Éthique en archéologie / Ethics in Archaeology, 2 (3), pp.243-250</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02273792v1</w:t>
+                <w:t xml:space="preserve">hal-02385507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques propositions nouvelles pour l'éthique en archéologie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Couche archéologique, sol archéologique et films de suie pariétaux : une approche micro-chronologique de l’occupation des cavités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Vandevelde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Élie Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Slimak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian journal of bioethics / Revue canadienne de bioéthique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archéologie, société et environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (1), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2021.0611⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02385507v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02273792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un besoin d'éthique en archéologie?</w:t>
               </w:r>
@@ -3098,51 +3098,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Slimak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Multidisciplinary approaches in the definition of high-resolution events to interpret past human behaviour: a new challenge in archaeology, 474 (B), pp.103-118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3284,51 +3284,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Élie Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Slimak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Human Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 112, pp.70-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4175,51 +4175,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A three-pronged multi-method approach to date and determine the temporality of creation of rock art sites in Quebec, Canada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Vandevelde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelphine Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4277,215 +4277,215 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04380620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles perspectives sur les migrations et la mobilité en préhistoire</w:t>
+                <w:t xml:space="preserve">Inferring temporalities separating ancient fires by multi-method study of sooty speleothems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Vandevelde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Pons-Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Perrette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouveaux regards sur les migrations anciennes : archéologie, géochimie et génétique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège de Belgique; Académie Royale de Belgique; Société Royale Belge d'Anthropologie et de Préhistoire, May 2023, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">XXe Congrès Mondial UISPP : Interdisciplinarité en Archéologie. S17-1 Multi-faceted Pyroarchaeology: insights on temporality, environmental and cultural proxies (Dir. Vandevelde, Stahlschmidt, Mallol, Miller)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UISPP, Sep 2023, TimiŞoara, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04176201v1</w:t>
+                <w:t xml:space="preserve">halshs-04380591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring temporalities separating ancient fires by multi-method study of sooty speleothems</w:t>
+                <w:t xml:space="preserve">Nouvelles perspectives sur les migrations et la mobilité en préhistoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Vandevelde</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Perrette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXe Congrès Mondial UISPP : Interdisciplinarité en Archéologie. S17-1 Multi-faceted Pyroarchaeology: insights on temporality, environmental and cultural proxies (Dir. Vandevelde, Stahlschmidt, Mallol, Miller)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UISPP, Sep 2023, TimiŞoara, Romania</w:t>
+              <w:t xml:space="preserve">Nouveaux regards sur les migrations anciennes : archéologie, géochimie et génétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège de Belgique; Académie Royale de Belgique; Société Royale Belge d'Anthropologie et de Préhistoire, May 2023, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04380591v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des facteurs et processus physiques, environnementaux et anthropiques de délitement des parois à travers une approche méthodologique croisée</w:t>
+                <w:t xml:space="preserve">On the importance of the number of freeze/thaw cycles in rock shelter walls' mechanical erosion processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Vandevelde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Élie Brochier</w:t>
@@ -4520,222 +4520,205 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIe colloque du GMPCA : Archéométrie 2022. Session 1B. Anthropo-géomorphologie des sites ornés, mémoires géomorphologiques des gestes anthropiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GMPCA, May 2022, Chambéry, France</w:t>
+              <w:t xml:space="preserve">Quaternaire 13 - Palaeoclimate changes, landscape evolution and human societies: from sedimentary basins to industrial landscapes. Session 1. How unique is the Quaternary?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFEQ - CNF INQUA, Mar 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03795126v1</w:t>
+                <w:t xml:space="preserve">hal-03795117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Mouthe, une grotte au carrefour des approches archéo-géomorphologiques. Problématiques croisées de méthodes d'analyse en grotte ornée à travers l'exemple d'une découverte séculaire.</w:t>
+                <w:t xml:space="preserve">Radiocarbon Dating of Soot Encrustations from Grotte Mandrin: Comparing Plasma-Chemical Oxidation and ABA-Combustion Pretreatment Methods for Sample Preparation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sétphane Petrognani</w:t>
+                <w:t xml:space="preserve">Ruth Ann Armitage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Vandevelde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Eric</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jeffrey Bond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelphine Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIe colloque du GMPCA : Archéométrie 2022. Session 1B. Anthropo-géomorphologie des sites ornés, mémoires géomorphologiques des gestes anthropiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GMPCA, May 2022, Chambéry, France</w:t>
+              <w:t xml:space="preserve">American Chemical Society Central Regional Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Chemical Society, Jun 2022, Ypsilanti, MI, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03795135v1</w:t>
+                <w:t xml:space="preserve">hal-04003087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the importance of the number of freeze/thaw cycles in rock shelter walls' mechanical erosion processes</w:t>
+                <w:t xml:space="preserve">Identification des facteurs et processus physiques, environnementaux et anthropiques de délitement des parois à travers une approche méthodologique croisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Vandevelde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Élie Brochier</w:t>
@@ -4770,224 +4753,241 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire 13 - Palaeoclimate changes, landscape evolution and human societies: from sedimentary basins to industrial landscapes. Session 1. How unique is the Quaternary?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFEQ - CNF INQUA, Mar 2022, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">XXIIIe colloque du GMPCA : Archéométrie 2022. Session 1B. Anthropo-géomorphologie des sites ornés, mémoires géomorphologiques des gestes anthropiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GMPCA, May 2022, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03795117v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiocarbon Dating of Soot Encrustations from Grotte Mandrin: Comparing Plasma-Chemical Oxidation and ABA-Combustion Pretreatment Methods for Sample Preparation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La Mouthe, une grotte au carrefour des approches archéo-géomorphologiques. Problématiques croisées de méthodes d'analyse en grotte ornée à travers l'exemple d'une découverte séculaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sétphane Petrognani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Eric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malvina Baumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruth Ann Armitage</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ségolène Vandevelde</w:t>
+                <w:t xml:space="preserve">Morgane Calligaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeffrey Bond</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Chemical Society Central Regional Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Chemical Society, Jun 2022, Ypsilanti, MI, United States</w:t>
+              <w:t xml:space="preserve">XXIIIe colloque du GMPCA : Archéométrie 2022. Session 1B. Anthropo-géomorphologie des sites ornés, mémoires géomorphologiques des gestes anthropiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GMPCA, May 2022, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04003087v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Late Pleistocene human dental remains from Mandrin Cave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Zanolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Higham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5258,51 +5258,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Late Pleistocene human dental remains from Mandrin Cave, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Zanolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Higham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5377,204 +5377,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaeo-geomorphological analysis of the Roche Cotard walls: location of the paleolithic lighting systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La géoarchéologie ou l'apport des géosciences pour l'étude des sociétés humaines du passé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Curie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ollive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Vandevelde</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Marquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAA 2022: Reintegration. #198 Session: From Fire to Light</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Webinaire de la Société Géologique de France (SGF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Géologique de France, BSGF - Earth Sciences Bulletin, Jun 2022, en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03795152v1</w:t>
+                <w:t xml:space="preserve">hal-03741362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La géoarchéologie ou l'apport des géosciences pour l'étude des sociétés humaines du passé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Curie</w:t>
+                <w:t xml:space="preserve">Archaeo-geomorphological analysis of the Roche Cotard walls: location of the paleolithic lighting systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Vandevelde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Ollive</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ségolène Vandevelde</w:t>
+                <w:t xml:space="preserve">Jean-Claude Marquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire de la Société Géologique de France (SGF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Géologique de France, BSGF - Earth Sciences Bulletin, Jun 2022, en ligne, France</w:t>
+              <w:t xml:space="preserve">EAA 2022: Reintegration. #198 Session: From Fire to Light</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03741362v1</w:t>
+                <w:t xml:space="preserve">hal-03795152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ExTraS Program New Results: An Attempt to Unravell Temperature from Fuel Influence on Raman Signal</w:t>
               </w:r>
@@ -5636,687 +5636,687 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03795154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ExTraS Program: documenting processes of fixation, recording and preservation of combustion products in speleothems</w:t>
+                <w:t xml:space="preserve">From sooty speleothems analysis to the study of occupation dynamics in caves by prehistoric societies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Vandevelde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Élie Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Slimak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIXth IUPPS World Congress / XIXe Congrès Mondial de l'UISPP. S26: Pyroarchaeology session</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Meknes, Morocco</w:t>
+              <w:t xml:space="preserve">Nouveaux apports à l'étude des populations et environnements passés, 1st Virtual Conference for Women Archaeologists and Paleontologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Julie Bachellerie; Margot Louail; Emilie Berlioz; Ana Belén Galán López, Mar 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03795149v1</w:t>
+                <w:t xml:space="preserve">hal-03263451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Archaeo-Sexism Project (Le Projet Archéo-Sexisme)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contemporanéité Néandertal / Sapiens à la Grotte Mandrin... et tout ce que nous apprennent les traces de suie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Vandevelde</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 TAG US, The Theoretical Archaeology Group Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Stanford, California, United States</w:t>
+              <w:t xml:space="preserve">Journée préhistorique de Malataverne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ArchéoMala, Sep 2021, Malataverne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03263437v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contemporanéité Néandertal / Sapiens à la Grotte Mandrin... et tout ce que nous apprennent les traces de suie</w:t>
+                <w:t xml:space="preserve">Pourquoi étudier des traces de suie ? Des origines de la maîtrise du feu à l’étude de la mobilité humaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Vandevelde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée préhistorique de Malataverne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ArchéoMala, Sep 2021, Malataverne, France</w:t>
+              <w:t xml:space="preserve">Mercredi-Conférence de la Cité de la Préhistoire d'Orgnac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cité de la Préhistoire d'Orgnac, Sep 2021, Orgnac-L'Aven, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03795168v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi étudier des traces de suie ? Des origines de la maîtrise du feu à l’étude de la mobilité humaine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La critique féministe et l’archéologie : évolution et état des lieux de la situation actuelle en France et en Belgique francophone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béline Pasquini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Vandevelde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mercredi-Conférence de la Cité de la Préhistoire d'Orgnac</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cité de la Préhistoire d'Orgnac, Sep 2021, Orgnac-L'Aven, France</w:t>
+              <w:t xml:space="preserve">29e Congrès Préhistorique de France (CPF2021), Session F : Où sont les femmes ? Archéologie du genre dans la Préhistoire et la Protohistoire : la France à l’écart des gender studies ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne Augereau; Sophie Archambault De Beaune; Caroline Trémeaud, May 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03795163v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03263366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La critique féministe et l’archéologie : évolution et état des lieux de la situation actuelle en France et en Belgique francophone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Archaeo-Sexism Project (Le Projet Archéo-Sexisme)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Gaggioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béline Pasquini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Vandevelde</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29e Congrès Préhistorique de France (CPF2021), Session F : Où sont les femmes ? Archéologie du genre dans la Préhistoire et la Protohistoire : la France à l’écart des gender studies ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Anne Augereau; Sophie Archambault De Beaune; Caroline Trémeaud, May 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">2021 TAG US, The Theoretical Archaeology Group Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Stanford, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03263366v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03263437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From sooty speleothems analysis to the study of occupation dynamics in caves by prehistoric societies</w:t>
+                <w:t xml:space="preserve">Le temps court en Préhistoire : une haute résolution temporelle inaccessible ? Apports de la fuliginochronologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Vandevelde</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Slimak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouveaux apports à l'étude des populations et environnements passés, 1st Virtual Conference for Women Archaeologists and Paleontologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Julie Bachellerie; Margot Louail; Emilie Berlioz; Ana Belén Galán López, Mar 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Séminaire de Master et Doctorat - Derniers chasseurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Boris Valentin; Université Paris 1 - Panthéon-Sorbonne, Apr 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03263451v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03263413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le temps court en Préhistoire : une haute résolution temporelle inaccessible ? Apports de la fuliginochronologie</w:t>
+                <w:t xml:space="preserve">ExTraS Program: documenting processes of fixation, recording and preservation of combustion products in speleothems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Vandevelde</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toomaï Boucherat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelphine Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Deldicque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de Master et Doctorat - Derniers chasseurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Boris Valentin; Université Paris 1 - Panthéon-Sorbonne, Apr 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">XIXth IUPPS World Congress / XIXe Congrès Mondial de l'UISPP. S26: Pyroarchaeology session</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Meknes, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03263413v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feminist Resistance in Archaeology : the cases of France and Belgium</w:t>
               </w:r>
@@ -6391,299 +6391,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03263427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi la science ouverte ? Valoriser ses publications dans HAL</w:t>
+                <w:t xml:space="preserve">Appréhender les dynamiques d'occupation d'un site par la fuliginochronologie : étude diachronique des rythmes d'occupation humaine sur le site paléolithique de la Grotte Mandrin (Drôme, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Vandevelde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Élie Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Slimak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table-ronde : Être ou ne pas être Open Science ? Semaine internationale 2020 de l'accès ouvert</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Isabelle Le Bescond; Université Paris 1 - Panthéon-Sorbonne, Oct 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">Quaternaire 12 - Session 1 : Environnements quaternaires des occupations humaines : dynamiques, variabilités et mutations vs. adaptations, stratégies territoriales et modification de l’environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03093088v1</w:t>
+                <w:t xml:space="preserve">hal-02500230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le féminisme et la question du genre en archéologie</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pourquoi la science ouverte ? Valoriser ses publications dans HAL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Vandevelde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence inaugurale à l'occasion de l'accueil de l'exposition Archéo-Sexisme à la Maison de l'archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR 5607 Ausonius, Oct 2020, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Table-ronde : Être ou ne pas être Open Science ? Semaine internationale 2020 de l'accès ouvert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Isabelle Le Bescond; Université Paris 1 - Panthéon-Sorbonne, Oct 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03093108v1</w:t>
+                <w:t xml:space="preserve">hal-03093088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appréhender les dynamiques d'occupation d'un site par la fuliginochronologie : étude diachronique des rythmes d'occupation humaine sur le site paléolithique de la Grotte Mandrin (Drôme, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le féminisme et la question du genre en archéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béline Pasquini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Vandevelde</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Slimak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire 12 - Session 1 : Environnements quaternaires des occupations humaines : dynamiques, variabilités et mutations vs. adaptations, stratégies territoriales et modification de l’environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Aubervilliers, France</w:t>
+              <w:t xml:space="preserve">Conférence inaugurale à l'occasion de l'accueil de l'exposition Archéo-Sexisme à la Maison de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 5607 Ausonius, Oct 2020, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02500230v1</w:t>
+                <w:t xml:space="preserve">hal-03093108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le temps court au Paléolithique, une haute résolution temporelle inaccessible ?</w:t>
               </w:r>
@@ -6814,752 +6814,752 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03093177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le féminisme et la question du genre en archéologie</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment intégrer des données micro-chronologiques aux échelles de temps plus larges classiquement rencontrées en archéologie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Vandevelde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Élie Brochier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence inaugurale à l'occasion de l'accueil de l'exposition Archéo-Sexisme à la MSH Val de Loire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MSH Val de Loire, Mar 2020, Tours, France</w:t>
+              <w:t xml:space="preserve">REFRAIN 14C - Journées annuelles du RÉseau Francophone du Radiocarbone : Analyses et InterprétationN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02500366v1</w:t>
+                <w:t xml:space="preserve">hal-02501665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment intégrer des données micro-chronologiques aux échelles de temps plus larges classiquement rencontrées en archéologie ?</w:t>
+                <w:t xml:space="preserve">Datation croisée (U-Th et radiocarbone) de concrétions fuligineuses, modélisation bayésienne de la durée des phases d'occupation et fuliginochronologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Vandevelde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelphine Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Pons-Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Élie Brochier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Higham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REFRAIN 14C - Journées annuelles du RÉseau Francophone du Radiocarbone : Analyses et InterprétationN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Rennes, France</w:t>
+              <w:t xml:space="preserve">Quaternaire 12 - Session 5 : Géochronologie quaternaire : associer les avancées méthodologiques à des cas d’études innovants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02501665v1</w:t>
+                <w:t xml:space="preserve">hal-02500172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Datation croisée (U-Th et radiocarbone) de concrétions fuligineuses, modélisation bayésienne de la durée des phases d'occupation et fuliginochronologie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le féminisme et la question du genre en archéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béline Pasquini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Vandevelde</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire 12 - Session 5 : Géochronologie quaternaire : associer les avancées méthodologiques à des cas d’études innovants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Aubervilliers, France</w:t>
+              <w:t xml:space="preserve">Conférence inaugurale à l'occasion de l'accueil de l'exposition Archéo-Sexisme à la MSH Val de Loire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSH Val de Loire, Mar 2020, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02500172v1</w:t>
+                <w:t xml:space="preserve">hal-02500366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les discriminations sexistes en archéologie, du terrain à la recherche : histoire, enjeux et perspectives</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lutte contre les discriminations versus éthique du care : deux approches inconciliables ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Vandevelde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Festival Sexe, Genre et Archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, APAREA - Association de Promotion et d'Aide à la Recherche En Archéologie, Oct 2020, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Féminismes et archéologie. Égalité, Diversité et Convergence des luttes : pour une archéologie de la subversion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laura Mary; Isabelle Algrain; Paye Ta Truelle; Université des femmes, Oct 2020, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03093102v1</w:t>
+                <w:t xml:space="preserve">halshs-02962332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lutte contre les discriminations versus éthique du care : deux approches inconciliables ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les discriminations sexistes en archéologie, du terrain à la recherche : histoire, enjeux et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béline Pasquini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Vandevelde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Féminismes et archéologie. Égalité, Diversité et Convergence des luttes : pour une archéologie de la subversion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laura Mary; Isabelle Algrain; Paye Ta Truelle; Université des femmes, Oct 2020, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">Festival Sexe, Genre et Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, APAREA - Association de Promotion et d'Aide à la Recherche En Archéologie, Oct 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02962332v1</w:t>
+                <w:t xml:space="preserve">hal-03093102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation de l'exposition Archéo-Sexisme</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude micro-chronologique des concrétions fuligineuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Vandevelde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Archéologie en Wallonie (JAW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AWAP, Nov 2019, Libramont, Belgique</w:t>
+              <w:t xml:space="preserve">SemAE : Séminaire d'archéologie environnementale, journée d'étude "Carbonates et archéologie"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christophe Petit; Maison Archéologie et Ethnologie, Nov 2019, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02390637v1</w:t>
+                <w:t xml:space="preserve">hal-03093183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude micro-chronologique des concrétions fuligineuses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les discriminations sexistes en archéologie, du terrain à la recherche : histoire, enjeux et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béline Pasquini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Vandevelde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SemAE : Séminaire d'archéologie environnementale, journée d'étude "Carbonates et archéologie"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Christophe Petit; Maison Archéologie et Ethnologie, Nov 2019, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Journée de rentrée de l'École Doctorale d'Archéologie de l'Université Paris 1 - Panthéon-Sorbonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ED112, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03093183v1</w:t>
+                <w:t xml:space="preserve">hal-02390607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les discriminations sexistes en archéologie, du terrain à la recherche : histoire, enjeux et perspectives</w:t>
+                <w:t xml:space="preserve">Présentation de l'exposition Archéo-Sexisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béline Pasquini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Vandevelde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de rentrée de l'École Doctorale d'Archéologie de l'Université Paris 1 - Panthéon-Sorbonne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ED112, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées d'Archéologie en Wallonie (JAW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AWAP, Nov 2019, Libramont, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02390607v1</w:t>
+                <w:t xml:space="preserve">hal-02390637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le féminisme et la question du genre en archéologie : de la théorie à la pratique</w:t>
               </w:r>
@@ -7679,51 +7679,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Élie Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Slimak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Café Science – EDYTEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8154,51 +8154,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Élie Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Slimak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UISPP 2018 session VI-2. Mettre en évidence le cycle annuel de nomadisme des chasseurs-collecteurs paléolithiques et mésolithiques : enjeux, méthodes, et études de cas [Documenting the annual cycle of nomadism of Palaeolithic and Mesolithic hunter-gatherers: issues, methods, and case studies]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8236,51 +8236,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuliginochronology: a new way of studying fire events chronicles, examples of speleothem deposits as archives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Vandevelde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelphine Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Élie Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8361,90 +8361,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuliginochronologie: une nouvelle méthode d'étude des encroûtements carbonatés incluant de la suie, archives micro-chronologiques pour reconstituer les chroniques de paléo-feux anthropiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Vandevelde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelphine Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Élie Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Higham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion des Sciences de la Terre (RST 26e édition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Géologique de France, Oct 2018, Lille, France</w:t>
@@ -8536,264 +8536,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01886201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À la recherche du temps court : l'approche micro-chronologique en archéologie</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">À la recherche du temps court, l'approche micro-chronologique en archéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Vandevelde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e Colloque international de la MAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chloé Andrieu; Sophie Houdart, Jun 2017, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Séminaire de géoarchéologie de l'Université Paris 1 - Panthéon-Sorbonne : le "temps court" en archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christophe Petit, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01694532v1</w:t>
+                <w:t xml:space="preserve">halshs-02273823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À la recherche du temps court, l'approche micro-chronologique en archéologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">À la recherche du temps court : l'approche micro-chronologique en archéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Élie Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Curie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Desachy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de géoarchéologie de l'Université Paris 1 - Panthéon-Sorbonne : le "temps court" en archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Christophe Petit, Mar 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">14e Colloque international de la MAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chloé Andrieu; Sophie Houdart, Jun 2017, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02273823v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01694532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Everything You Wanted to Know About the Last Neanderhtals (But Were Afraid to Ask): New and Fundamental Data from la Grotte Mandrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Slimak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Vandevelde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8857,51 +8857,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Vandevelde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Slimak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Altai and Southwestern France: new research on the complex question of Late Pleistocene demographic histories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Eyzies, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8939,51 +8939,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracing Occupations Chronicles from Sooted Concretions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Vandevelde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelphine Bonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PalaeoChron Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9002,407 +9002,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02273816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation de projet : traitement de séries de successions de voiles de fumée de foyer enregistrés dans des concrétions calcaires pariétales</w:t>
+                <w:t xml:space="preserve">When Sooted Concretions turn into Micro-chronological Archaeology. Establishment of occupations chronicles in Grotte Mandrin: rethinking the Middle to Upper Palaeolithic transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Vandevelde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Élie Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Slimak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion 2 samedi 19/11/2016 de l'atelier SITraDA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bruno Desachy; Julie Gravier; Léa Hermenault; ED112, Université Paris 1 - Panthéon-Sorbonne, Nov 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">WAC-8, Session T10-Q : Science and Archaeology / Multidisciplinary approach in the definition of high-resolution events to interpret past human behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Francesca Romagnoli; Yoshihiro Nishiaki; Florent Rivals; Manuel Vaquero, Aug 2016, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03093192v1</w:t>
+                <w:t xml:space="preserve">halshs-01578193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Sooted Concretions turn into Micro-chronological Archaeology. Establishment of occupations chronicles in Grotte Mandrin: rethinking the Middle to Upper Palaeolithic transition</w:t>
+                <w:t xml:space="preserve">Présentation de projet : traitement de séries de successions de voiles de fumée de foyer enregistrés dans des concrétions calcaires pariétales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Vandevelde</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Slimak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WAC-8, Session T10-Q : Science and Archaeology / Multidisciplinary approach in the definition of high-resolution events to interpret past human behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Francesca Romagnoli; Yoshihiro Nishiaki; Florent Rivals; Manuel Vaquero, Aug 2016, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">Réunion 2 samedi 19/11/2016 de l'atelier SITraDA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruno Desachy; Julie Gravier; Léa Hermenault; ED112, Université Paris 1 - Panthéon-Sorbonne, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01578193v1</w:t>
+                <w:t xml:space="preserve">hal-03093192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Everything You Always Wanted to Know About last Neandertals (But Were Afraid to Ask). New and Fundamental Data from la Grotte Mandrin</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">When Sooted Concretions Become Micro-chronological Archaeology: Establishment of occupations’ chronicles in Grotte Mandrin and Implications for our understanding of mobility strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Vandevelde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Élie Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Slimak</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ségolène Vandevelde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar at Stony Brook University</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sonia Harmand, May 2016, New-York, United States</w:t>
+              <w:t xml:space="preserve">Unravelling the Palaeolithic 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Southampton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01982946v1</w:t>
+                <w:t xml:space="preserve">halshs-01578182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Sooted Concretions Become Micro-chronological Archaeology: Establishment of occupations’ chronicles in Grotte Mandrin and Implications for our understanding of mobility strategies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Everything You Always Wanted to Know About last Neandertals (But Were Afraid to Ask). New and Fundamental Data from la Grotte Mandrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Slimak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Vandevelde</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Slimak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Unravelling the Palaeolithic 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Southampton, United Kingdom</w:t>
+              <w:t xml:space="preserve">Seminar at Stony Brook University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sonia Harmand, May 2016, New-York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01578182v1</w:t>
+                <w:t xml:space="preserve">halshs-01982946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couche archéologique, sol archéologique et films de suie pariétaux : une approche micro-chronologique de l'occupation des cavités</w:t>
               </w:r>
@@ -9414,51 +9414,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Vandevelde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Élie Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Slimak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’études géoarchéologiques : Les dépôts carbonatés en contexte archéologique. Une mémoire de la gestion de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Christophe Petit; Julien Curie; Cees Passchier; Gül Sürmelihindi, Sep 2014, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9528,90 +9528,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuliginochronology: a new way of studying fire events chronicles in archaeological sites. Example of the Grotte Mandrin during glacial period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Vandevelde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelphine Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Élie Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Slimak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PACE - Prehistoric Adaptations to Cold Environments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Nice, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10035,51 +10035,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuliginochronology and Radiocarbon for the Direct Dating of Human Occupation Chronicles in Caves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Vandevelde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelphine Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques É. Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10367,51 +10367,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Vandevelde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Élie Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Slimak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Slimak L; Giraud Y; Metz L; Yvorra P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mandrin. Des derniers néandertaliens aux premiers hommes modernes en France méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MMSH, pp.76-101, 2021</w:t>
@@ -10492,51 +10492,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chloé Andrieu; Sophie Houdart. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La composition du temps. Prédictions, événements, narrations historiques</w:t>
@@ -10608,51 +10608,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Élie Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Slimak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Jacques Cleyet-Merle; A.P. Derevianko; Jean-Michel Geneste; B. Gravina; A.I. Krivoshapkin; Bruno Maureille; Alain Turq; Mikael V. Shunkov; Ludovic Slimak. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le troisième Homme: Préhistoire de l'Altaï / The Third Man: The Prehistory of the Altaï</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions de la Réunion des Musées Nationaux - Grand Palais, pp.160-162, 2017, 978-2-7118-6431-7</w:t>
@@ -10707,216 +10707,216 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La grotte ornée de La Mouthe (Les Eyzies Dordogne)</w:t>
-[...76 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La fuliginochronologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Vandevelde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/12kn7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04960826v1</w:t>
+                <w:t xml:space="preserve">hal-04765713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fuliginochronologie</w:t>
-[...20 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La grotte ornée de La Mouthe (Les Eyzies Dordogne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Petrognani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Nespoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cretin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lesvignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58079/12kn7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04765713v1</w:t>
+                <w:t xml:space="preserve">hal-04960826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combattre les discriminations : résistance ou résilience ? Retour sur l'exposition Archéo-Sexisme et la charte Chantier-Éthique</w:t>
               </w:r>
@@ -10958,216 +10958,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03112345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’archéologie au plus près</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Legrand-Pineau</w:t>
+                <w:t xml:space="preserve">Exposition Archéo-Sexisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béline Pasquini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Vandevelde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02137986v1</w:t>
+                <w:t xml:space="preserve">halshs-02273717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposition Archéo-Sexisme</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Béline Pasquini</w:t>
+                <w:t xml:space="preserve">L’archéologie au plus près</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sidéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Legrand-Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Vandevelde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02273717v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02137986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11185,51 +11185,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Installations de la fin du Paléolithique moyen de la Grotte Mandrin, Malataverne, (Drôme). Fouille programmée triennale 2019-2021. Second rapport intermédiaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Slimak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lee Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11307,90 +11307,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Installations de la fin du Paléolithique moyen de la Grotte Mandrin, Malataverne, (Drôme). Fouille programmée triennale 2015-2017. Rapport de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Slimak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Belkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Belles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelphine Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Élie Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11429,51 +11429,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Installations de la fin du Paléolithique moyen de la Grotte Mandrin, Malataverne, (Drôme), rapport de fouille programmée annuelle 2015-2017. rapport de synthèse 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Slimak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Belles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11551,51 +11551,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Installations de la fin du Paléolithique moyen de la Grotte Mandrin, Malataverne, (Drôme), rapport de fouille programmée annuelle 2015. Premier rapport intermédiaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Slimak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11673,51 +11673,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Installations de la fin du Paléolithique moyen de la Grotte Mandrin, Malataverne, (Drôme)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Slimak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Élie Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11725,51 +11725,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Égüez Natàlia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] SRA Rhône-Alpes. 2014, pp.154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -11795,51 +11795,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Installations de la fin du Paléolithique moyen de la Grotte Mandrin, Malataverne, (Drôme)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Slimak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Élie Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12318,51 +12318,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3DC7FFAC"/>
+    <w:nsid w:val="E87F53D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12549,51 +12549,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/segolene-vandevelde" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0399-4560" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/241085349" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038057v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Vandevelde" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deldicque" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Niane" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Mathias" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-025-09709-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447432v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-025-03735-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709038v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma &#193;ngeles Medina-Alcaide" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rueff" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yafit Kedar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gail Higginbottom" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104503" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803549v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Algrain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mary" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;line Pasquini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460678v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Macfarlane" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Ben-Ari" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Bozzato" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radiance Calmer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsus.2024.1338660" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610679v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-024-01501-x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544852v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Kemper" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-024-09649-6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086896v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-&#193;ngeles Medina Alcaide" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Quiles" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Intxaurbe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-32544-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396329v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Coltofean-Arizancu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bisserka Gaydarska" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Plutniak" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Hlad" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2023.58" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958849v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Rouzaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria &#193;ngeles Medina-Alcaide" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.186" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952628v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Petrognani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Nespoulet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cretin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lesvignes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269653v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tooma&#239; Boucherat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelphine Bonneau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mari&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-023-01869-3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604105v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Slimak" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Zanolli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Higham" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Frouin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwenninger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abj9496" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960847v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Djema" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Rivero" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Muth" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866652v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396338v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.16665" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-7Z72B1NC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866657v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.13965" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180769v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lacour" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Marie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2021002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03426394v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Curie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Quiquerez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2021024" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093051v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genty" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#201;lie Brochier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.14981" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02273792v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2021.0611" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385507v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385490v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02273698v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385503v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688222v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Desachy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.10.031" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01578054v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01610057v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2017.07.016" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01438593v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Toupin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734293v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979558v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Roussel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourichon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Brugal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380606v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380727v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176211v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176197v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176219v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380721v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380620v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul B&#233;dard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rik Langevin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany D Savard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176201v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380591v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795126v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Camus" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Jeannet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795135v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;tphane Petrognani" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Eric" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Baumann" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Calligaro" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cr&#233;pin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795117v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003087v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Ann Armitage" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Bond" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280763v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Fuchs" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee J Arnold" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Demuro" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48738/2022.iss2.809" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866643v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795123v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676280v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Higham" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee J. Arnold" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795152v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Marquet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741362v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollive" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795154v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795149v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Lacour" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263437v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Gaggioli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Han" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795168v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795163v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263366v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263451v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263413v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263427v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093088v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093108v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500230v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093152v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093177v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500366v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501665v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500172v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093102v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02962332v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390637v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093183v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390607v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390586v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02273808v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390674v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390694v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390848v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01886076v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817189v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817175v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918477v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01886201v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694532v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fontana" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02273823v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464758v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Metz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952761v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02273816v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093192v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01578193v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01982946v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01578182v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01578174v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979085v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768335v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648419v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510370v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/elements/mobile-landscapes-and-their-enduring-places/3135DB72CF68D7C522D6DF43B089DA66" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009181594" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396351v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.56035" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269664v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#201;. Brochier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubs.acs.org/doi/abs/10.1021/bk-2023-1446.ch005" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2023-1446.ch005" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396356v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510040v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420325v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979097v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01578001v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960826v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765713v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12kn7" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112345v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02137986v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sid&#233;ra" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Legrand-Pineau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02273717v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510091v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Arnold" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Buckley" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Demuro" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817196v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Belkacem" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Belles" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953251v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Belles" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Camus" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frouin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Giraud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953198v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Metz" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Brugal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694566v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;g&#252;ez Nat&#224;lia" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694561v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cr&#233;gut-Bonnoure" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02612479v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019PA01H103" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01580618v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dupuis" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768334v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/segolene-vandevelde" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0399-4560" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/241085349" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038057v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Vandevelde" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deldicque" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Niane" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Mathias" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-025-09709-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447432v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-025-03735-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709038v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma &#193;ngeles Medina-Alcaide" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rueff" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yafit Kedar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gail Higginbottom" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104503" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803549v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Algrain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mary" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;line Pasquini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460678v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Macfarlane" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Ben-Ari" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Bozzato" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radiance Calmer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsus.2024.1338660" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610679v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-024-01501-x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544852v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Kemper" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-024-09649-6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086896v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-&#193;ngeles Medina Alcaide" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Quiles" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Intxaurbe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-32544-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396329v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Coltofean-Arizancu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bisserka Gaydarska" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Plutniak" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Hlad" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2023.58" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958849v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Rouzaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria &#193;ngeles Medina-Alcaide" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.186" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269653v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tooma&#239; Boucherat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelphine Bonneau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mari&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-023-01869-3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952628v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Petrognani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Nespoulet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cretin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lesvignes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960847v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Djema" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Rivero" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Muth" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604105v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Slimak" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Zanolli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Higham" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Frouin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwenninger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abj9496" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866652v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396338v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.16665" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-7Z72B1NC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866657v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.13965" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180769v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lacour" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Marie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2021002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03426394v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Curie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Quiquerez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2021024" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093051v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genty" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#201;lie Brochier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.14981" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385507v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02273792v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2021.0611" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385490v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02273698v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385503v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688222v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Desachy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.10.031" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01578054v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01610057v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2017.07.016" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01438593v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Toupin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734293v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979558v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Roussel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourichon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Brugal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380606v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380727v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176211v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176197v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176219v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380721v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380620v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul B&#233;dard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rik Langevin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany D Savard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380591v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176201v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795117v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Camus" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Jeannet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003087v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Ann Armitage" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Bond" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795126v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795135v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;tphane Petrognani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Eric" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Baumann" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Calligaro" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cr&#233;pin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280763v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Fuchs" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee J Arnold" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Demuro" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48738/2022.iss2.809" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866643v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795123v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676280v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Higham" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee J. Arnold" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741362v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollive" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795152v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Marquet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795154v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263451v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795168v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795163v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263366v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263437v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Gaggioli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Han" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263413v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795149v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Lacour" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263427v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500230v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093088v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093108v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093152v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093177v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501665v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500172v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500366v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02962332v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093102v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093183v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390607v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390637v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390586v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02273808v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390674v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390694v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390848v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01886076v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817189v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817175v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918477v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01886201v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02273823v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694532v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fontana" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464758v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Metz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952761v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02273816v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01578193v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093192v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01578182v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01982946v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01578174v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979085v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768335v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648419v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510370v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/elements/mobile-landscapes-and-their-enduring-places/3135DB72CF68D7C522D6DF43B089DA66" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009181594" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396351v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.56035" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269664v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#201;. Brochier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubs.acs.org/doi/abs/10.1021/bk-2023-1446.ch005" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2023-1446.ch005" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396356v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510040v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420325v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979097v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01578001v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765713v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12kn7" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960826v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112345v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02273717v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02137986v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sid&#233;ra" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Legrand-Pineau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510091v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Arnold" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Buckley" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Demuro" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817196v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Belkacem" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Belles" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953251v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Belles" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Camus" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frouin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Giraud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953198v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Metz" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Brugal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694566v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;g&#252;ez Nat&#224;lia" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694561v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cr&#233;gut-Bonnoure" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02612479v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019PA01H103" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01580618v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dupuis" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768334v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>