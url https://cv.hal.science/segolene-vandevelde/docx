--- v1 (2026-04-27)
+++ v2 (2026-05-18)
@@ -668,243 +668,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A call for funding bodies to influence the reduction of environmental impacts in remote scientific fieldwork</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Precision dating pinpoints time between use of ancient fireplaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Vandevelde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/frsus.2024.1338660⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/d41586-024-01501-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04460678v1</w:t>
+                <w:t xml:space="preserve">hal-04610679v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precision dating pinpoints time between use of ancient fireplaces</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A call for funding bodies to influence the reduction of environmental impacts in remote scientific fieldwork</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy Macfarlane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Ben-Ari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Bozzato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radiance Calmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Frontiers in Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/d41586-024-01501-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/frsus.2024.1338660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04610679v2</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04460678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating human activities in caves through the study of broken structures: The case of the Saint-Marcel cave (France) during the early Holocene</w:t>
               </w:r>
@@ -1152,295 +1152,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04086896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harassment, assault, bullying and intimidation (HABI) in archaeology: a Europe-wide survey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of oxidative weathering on Raman spectra of charcoal and bone chars: consequences in archaeology and paleothermometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Deldicque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Coltofean-Arizancu</w:t>
+                <w:t xml:space="preserve">Jean-Noël Rouzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Vandevelde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bisserka Gaydarska</w:t>
+                <w:t xml:space="preserve">Maria Ángeles Medina-Alcaide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Plutniak</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marta Hlad</w:t>
+                <w:t xml:space="preserve">Catherine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiquity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15184/aqy.2023.58⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 355 (G1), pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04396329v1</w:t>
+                <w:t xml:space="preserve">hal-03958849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of oxidative weathering on Raman spectra of charcoal and bone chars: consequences in archaeology and paleothermometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Deldicque</w:t>
+                <w:t xml:space="preserve">Harassment, assault, bullying and intimidation (HABI) in archaeology: a Europe-wide survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Coltofean-Arizancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Noël Rouzaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ségolène Vandevelde</w:t>
+                <w:t xml:space="preserve">Bisserka Gaydarska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Ángeles Medina-Alcaide</w:t>
+                <w:t xml:space="preserve">Sébastien Plutniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Ferrier</w:t>
+                <w:t xml:space="preserve">Marta Hlad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 355 (G1), pp.1-22. </w:t>
+              <w:t xml:space="preserve">Antiquity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 97 (393), pp.726-744. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crgeos.186⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15184/aqy.2023.58⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03958849v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ExTraS program: documenting the processes of fixation, recording, and preservation of combustion products in speleothems</w:t>
               </w:r>
@@ -1679,286 +1679,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04952628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La grotte ornée de La Mouthe (Les Eyzies Dordogne)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modern human incursion into Neanderthal territories 54,000 years ago at Mandrin, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Djema</w:t>
+                <w:t xml:space="preserve">Ludovic Slimak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Rivero</w:t>
+                <w:t xml:space="preserve">Clément Zanolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Muth</w:t>
+                <w:t xml:space="preserve">Tom Higham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schwenninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan scientifique régional Nouvelle-Aquitaine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abj9496⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04960847v1</w:t>
+                <w:t xml:space="preserve">hal-03604105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modern human incursion into Neanderthal territories 54,000 years ago at Mandrin, France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tom Higham</w:t>
+                <w:t xml:space="preserve">La grotte ornée de La Mouthe (Les Eyzies Dordogne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Petrognani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Frouin</w:t>
+                <w:t xml:space="preserve">Hélène Djema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Schwenninger</w:t>
+                <w:t xml:space="preserve">Olivia Rivero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Muth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bilan scientifique régional Nouvelle-Aquitaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, année 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03604105v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04960847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incursion d’Homo sapiens en territoire néandertalien : ces deux humanités se sont-elles croisées en moyenne vallée du Rhône il y a 54 000 ans ?</w:t>
               </w:r>
@@ -2523,51 +2523,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Élie Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Slimak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, numéro spécial "géomorphologie et environnements karstiques", 26 (4), pp.241-254. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2595,213 +2595,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03093051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques propositions nouvelles pour l'éthique en archéologie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Couche archéologique, sol archéologique et films de suie pariétaux : une approche micro-chronologique de l’occupation des cavités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Vandevelde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Élie Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Slimak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian journal of bioethics / Revue canadienne de bioéthique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archéologie, société et environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (1), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2021.0611⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02385507v1</w:t>
+                <w:t xml:space="preserve">halshs-02273792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couche archéologique, sol archéologique et films de suie pariétaux : une approche micro-chronologique de l’occupation des cavités</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelques propositions nouvelles pour l'éthique en archéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béline Pasquini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Vandevelde</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Slimak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie, société et environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Canadian journal of bioethics / Revue canadienne de bioéthique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, l'Éthique en archéologie / Ethics in Archaeology, 2 (3), pp.243-250</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2021.0611⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-02273792v1</w:t>
+                <w:t xml:space="preserve">hal-02385507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un besoin d'éthique en archéologie?</w:t>
               </w:r>
@@ -3098,51 +3098,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Slimak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Multidisciplinary approaches in the definition of high-resolution events to interpret past human behaviour: a new challenge in archaeology, 474 (B), pp.103-118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3284,51 +3284,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Élie Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Slimak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Human Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 112, pp.70-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4441,51 +4441,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04176201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the importance of the number of freeze/thaw cycles in rock shelter walls' mechanical erosion processes</w:t>
+                <w:t xml:space="preserve">Identification des facteurs et processus physiques, environnementaux et anthropiques de délitement des parois à travers une approche méthodologique croisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Vandevelde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Élie Brochier</w:t>
@@ -4520,205 +4520,222 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire 13 - Palaeoclimate changes, landscape evolution and human societies: from sedimentary basins to industrial landscapes. Session 1. How unique is the Quaternary?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFEQ - CNF INQUA, Mar 2022, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">XXIIIe colloque du GMPCA : Archéométrie 2022. Session 1B. Anthropo-géomorphologie des sites ornés, mémoires géomorphologiques des gestes anthropiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GMPCA, May 2022, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03795117v1</w:t>
+                <w:t xml:space="preserve">hal-03795126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiocarbon Dating of Soot Encrustations from Grotte Mandrin: Comparing Plasma-Chemical Oxidation and ABA-Combustion Pretreatment Methods for Sample Preparation</w:t>
+                <w:t xml:space="preserve">La Mouthe, une grotte au carrefour des approches archéo-géomorphologiques. Problématiques croisées de méthodes d'analyse en grotte ornée à travers l'exemple d'une découverte séculaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruth Ann Armitage</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ségolène Vandevelde</w:t>
+                <w:t xml:space="preserve">Sétphane Petrognani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeffrey Bond</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Robert Eric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malvina Baumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Calligaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Chemical Society Central Regional Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Chemical Society, Jun 2022, Ypsilanti, MI, United States</w:t>
+              <w:t xml:space="preserve">XXIIIe colloque du GMPCA : Archéométrie 2022. Session 1B. Anthropo-géomorphologie des sites ornés, mémoires géomorphologiques des gestes anthropiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GMPCA, May 2022, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04003087v1</w:t>
+                <w:t xml:space="preserve">hal-03795135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des facteurs et processus physiques, environnementaux et anthropiques de délitement des parois à travers une approche méthodologique croisée</w:t>
+                <w:t xml:space="preserve">On the importance of the number of freeze/thaw cycles in rock shelter walls' mechanical erosion processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Vandevelde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Élie Brochier</w:t>
@@ -4753,241 +4770,224 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIe colloque du GMPCA : Archéométrie 2022. Session 1B. Anthropo-géomorphologie des sites ornés, mémoires géomorphologiques des gestes anthropiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GMPCA, May 2022, Chambéry, France</w:t>
+              <w:t xml:space="preserve">Quaternaire 13 - Palaeoclimate changes, landscape evolution and human societies: from sedimentary basins to industrial landscapes. Session 1. How unique is the Quaternary?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFEQ - CNF INQUA, Mar 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03795126v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Mouthe, une grotte au carrefour des approches archéo-géomorphologiques. Problématiques croisées de méthodes d'analyse en grotte ornée à travers l'exemple d'une découverte séculaire.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Radiocarbon Dating of Soot Encrustations from Grotte Mandrin: Comparing Plasma-Chemical Oxidation and ABA-Combustion Pretreatment Methods for Sample Preparation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Calligaro</w:t>
+                <w:t xml:space="preserve">Ruth Ann Armitage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Vandevelde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Crépin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jeffrey Bond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelphine Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIe colloque du GMPCA : Archéométrie 2022. Session 1B. Anthropo-géomorphologie des sites ornés, mémoires géomorphologiques des gestes anthropiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GMPCA, May 2022, Chambéry, France</w:t>
+              <w:t xml:space="preserve">American Chemical Society Central Regional Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Chemical Society, Jun 2022, Ypsilanti, MI, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03795135v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04003087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Late Pleistocene human dental remains from Mandrin Cave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Zanolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Higham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5258,51 +5258,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Late Pleistocene human dental remains from Mandrin Cave, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Zanolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Higham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5636,687 +5636,687 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03795154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From sooty speleothems analysis to the study of occupation dynamics in caves by prehistoric societies</w:t>
+                <w:t xml:space="preserve">ExTraS Program: documenting processes of fixation, recording and preservation of combustion products in speleothems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Vandevelde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toomaï Boucherat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelphine Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Deldicque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouveaux apports à l'étude des populations et environnements passés, 1st Virtual Conference for Women Archaeologists and Paleontologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Julie Bachellerie; Margot Louail; Emilie Berlioz; Ana Belén Galán López, Mar 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">XIXth IUPPS World Congress / XIXe Congrès Mondial de l'UISPP. S26: Pyroarchaeology session</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Meknes, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03263451v1</w:t>
+                <w:t xml:space="preserve">hal-03795149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contemporanéité Néandertal / Sapiens à la Grotte Mandrin... et tout ce que nous apprennent les traces de suie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Archaeo-Sexism Project (Le Projet Archéo-Sexisme)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Gaggioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béline Pasquini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Vandevelde</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée préhistorique de Malataverne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ArchéoMala, Sep 2021, Malataverne, France</w:t>
+              <w:t xml:space="preserve">2021 TAG US, The Theoretical Archaeology Group Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Stanford, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03795168v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03263437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi étudier des traces de suie ? Des origines de la maîtrise du feu à l’étude de la mobilité humaine</w:t>
+                <w:t xml:space="preserve">Contemporanéité Néandertal / Sapiens à la Grotte Mandrin... et tout ce que nous apprennent les traces de suie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Vandevelde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mercredi-Conférence de la Cité de la Préhistoire d'Orgnac</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cité de la Préhistoire d'Orgnac, Sep 2021, Orgnac-L'Aven, France</w:t>
+              <w:t xml:space="preserve">Journée préhistorique de Malataverne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ArchéoMala, Sep 2021, Malataverne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03795163v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La critique féministe et l’archéologie : évolution et état des lieux de la situation actuelle en France et en Belgique francophone</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pourquoi étudier des traces de suie ? Des origines de la maîtrise du feu à l’étude de la mobilité humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Vandevelde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29e Congrès Préhistorique de France (CPF2021), Session F : Où sont les femmes ? Archéologie du genre dans la Préhistoire et la Protohistoire : la France à l’écart des gender studies ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Anne Augereau; Sophie Archambault De Beaune; Caroline Trémeaud, May 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Mercredi-Conférence de la Cité de la Préhistoire d'Orgnac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cité de la Préhistoire d'Orgnac, Sep 2021, Orgnac-L'Aven, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03263366v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Archaeo-Sexism Project (Le Projet Archéo-Sexisme)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La critique féministe et l’archéologie : évolution et état des lieux de la situation actuelle en France et en Belgique francophone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béline Pasquini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Vandevelde</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 TAG US, The Theoretical Archaeology Group Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Stanford, California, United States</w:t>
+              <w:t xml:space="preserve">29e Congrès Préhistorique de France (CPF2021), Session F : Où sont les femmes ? Archéologie du genre dans la Préhistoire et la Protohistoire : la France à l’écart des gender studies ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne Augereau; Sophie Archambault De Beaune; Caroline Trémeaud, May 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03263437v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03263366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le temps court en Préhistoire : une haute résolution temporelle inaccessible ? Apports de la fuliginochronologie</w:t>
+                <w:t xml:space="preserve">From sooty speleothems analysis to the study of occupation dynamics in caves by prehistoric societies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Vandevelde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Élie Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Slimak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de Master et Doctorat - Derniers chasseurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Boris Valentin; Université Paris 1 - Panthéon-Sorbonne, Apr 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Nouveaux apports à l'étude des populations et environnements passés, 1st Virtual Conference for Women Archaeologists and Paleontologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Julie Bachellerie; Margot Louail; Emilie Berlioz; Ana Belén Galán López, Mar 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03263413v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03263451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ExTraS Program: documenting processes of fixation, recording and preservation of combustion products in speleothems</w:t>
+                <w:t xml:space="preserve">Le temps court en Préhistoire : une haute résolution temporelle inaccessible ? Apports de la fuliginochronologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Vandevelde</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIXth IUPPS World Congress / XIXe Congrès Mondial de l'UISPP. S26: Pyroarchaeology session</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Meknes, Morocco</w:t>
+              <w:t xml:space="preserve">Séminaire de Master et Doctorat - Derniers chasseurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Boris Valentin; Université Paris 1 - Panthéon-Sorbonne, Apr 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03795149v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03263413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feminist Resistance in Archaeology : the cases of France and Belgium</w:t>
               </w:r>
@@ -6391,299 +6391,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03263427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appréhender les dynamiques d'occupation d'un site par la fuliginochronologie : étude diachronique des rythmes d'occupation humaine sur le site paléolithique de la Grotte Mandrin (Drôme, France)</w:t>
+                <w:t xml:space="preserve">Pourquoi la science ouverte ? Valoriser ses publications dans HAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Vandevelde</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Slimak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire 12 - Session 1 : Environnements quaternaires des occupations humaines : dynamiques, variabilités et mutations vs. adaptations, stratégies territoriales et modification de l’environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Aubervilliers, France</w:t>
+              <w:t xml:space="preserve">Table-ronde : Être ou ne pas être Open Science ? Semaine internationale 2020 de l'accès ouvert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Isabelle Le Bescond; Université Paris 1 - Panthéon-Sorbonne, Oct 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02500230v1</w:t>
+                <w:t xml:space="preserve">hal-03093088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi la science ouverte ? Valoriser ses publications dans HAL</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le féminisme et la question du genre en archéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béline Pasquini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Vandevelde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table-ronde : Être ou ne pas être Open Science ? Semaine internationale 2020 de l'accès ouvert</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Isabelle Le Bescond; Université Paris 1 - Panthéon-Sorbonne, Oct 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférence inaugurale à l'occasion de l'accueil de l'exposition Archéo-Sexisme à la Maison de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 5607 Ausonius, Oct 2020, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03093088v1</w:t>
+                <w:t xml:space="preserve">hal-03093108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le féminisme et la question du genre en archéologie</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Appréhender les dynamiques d'occupation d'un site par la fuliginochronologie : étude diachronique des rythmes d'occupation humaine sur le site paléolithique de la Grotte Mandrin (Drôme, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Vandevelde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Élie Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Slimak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence inaugurale à l'occasion de l'accueil de l'exposition Archéo-Sexisme à la Maison de l'archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR 5607 Ausonius, Oct 2020, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Quaternaire 12 - Session 1 : Environnements quaternaires des occupations humaines : dynamiques, variabilités et mutations vs. adaptations, stratégies territoriales et modification de l’environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03093108v1</w:t>
+                <w:t xml:space="preserve">hal-02500230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le temps court au Paléolithique, une haute résolution temporelle inaccessible ?</w:t>
               </w:r>
@@ -6954,51 +6954,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Pons-Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Élie Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Higham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire 12 - Session 5 : Géochronologie quaternaire : associer les avancées méthodologiques à des cas d’études innovants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Aubervilliers, France</w:t>
@@ -7280,286 +7280,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03093102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude micro-chronologique des concrétions fuligineuses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Présentation de l'exposition Archéo-Sexisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béline Pasquini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Vandevelde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SemAE : Séminaire d'archéologie environnementale, journée d'étude "Carbonates et archéologie"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Christophe Petit; Maison Archéologie et Ethnologie, Nov 2019, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Journées d'Archéologie en Wallonie (JAW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AWAP, Nov 2019, Libramont, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03093183v1</w:t>
+                <w:t xml:space="preserve">hal-02390637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les discriminations sexistes en archéologie, du terrain à la recherche : histoire, enjeux et perspectives</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude micro-chronologique des concrétions fuligineuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Vandevelde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de rentrée de l'École Doctorale d'Archéologie de l'Université Paris 1 - Panthéon-Sorbonne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ED112, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">SemAE : Séminaire d'archéologie environnementale, journée d'étude "Carbonates et archéologie"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christophe Petit; Maison Archéologie et Ethnologie, Nov 2019, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02390607v1</w:t>
+                <w:t xml:space="preserve">hal-03093183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation de l'exposition Archéo-Sexisme</w:t>
+                <w:t xml:space="preserve">Les discriminations sexistes en archéologie, du terrain à la recherche : histoire, enjeux et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béline Pasquini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Vandevelde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Archéologie en Wallonie (JAW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AWAP, Nov 2019, Libramont, Belgique</w:t>
+              <w:t xml:space="preserve">Journée de rentrée de l'École Doctorale d'Archéologie de l'Université Paris 1 - Panthéon-Sorbonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ED112, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02390637v1</w:t>
+                <w:t xml:space="preserve">hal-02390607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le féminisme et la question du genre en archéologie : de la théorie à la pratique</w:t>
               </w:r>
@@ -7679,51 +7679,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Élie Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Slimak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Café Science – EDYTEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8154,51 +8154,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Élie Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Slimak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UISPP 2018 session VI-2. Mettre en évidence le cycle annuel de nomadisme des chasseurs-collecteurs paléolithiques et mésolithiques : enjeux, méthodes, et études de cas [Documenting the annual cycle of nomadism of Palaeolithic and Mesolithic hunter-gatherers: issues, methods, and case studies]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8400,51 +8400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Élie Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Higham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion des Sciences de la Terre (RST 26e édition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Géologique de France, Oct 2018, Lille, France</w:t>
@@ -8536,264 +8536,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01886201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À la recherche du temps court, l'approche micro-chronologique en archéologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">À la recherche du temps court : l'approche micro-chronologique en archéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Élie Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Curie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Desachy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de géoarchéologie de l'Université Paris 1 - Panthéon-Sorbonne : le "temps court" en archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Christophe Petit, Mar 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">14e Colloque international de la MAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chloé Andrieu; Sophie Houdart, Jun 2017, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02273823v1</w:t>
+                <w:t xml:space="preserve">halshs-01694532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À la recherche du temps court : l'approche micro-chronologique en archéologie</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">À la recherche du temps court, l'approche micro-chronologique en archéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Vandevelde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e Colloque international de la MAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chloé Andrieu; Sophie Houdart, Jun 2017, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Séminaire de géoarchéologie de l'Université Paris 1 - Panthéon-Sorbonne : le "temps court" en archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christophe Petit, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01694532v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02273823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Everything You Wanted to Know About the Last Neanderhtals (But Were Afraid to Ask): New and Fundamental Data from la Grotte Mandrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Slimak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Vandevelde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8857,51 +8857,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Vandevelde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Slimak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Altai and Southwestern France: new research on the complex question of Late Pleistocene demographic histories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Eyzies, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9002,204 +9002,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02273816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Sooted Concretions turn into Micro-chronological Archaeology. Establishment of occupations chronicles in Grotte Mandrin: rethinking the Middle to Upper Palaeolithic transition</w:t>
+                <w:t xml:space="preserve">Présentation de projet : traitement de séries de successions de voiles de fumée de foyer enregistrés dans des concrétions calcaires pariétales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Vandevelde</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Slimak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WAC-8, Session T10-Q : Science and Archaeology / Multidisciplinary approach in the definition of high-resolution events to interpret past human behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Francesca Romagnoli; Yoshihiro Nishiaki; Florent Rivals; Manuel Vaquero, Aug 2016, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">Réunion 2 samedi 19/11/2016 de l'atelier SITraDA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruno Desachy; Julie Gravier; Léa Hermenault; ED112, Université Paris 1 - Panthéon-Sorbonne, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01578193v1</w:t>
+                <w:t xml:space="preserve">hal-03093192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation de projet : traitement de séries de successions de voiles de fumée de foyer enregistrés dans des concrétions calcaires pariétales</w:t>
+                <w:t xml:space="preserve">When Sooted Concretions turn into Micro-chronological Archaeology. Establishment of occupations chronicles in Grotte Mandrin: rethinking the Middle to Upper Palaeolithic transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Vandevelde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Élie Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Slimak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion 2 samedi 19/11/2016 de l'atelier SITraDA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bruno Desachy; Julie Gravier; Léa Hermenault; ED112, Université Paris 1 - Panthéon-Sorbonne, Nov 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">WAC-8, Session T10-Q : Science and Archaeology / Multidisciplinary approach in the definition of high-resolution events to interpret past human behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Francesca Romagnoli; Yoshihiro Nishiaki; Florent Rivals; Manuel Vaquero, Aug 2016, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03093192v1</w:t>
+                <w:t xml:space="preserve">halshs-01578193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When Sooted Concretions Become Micro-chronological Archaeology: Establishment of occupations’ chronicles in Grotte Mandrin and Implications for our understanding of mobility strategies</w:t>
               </w:r>
@@ -9224,51 +9224,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Élie Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Slimak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Unravelling the Palaeolithic 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Southampton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9306,51 +9306,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Everything You Always Wanted to Know About last Neandertals (But Were Afraid to Ask). New and Fundamental Data from la Grotte Mandrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Slimak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Vandevelde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9414,51 +9414,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Vandevelde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Élie Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Slimak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’études géoarchéologiques : Les dépôts carbonatés en contexte archéologique. Une mémoire de la gestion de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Christophe Petit; Julien Curie; Cees Passchier; Gül Sürmelihindi, Sep 2014, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9567,51 +9567,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Élie Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Slimak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PACE - Prehistoric Adaptations to Cold Environments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Nice, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10367,51 +10367,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Vandevelde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Élie Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Slimak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Slimak L; Giraud Y; Metz L; Yvorra P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mandrin. Des derniers néandertaliens aux premiers hommes modernes en France méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MMSH, pp.76-101, 2021</w:t>
@@ -10492,51 +10492,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chloé Andrieu; Sophie Houdart. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La composition du temps. Prédictions, événements, narrations historiques</w:t>
@@ -10608,51 +10608,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Élie Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Slimak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Jacques Cleyet-Merle; A.P. Derevianko; Jean-Michel Geneste; B. Gravina; A.I. Krivoshapkin; Bruno Maureille; Alain Turq; Mikael V. Shunkov; Ludovic Slimak. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le troisième Homme: Préhistoire de l'Altaï / The Third Man: The Prehistory of the Altaï</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions de la Réunion des Musées Nationaux - Grand Palais, pp.160-162, 2017, 978-2-7118-6431-7</w:t>
@@ -10958,216 +10958,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03112345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposition Archéo-Sexisme</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Béline Pasquini</w:t>
+                <w:t xml:space="preserve">L’archéologie au plus près</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sidéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Legrand-Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Vandevelde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02273717v1</w:t>
+                <w:t xml:space="preserve">halshs-02137986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’archéologie au plus près</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exposition Archéo-Sexisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béline Pasquini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Vandevelde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Legrand-Pineau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">halshs-02137986v1</w:t>
+                <w:t xml:space="preserve">halshs-02273717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11185,51 +11185,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Installations de la fin du Paléolithique moyen de la Grotte Mandrin, Malataverne, (Drôme). Fouille programmée triennale 2019-2021. Second rapport intermédiaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Slimak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lee Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11307,51 +11307,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Installations de la fin du Paléolithique moyen de la Grotte Mandrin, Malataverne, (Drôme). Fouille programmée triennale 2015-2017. Rapport de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Slimak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Belkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11429,51 +11429,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Installations de la fin du Paléolithique moyen de la Grotte Mandrin, Malataverne, (Drôme), rapport de fouille programmée annuelle 2015-2017. rapport de synthèse 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Slimak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Belles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11551,51 +11551,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Installations de la fin du Paléolithique moyen de la Grotte Mandrin, Malataverne, (Drôme), rapport de fouille programmée annuelle 2015. Premier rapport intermédiaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Slimak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11673,51 +11673,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Installations de la fin du Paléolithique moyen de la Grotte Mandrin, Malataverne, (Drôme)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Slimak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Élie Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11725,51 +11725,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Égüez Natàlia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] SRA Rhône-Alpes. 2014, pp.154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -11795,51 +11795,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Installations de la fin du Paléolithique moyen de la Grotte Mandrin, Malataverne, (Drôme)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Slimak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Élie Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12318,51 +12318,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E87F53D1"/>
+    <w:nsid w:val="EEA1085A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12549,51 +12549,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/segolene-vandevelde" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0399-4560" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/241085349" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038057v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Vandevelde" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deldicque" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Niane" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Mathias" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-025-09709-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447432v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-025-03735-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709038v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma &#193;ngeles Medina-Alcaide" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rueff" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yafit Kedar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gail Higginbottom" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104503" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803549v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Algrain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mary" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;line Pasquini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460678v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Macfarlane" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Ben-Ari" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Bozzato" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radiance Calmer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsus.2024.1338660" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610679v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-024-01501-x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544852v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Kemper" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-024-09649-6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086896v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-&#193;ngeles Medina Alcaide" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Quiles" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Intxaurbe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-32544-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396329v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Coltofean-Arizancu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bisserka Gaydarska" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Plutniak" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Hlad" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2023.58" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958849v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Rouzaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria &#193;ngeles Medina-Alcaide" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.186" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269653v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tooma&#239; Boucherat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelphine Bonneau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mari&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-023-01869-3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952628v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Petrognani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Nespoulet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cretin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lesvignes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960847v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Djema" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Rivero" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Muth" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604105v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Slimak" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Zanolli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Higham" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Frouin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwenninger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abj9496" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866652v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396338v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.16665" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-7Z72B1NC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866657v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.13965" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180769v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lacour" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Marie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2021002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03426394v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Curie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Quiquerez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2021024" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093051v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genty" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#201;lie Brochier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.14981" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385507v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02273792v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2021.0611" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385490v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02273698v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385503v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688222v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Desachy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.10.031" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01578054v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01610057v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2017.07.016" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01438593v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Toupin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734293v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979558v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Roussel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourichon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Brugal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380606v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380727v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176211v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176197v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176219v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380721v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380620v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul B&#233;dard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rik Langevin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany D Savard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380591v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176201v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795117v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Camus" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Jeannet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003087v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Ann Armitage" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Bond" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795126v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795135v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;tphane Petrognani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Eric" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Baumann" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Calligaro" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cr&#233;pin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280763v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Fuchs" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee J Arnold" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Demuro" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48738/2022.iss2.809" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866643v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795123v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676280v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Higham" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee J. Arnold" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741362v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollive" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795152v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Marquet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795154v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263451v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795168v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795163v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263366v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263437v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Gaggioli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Han" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263413v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795149v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Lacour" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263427v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500230v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093088v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093108v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093152v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093177v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501665v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500172v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500366v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02962332v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093102v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093183v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390607v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390637v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390586v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02273808v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390674v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390694v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390848v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01886076v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817189v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817175v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918477v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01886201v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02273823v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694532v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fontana" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464758v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Metz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952761v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02273816v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01578193v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093192v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01578182v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01982946v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01578174v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979085v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768335v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648419v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510370v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/elements/mobile-landscapes-and-their-enduring-places/3135DB72CF68D7C522D6DF43B089DA66" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009181594" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396351v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.56035" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269664v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#201;. Brochier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubs.acs.org/doi/abs/10.1021/bk-2023-1446.ch005" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2023-1446.ch005" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396356v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510040v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420325v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979097v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01578001v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765713v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12kn7" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960826v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112345v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02273717v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02137986v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sid&#233;ra" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Legrand-Pineau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510091v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Arnold" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Buckley" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Demuro" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817196v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Belkacem" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Belles" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953251v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Belles" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Camus" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frouin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Giraud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953198v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Metz" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Brugal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694566v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;g&#252;ez Nat&#224;lia" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694561v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cr&#233;gut-Bonnoure" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02612479v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019PA01H103" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01580618v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dupuis" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768334v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/segolene-vandevelde" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0399-4560" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/241085349" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038057v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Vandevelde" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deldicque" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Niane" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Mathias" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-025-09709-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447432v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-025-03735-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709038v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma &#193;ngeles Medina-Alcaide" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rueff" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yafit Kedar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gail Higginbottom" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104503" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803549v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Algrain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mary" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;line Pasquini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610679v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-024-01501-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460678v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Macfarlane" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Ben-Ari" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Bozzato" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radiance Calmer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsus.2024.1338660" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544852v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Kemper" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-024-09649-6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086896v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-&#193;ngeles Medina Alcaide" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Quiles" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Intxaurbe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-32544-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958849v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Rouzaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria &#193;ngeles Medina-Alcaide" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.186" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396329v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Coltofean-Arizancu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bisserka Gaydarska" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Plutniak" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Hlad" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2023.58" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269653v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tooma&#239; Boucherat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelphine Bonneau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mari&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-023-01869-3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952628v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Petrognani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Nespoulet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cretin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lesvignes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604105v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Slimak" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Zanolli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Higham" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Frouin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwenninger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abj9496" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960847v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Djema" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Rivero" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Muth" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866652v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396338v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.16665" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-7Z72B1NC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866657v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.13965" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180769v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lacour" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Marie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2021002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03426394v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Curie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Quiquerez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2021024" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093051v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genty" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#201;lie Brochier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.14981" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02273792v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2021.0611" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385507v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385490v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02273698v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385503v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688222v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Desachy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.10.031" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01578054v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01610057v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2017.07.016" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01438593v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Toupin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734293v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979558v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Roussel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourichon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Brugal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380606v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380727v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176211v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176197v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176219v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380721v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380620v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul B&#233;dard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rik Langevin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany D Savard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380591v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176201v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795126v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Camus" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Jeannet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795135v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;tphane Petrognani" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Eric" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Baumann" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Calligaro" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cr&#233;pin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795117v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003087v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Ann Armitage" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Bond" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280763v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Fuchs" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee J Arnold" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Demuro" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48738/2022.iss2.809" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866643v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795123v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676280v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Higham" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee J. Arnold" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741362v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollive" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795152v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Marquet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795154v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795149v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Lacour" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263437v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Gaggioli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Han" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795168v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795163v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263366v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263451v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263413v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263427v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093088v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093108v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500230v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093152v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093177v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501665v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500172v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500366v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02962332v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093102v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390637v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093183v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390607v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390586v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02273808v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390674v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390694v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390848v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01886076v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817189v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817175v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918477v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01886201v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694532v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fontana" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02273823v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464758v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Metz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952761v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02273816v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093192v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01578193v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01578182v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01982946v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01578174v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979085v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768335v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648419v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510370v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/elements/mobile-landscapes-and-their-enduring-places/3135DB72CF68D7C522D6DF43B089DA66" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009181594" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396351v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.56035" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269664v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#201;. Brochier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubs.acs.org/doi/abs/10.1021/bk-2023-1446.ch005" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2023-1446.ch005" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396356v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510040v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420325v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979097v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01578001v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765713v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12kn7" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960826v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112345v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02137986v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sid&#233;ra" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Legrand-Pineau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02273717v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510091v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Arnold" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Buckley" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Demuro" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817196v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Belkacem" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Belles" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953251v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Belles" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Camus" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frouin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Giraud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953198v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Metz" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Brugal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694566v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;g&#252;ez Nat&#224;lia" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694561v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cr&#233;gut-Bonnoure" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02612479v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019PA01H103" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01580618v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dupuis" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768334v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>