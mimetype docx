--- v0 (2026-03-16)
+++ v1 (2026-04-09)
@@ -126,3204 +126,3429 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent Combustion of Carbon-free Fuels I ̶ Mini Review of Spherically Expanding Premixed Turbulent Ammonia Flames</w:t>
+                <w:t xml:space="preserve">Experimental characterization of premixed turbulent flame dynamics in lean and ultra-lean hydrogen mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicolas Villenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Seif Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journal of the Combustion Society of Japan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20619/jcombsj.67.219_34⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 421, pp.139098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2026.139098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05253983v1</w:t>
+                <w:t xml:space="preserve">hal-05556808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for buoyancy and ignition influence in the experimental measurement of laminar flame speeds and Markstein lengths from spherical ammonia/air flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seif Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Glaznev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heinz Pitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Beeckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréquigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 41, pp.105891. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.proci.2025.105891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05321897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of lean laminar premixed spherical hydrogen/air flames at varying initial temperatures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Turbulent Combustion of Carbon-free Fuels I ̶ Mini Review of Spherically Expanding Premixed Turbulent Ammonia Flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seif Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Dayma</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.151394⟩</w:t>
+              <w:t xml:space="preserve"> Journal of the Combustion Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, ISSN 2424-1687, 67 (219), pp.34-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20619/jcombsj.67.219_34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05289789v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05253983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laminar burning velocity of NH3/NO/N2 mixtures: An experimental and numerical study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamics of lean laminar premixed spherical hydrogen/air flames at varying initial temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicolas Villenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Seif Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dayma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2024.105266⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 180, pp.151394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.151394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695259v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05289789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent partially cracked ammonia/air premixed spherical flames</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Zitouni</w:t>
+                <w:t xml:space="preserve">Laminar burning velocity of NH3/NO/N2 mixtures: An experimental and numerical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Seif Zitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Mounaïm-Rousselle</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfueco.2024.100126⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (1-4), pp.105266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2024.105266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04906210v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of hydrogen and methane addition in laminar ammonia premixed flame on burning velocity, Lewis number and Markstein length</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Turbulent partially cracked ammonia/air premixed spherical flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Mounaїm-Rousselle</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2023.112786⟩</w:t>
+              <w:t xml:space="preserve">Fuel Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20, pp.100126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfueco.2024.100126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04088637v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical comparison of currently available reaction mechanisms for laminar flame speed in 70/30 (%vol.) NH3/H2 flames</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Influence of hydrogen and methane addition in laminar ammonia premixed flame on burning velocity, Lewis number and Markstein length</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mounaїm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applications in Energy and Combustion Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaecs.2023.100139⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 253, pp.112786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2023.112786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04402622v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lewis number effects on lean premixed combustion characteristics of multi-component fuel blends</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental and numerical comparison of currently available reaction mechanisms for laminar flame speed in 70/30 (%vol.) NH3/H2 flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Alnasif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seif Zitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Mashruk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brequigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Kovaleva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2021.111932⟩</w:t>
+              <w:t xml:space="preserve">Applications in Energy and Combustion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.100139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaecs.2023.100139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05477553v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combustion performances of premixed ammonia/hydrogen/air laminar and swirling flames for a wide range of equivalence ratios</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Valera-Medina</w:t>
+                <w:t xml:space="preserve">Lewis number effects on lean premixed combustion characteristics of multi-component fuel blends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pugh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Crayford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.J. Bowen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Runyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2022.09.165⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 238, pp.111932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2021.111932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03799834v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05477553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent flame speed and morphology of pure ammonia flames and blends with methane or hydrogen</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Combustion performances of premixed ammonia/hydrogen/air laminar and swirling flames for a wide range of equivalence ratios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mashruk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.E. Zitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Mounaїm-Rousselle</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mounaim-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Valera-Medina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2022.07.179⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2022.09.165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03791714v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03799834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Turbulent flame speed and morphology of pure ammonia flames and blends with methane or hydrogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seif Zitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brequigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaїm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39 (2), pp.2269-2278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2022.07.179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Humidified ammonia/hydrogen RQL combustion in a trigeneration gas turbine cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guteša Božo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mashruk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Valera-Medina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Conversion and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 227, pp.113625. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2020.113625⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05477525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Accuracy of Laminar Burning Velocity Measured from Spherically Expanding NH3/air Flames</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laminar flame speeds of methane-air mixtures at elevated pressures and temperatures under engine-relevant conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seif Zitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seif Zitouni</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Villenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Internation Conference on Flow dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Sendai, Japan</w:t>
+              <w:t xml:space="preserve">4th Low-Carbon Combustion Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Southampton; The Combustion Institute, Mar 2026, Southamptom, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05477802v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flammes pauvres d’ammoniac/hydrogène en microgravité : étude expérimentale et théorique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seif Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Glaznev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Beeckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Annuel du GDR MFA 2799</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05361591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammonia-air Flame-Turbulence Interaction in forced HIT environments</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the Accuracy of Laminar Burning Velocity Measured from Spherically Expanding NH3/air Flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Brequigny</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Seif Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Schwenzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Glaznev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raik Hesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heinz Pitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Combustion Meeting (ECM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Edimbourg (Ecosse), United Kingdom</w:t>
+              <w:t xml:space="preserve">22nd Internation Conference on Flow dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05250777v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05477802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laminar Burning Velocity of NH3/NO/N2 mixtures: an experimental and numerical study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Ammonia-air Flame-Turbulence Interaction in forced HIT environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Hoflack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brequigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seif Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Low Carbon Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Nancy, France</w:t>
+              <w:t xml:space="preserve">European Combustion Meeting (ECM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Edimbourg (Ecosse), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04575993v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05250777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent Partially Cracked Ammonia/air Premixed Spherical Flames</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Laminar Burning Velocity of NH3/NO/N2 mixtures: an experimental and numerical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seif Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Low Carbon Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04575971v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04575993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Curvature and Speed of Turbulent Premixed Ammonia and Blends with Methane and Hydrogen Flames in a Spherically Expanding Configuration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Turbulent Partially Cracked Ammonia/air Premixed Spherical Flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seif Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Symposium on Ammonia Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Orleans, France</w:t>
+              <w:t xml:space="preserve">3rd Low Carbon Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04402562v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04575971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Curvature of Turbulent Premixed Ammonia and Blends with Methane and Hydrogen Flames in a Spherically Expanding Configuration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Local Curvature and Speed of Turbulent Premixed Ammonia and Blends with Methane and Hydrogen Flames in a Spherically Expanding Configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seif Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Rouen, France</w:t>
+              <w:t xml:space="preserve">2nd Symposium on Ammonia Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Orleans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04402568v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New experimental data on laminar flame speed to improve ammonia kinetic mechanisms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Local Curvature of Turbulent Premixed Ammonia and Blends with Methane and Hydrogen Flames in a Spherically Expanding Configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Seif Zitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christine Mounaim-Rousselle</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Symposium on ammonia energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire PRISME; CNRS-ICARE; Université d'Orléans, Jul 2023, Orléans, France</w:t>
+              <w:t xml:space="preserve">11th European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168230v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fundamental combustion characteristics of laminar ultra-lean hydrogen/air flames</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">New experimental data on laminar flame speed to improve ammonia kinetic mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brequigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seif Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaim-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twenthieth International Conference on Fluid Dynamcs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institute of Fluid Science, Tohoku university, Nov 2023, Sendai (Japan), Japan</w:t>
+              <w:t xml:space="preserve">2nd Symposium on ammonia energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire PRISME; CNRS-ICARE; Université d'Orléans, Jul 2023, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04906842v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent Partially Cracked Ammonia/air Flames in Spherical Vessel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Zitouni</w:t>
+                <w:t xml:space="preserve">Fundamental combustion characteristics of laminar ultra-lean hydrogen/air flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Villenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Seif Zitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twentieth International Conference on Flow Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Sendai, Japan</w:t>
+              <w:t xml:space="preserve">Twenthieth International Conference on Fluid Dynamcs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Fluid Science, Tohoku university, Nov 2023, Sendai (Japan), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04402596v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent Flame Speed Correlations for Pure Ammonia and Blends with Methane or Hydrogen</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Turbulent Partially Cracked Ammonia/air Flames in Spherical Vessel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Low Carbon Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Cambridge, Apr 2022, Cambdridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">Twentieth International Conference on Flow Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04906647v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study on the laminar flame speed enhancement of Ammonia with Hydrogen and Methane addition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Turbulent Flame Speed Correlations for Pure Ammonia and Blends with Methane or Hydrogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seif Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Symposium on Ammonia Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Cardiff, Sep 2022, Cardiff, United Kingdom</w:t>
+              <w:t xml:space="preserve">2nd Low Carbon Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Cambridge, Apr 2022, Cambdridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04906254v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laminar Burning Velocities of Tertiary Ammonia-Hydrogen-Methane/air Mixtures: Response Surface Methodology coupled with Simplex Centroid Design</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Comparative study on the laminar flame speed enhancement of Ammonia with Hydrogen and Methane addition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seif Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Symposium on Ammonia Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Cardiff, Sep 2022, Cardiff, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04906249v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Numerical Comparison of Currently Available Reaction Mechanisms for Laminar flame speed in Hydrogen/Ammonia Flames</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laminar Burning Velocities of Tertiary Ammonia-Hydrogen-Methane/air Mixtures: Response Surface Methodology coupled with Simplex Centroid Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seif Zitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Alnasif</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Mashruk</w:t>
+                <w:t xml:space="preserve">Azd Zayoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Brequigny</w:t>
+                <w:t xml:space="preserve">Hervé Jeanmart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Kovaleva</w:t>
+                <w:t xml:space="preserve">F. Contino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Sustainable Energy Technologies – SET 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">1st Symposium on Ammonia Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Cardiff, Sep 2022, Cardiff, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04352291v1</w:t>
+                <w:t xml:space="preserve">hal-04906249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammonia/Hydrogen/Methane Characteristic Profiles for Atmospheric Combustion Applications</w:t>
+                <w:t xml:space="preserve">Experimental and Numerical Comparison of Currently Available Reaction Mechanisms for Laminar flame speed in Hydrogen/Ammonia Flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syed Mashruk</w:t>
+                <w:t xml:space="preserve">A. Alnasif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mashruk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Kovaleva</w:t>
+                <w:t xml:space="preserve">P. Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seif-Eddine Zitouni</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+                <w:t xml:space="preserve">M. Kovaleva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Applied Energy 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Bangkok, Thailand</w:t>
+              <w:t xml:space="preserve">19th International Conference on Sustainable Energy Technologies – SET 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03519231v1</w:t>
+                <w:t xml:space="preserve">hal-04352291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ammonia/Hydrogen/Methane Characteristic Profiles for Atmospheric Combustion Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Mashruk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Kovaleva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seif-Eddine Zitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brequigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Applied Energy 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Bangkok, Thailand</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">AMMONIA BLENDED FUELS – ENERGY SOLUTIONS FOR A GREEN FUTURE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seif Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Mashruk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Mukundakumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Zayoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Gas Turbine Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, virtual, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03519203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId92"/>
+      <w:footerReference w:type="default" r:id="rId96"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3391,51 +3616,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C5D44D1F"/>
+    <w:nsid w:val="35DC5BA6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3622,51 +3847,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/seif-zitouni" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6006-7299" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253983v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Zitouni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brequigny" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mouna&#239;m-Rousselle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20619/jcombsj.67.219_34" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05321897v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Glaznev" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Pitsch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Beeckmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Br&#233;quigny" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2025.105891" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289789v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villenave" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dayma" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.151394" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695259v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Monnier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lamoureux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105266" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906210v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zitouni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mouna&#239;m-Rousselle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfueco.2024.100126" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088637v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mouna&#1111;m-Rousselle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.112786" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402622v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Alnasif" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mashruk" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kovaleva" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaecs.2023.100139" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477553v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pugh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crayford" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Bowen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Runyon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111932" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799834v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mashruk" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Zitouni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mounaim-Rousselle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valera-Medina" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.09.165" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791714v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mouna&#1111;m-Rousselle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.07.179" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477525v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gute&#353;a Bo&#382;o" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2020.113625" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477802v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schwenzer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raik Hesse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05361591v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rousselle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauveau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250777v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Hoflack" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575993v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575971v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402562v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402568v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168230v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mounaim-Rousselle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906842v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402596v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906647v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906254v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906249v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azd Zayoud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jeanmart" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Contino" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04352291v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alnasif" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brequigny" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kovaleva" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519231v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Mashruk" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Kovaleva" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif-Eddine Zitouni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519203v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mukundakumar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zayoud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/seif-zitouni" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6006-7299" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556808v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villenave" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Zitouni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brequigny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2026.139098" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05321897v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Glaznev" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Pitsch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Beeckmann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Br&#233;quigny" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2025.105891" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253983v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mouna&#239;m-Rousselle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20619/jcombsj.67.219_34" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289789v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dayma" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.151394" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695259v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Monnier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lamoureux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105266" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906210v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zitouni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mouna&#239;m-Rousselle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfueco.2024.100126" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088637v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mouna&#1111;m-Rousselle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.112786" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402622v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Alnasif" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mashruk" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kovaleva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaecs.2023.100139" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477553v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pugh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crayford" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Bowen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Runyon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111932" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799834v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mashruk" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Zitouni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mounaim-Rousselle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valera-Medina" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.09.165" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791714v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mouna&#1111;m-Rousselle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.07.179" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477525v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gute&#353;a Bo&#382;o" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2020.113625" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05567767v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauveau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halter" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05361591v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rousselle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477802v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schwenzer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raik Hesse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250777v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Hoflack" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575993v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575971v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402562v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402568v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168230v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mounaim-Rousselle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906842v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402596v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906647v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906254v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906249v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azd Zayoud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jeanmart" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Contino" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04352291v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alnasif" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brequigny" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kovaleva" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519231v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Mashruk" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Kovaleva" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif-Eddine Zitouni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519203v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mukundakumar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zayoud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>