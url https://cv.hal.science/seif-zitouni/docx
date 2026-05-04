--- v1 (2026-04-09)
+++ v2 (2026-05-04)
@@ -2113,82 +2113,56 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05250777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laminar Burning Velocity of NH3/NO/N2 mixtures: an experimental and numerical study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Turbulent Partially Cracked Ammonia/air Premixed Spherical Flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seif Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2210,80 +2184,106 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Low Carbon Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04575993v1</w:t>
+                <w:t xml:space="preserve">hal-04575971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent Partially Cracked Ammonia/air Premixed Spherical Flames</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laminar Burning Velocity of NH3/NO/N2 mixtures: an experimental and numerical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seif Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2305,51 +2305,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Low Carbon Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04575971v1</w:t>
+                <w:t xml:space="preserve">hal-04575993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Curvature and Speed of Turbulent Premixed Ammonia and Blends with Methane and Hydrogen Flames in a Spherically Expanding Configuration</w:t>
               </w:r>
@@ -3616,51 +3616,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="35DC5BA6"/>
+    <w:nsid w:val="B4BFD828"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3847,51 +3847,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/seif-zitouni" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6006-7299" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556808v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villenave" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Zitouni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brequigny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2026.139098" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05321897v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Glaznev" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Pitsch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Beeckmann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Br&#233;quigny" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2025.105891" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253983v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mouna&#239;m-Rousselle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20619/jcombsj.67.219_34" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289789v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dayma" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.151394" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695259v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Monnier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lamoureux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105266" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906210v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zitouni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mouna&#239;m-Rousselle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfueco.2024.100126" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088637v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mouna&#1111;m-Rousselle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.112786" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402622v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Alnasif" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mashruk" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kovaleva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaecs.2023.100139" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477553v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pugh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crayford" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Bowen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Runyon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111932" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799834v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mashruk" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Zitouni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mounaim-Rousselle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valera-Medina" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.09.165" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791714v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mouna&#1111;m-Rousselle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.07.179" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477525v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gute&#353;a Bo&#382;o" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2020.113625" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05567767v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauveau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halter" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05361591v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rousselle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477802v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schwenzer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raik Hesse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250777v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Hoflack" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575993v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575971v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402562v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402568v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168230v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mounaim-Rousselle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906842v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402596v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906647v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906254v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906249v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azd Zayoud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jeanmart" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Contino" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04352291v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alnasif" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brequigny" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kovaleva" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519231v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Mashruk" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Kovaleva" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif-Eddine Zitouni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519203v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mukundakumar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zayoud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/seif-zitouni" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6006-7299" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556808v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villenave" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Zitouni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brequigny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2026.139098" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05321897v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Glaznev" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Pitsch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Beeckmann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Br&#233;quigny" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2025.105891" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253983v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mouna&#239;m-Rousselle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20619/jcombsj.67.219_34" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289789v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dayma" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.151394" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695259v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Monnier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lamoureux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105266" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906210v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zitouni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mouna&#239;m-Rousselle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfueco.2024.100126" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088637v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mouna&#1111;m-Rousselle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.112786" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402622v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Alnasif" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mashruk" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kovaleva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaecs.2023.100139" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477553v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pugh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crayford" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Bowen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Runyon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111932" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799834v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mashruk" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Zitouni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mounaim-Rousselle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valera-Medina" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.09.165" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791714v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mouna&#1111;m-Rousselle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.07.179" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477525v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gute&#353;a Bo&#382;o" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2020.113625" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05567767v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauveau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halter" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05361591v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rousselle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477802v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schwenzer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raik Hesse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250777v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Hoflack" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575971v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575993v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402562v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402568v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168230v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mounaim-Rousselle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906842v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402596v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906647v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906254v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906249v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azd Zayoud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jeanmart" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Contino" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04352291v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alnasif" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brequigny" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kovaleva" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519231v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Mashruk" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Kovaleva" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif-Eddine Zitouni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519203v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mukundakumar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zayoud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>