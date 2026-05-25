--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -85,50 +85,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0001-6006-7299</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=GLvGXZMAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -152,1467 +173,1467 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterization of premixed turbulent flame dynamics in lean and ultra-lean hydrogen mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Villenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seif Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 421, pp.139098. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fuel.2026.139098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05556808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for buoyancy and ignition influence in the experimental measurement of laminar flame speeds and Markstein lengths from spherical ammonia/air flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seif Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Glaznev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heinz Pitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Beeckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréquigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 41, pp.105891. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.proci.2025.105891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05321897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulent Combustion of Carbon-free Fuels I ̶ Mini Review of Spherically Expanding Premixed Turbulent Ammonia Flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seif Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Journal of the Combustion Society of Japan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, ISSN 2424-1687, 67 (219), pp.34-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20619/jcombsj.67.219_34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05253983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of lean laminar premixed spherical hydrogen/air flames at varying initial temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Villenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seif Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 180, pp.151394. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.151394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laminar burning velocity of NH3/NO/N2 mixtures: An experimental and numerical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seif Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 40 (1-4), pp.105266. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.proci.2024.105266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulent partially cracked ammonia/air premixed spherical flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 20, pp.100126. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jfueco.2024.100126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of hydrogen and methane addition in laminar ammonia premixed flame on burning velocity, Lewis number and Markstein length</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mounaїm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 253, pp.112786. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.combustflame.2023.112786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04088637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical comparison of currently available reaction mechanisms for laminar flame speed in 70/30 (%vol.) NH3/H2 flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Alnasif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seif Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Mashruk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Kovaleva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applications in Energy and Combustion Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14, pp.100139. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jaecs.2023.100139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04402622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lewis number effects on lean premixed combustion characteristics of multi-component fuel blends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pugh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Crayford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. Bowen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Runyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 238, pp.111932. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.combustflame.2021.111932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05477553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combustion performances of premixed ammonia/hydrogen/air laminar and swirling flames for a wide range of equivalence ratios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mashruk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.E. Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mounaim-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Valera-Medina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2022.09.165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03799834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulent flame speed and morphology of pure ammonia flames and blends with methane or hydrogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seif Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaїm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 39 (2), pp.2269-2278. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.proci.2022.07.179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03791714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humidified ammonia/hydrogen RQL combustion in a trigeneration gas turbine cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guteša Božo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mashruk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Valera-Medina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Conversion and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 227, pp.113625. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.enconman.2020.113625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05477525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1622,1933 +1643,1933 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laminar flame speeds of methane-air mixtures at elevated pressures and temperatures under engine-relevant conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seif Zitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seif Zitouni</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Villenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Low-Carbon Combustion Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Southampton; The Combustion Institute, Mar 2026, Southamptom, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05567767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flammes pauvres d’ammoniac/hydrogène en microgravité : étude expérimentale et théorique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seif Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Glaznev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Beeckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Annuel du GDR MFA 2799</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05361591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Accuracy of Laminar Burning Velocity Measured from Spherically Expanding NH3/air Flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seif Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Schwenzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Glaznev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raik Hesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heinz Pitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd Internation Conference on Flow dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05477802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammonia-air Flame-Turbulence Interaction in forced HIT environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Hoflack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brequigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Brequigny</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Seif Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Combustion Meeting (ECM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Edimbourg (Ecosse), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05250777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent Partially Cracked Ammonia/air Premixed Spherical Flames</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Laminar Burning Velocity of NH3/NO/N2 mixtures: an experimental and numerical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seif Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Low Carbon Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04575971v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04575993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laminar Burning Velocity of NH3/NO/N2 mixtures: an experimental and numerical study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Turbulent Partially Cracked Ammonia/air Premixed Spherical Flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seif Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Low Carbon Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04575993v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04575971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Curvature and Speed of Turbulent Premixed Ammonia and Blends with Methane and Hydrogen Flames in a Spherically Expanding Configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seif Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Symposium on Ammonia Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Orleans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04402562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Curvature of Turbulent Premixed Ammonia and Blends with Methane and Hydrogen Flames in a Spherically Expanding Configuration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">New experimental data on laminar flame speed to improve ammonia kinetic mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brequigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seif Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaim-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Rouen, France</w:t>
+              <w:t xml:space="preserve">2nd Symposium on ammonia energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire PRISME; CNRS-ICARE; Université d'Orléans, Jul 2023, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04402568v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New experimental data on laminar flame speed to improve ammonia kinetic mechanisms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Local Curvature of Turbulent Premixed Ammonia and Blends with Methane and Hydrogen Flames in a Spherically Expanding Configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Seif Zitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christine Mounaim-Rousselle</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Symposium on ammonia energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire PRISME; CNRS-ICARE; Université d'Orléans, Jul 2023, Orléans, France</w:t>
+              <w:t xml:space="preserve">11th European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168230v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fundamental combustion characteristics of laminar ultra-lean hydrogen/air flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Villenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seif Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Twenthieth International Conference on Fluid Dynamcs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institute of Fluid Science, Tohoku university, Nov 2023, Sendai (Japan), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulent Partially Cracked Ammonia/air Flames in Spherical Vessel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Twentieth International Conference on Flow Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04402596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulent Flame Speed Correlations for Pure Ammonia and Blends with Methane or Hydrogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seif Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Low Carbon Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Cambridge, Apr 2022, Cambdridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study on the laminar flame speed enhancement of Ammonia with Hydrogen and Methane addition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seif Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Symposium on Ammonia Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Cardiff, Sep 2022, Cardiff, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laminar Burning Velocities of Tertiary Ammonia-Hydrogen-Methane/air Mixtures: Response Surface Methodology coupled with Simplex Centroid Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seif Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azd Zayoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jeanmart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Contino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Symposium on Ammonia Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Cardiff, Sep 2022, Cardiff, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Numerical Comparison of Currently Available Reaction Mechanisms for Laminar flame speed in Hydrogen/Ammonia Flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alnasif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mashruk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kovaleva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Sustainable Energy Technologies – SET 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04352291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammonia/Hydrogen/Methane Characteristic Profiles for Atmospheric Combustion Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syed Mashruk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Kovaleva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seif-Eddine Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Applied Energy 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03519231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMMONIA BLENDED FUELS – ENERGY SOLUTIONS FOR A GREEN FUTURE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seif Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Mashruk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Mukundakumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Zayoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Gas Turbine Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, virtual, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03519203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId96"/>
+      <w:footerReference w:type="default" r:id="rId97"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3616,51 +3637,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B4BFD828"/>
+    <w:nsid w:val="21291AF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3847,51 +3868,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/seif-zitouni" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6006-7299" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556808v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villenave" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Zitouni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brequigny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2026.139098" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05321897v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Glaznev" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Pitsch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Beeckmann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Br&#233;quigny" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2025.105891" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253983v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mouna&#239;m-Rousselle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20619/jcombsj.67.219_34" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289789v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dayma" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.151394" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695259v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Monnier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lamoureux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105266" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906210v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zitouni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mouna&#239;m-Rousselle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfueco.2024.100126" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088637v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mouna&#1111;m-Rousselle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.112786" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402622v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Alnasif" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mashruk" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kovaleva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaecs.2023.100139" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477553v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pugh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crayford" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Bowen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Runyon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111932" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799834v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mashruk" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Zitouni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mounaim-Rousselle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valera-Medina" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.09.165" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791714v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mouna&#1111;m-Rousselle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.07.179" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477525v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gute&#353;a Bo&#382;o" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2020.113625" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05567767v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauveau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halter" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05361591v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rousselle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477802v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schwenzer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raik Hesse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250777v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Hoflack" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575971v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575993v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402562v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402568v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168230v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mounaim-Rousselle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906842v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402596v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906647v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906254v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906249v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azd Zayoud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jeanmart" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Contino" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04352291v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alnasif" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brequigny" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kovaleva" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519231v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Mashruk" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Kovaleva" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif-Eddine Zitouni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519203v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mukundakumar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zayoud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/seif-zitouni" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6006-7299" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=GLvGXZMAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556808v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villenave" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Zitouni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brequigny" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2026.139098" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05321897v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Glaznev" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Pitsch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Beeckmann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Br&#233;quigny" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2025.105891" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253983v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mouna&#239;m-Rousselle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20619/jcombsj.67.219_34" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289789v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dayma" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.151394" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695259v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Monnier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lamoureux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105266" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906210v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zitouni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mouna&#239;m-Rousselle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfueco.2024.100126" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088637v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mouna&#1111;m-Rousselle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.112786" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402622v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Alnasif" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mashruk" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kovaleva" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaecs.2023.100139" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477553v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pugh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crayford" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Bowen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Runyon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111932" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799834v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mashruk" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Zitouni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mounaim-Rousselle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valera-Medina" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.09.165" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791714v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mouna&#1111;m-Rousselle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.07.179" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477525v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gute&#353;a Bo&#382;o" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2020.113625" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05567767v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauveau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halter" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05361591v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rousselle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477802v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schwenzer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raik Hesse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250777v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Hoflack" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575993v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575971v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402562v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168230v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mounaim-Rousselle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402568v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906842v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402596v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906647v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906254v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906249v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azd Zayoud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jeanmart" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Contino" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04352291v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alnasif" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brequigny" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kovaleva" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519231v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Mashruk" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Kovaleva" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif-Eddine Zitouni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519203v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mukundakumar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zayoud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>