--- v0 (2026-05-03)
+++ v1 (2026-05-23)
@@ -2890,51 +2890,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01313400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (18)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -3250,392 +3250,353 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05452748v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correctness Criteria for Second Order Multiplicative Linear Logic</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathematical Informatics: Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Seiller</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04947011v2</w:t>
+                <w:t xml:space="preserve">hal-05617278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear realisability on untyped nets</w:t>
+                <w:t xml:space="preserve">Correctness Criteria for Second Order Multiplicative Linear Logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Seiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Tortora de Falco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04432854v1</w:t>
+                <w:t xml:space="preserve">hal-04947011v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplifying normal functors: an old and a new model of λ-calculus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morgan Rogers</w:t>
+                <w:t xml:space="preserve">Linear realisability on untyped nets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Seiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">William Troiani</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Tortora de Falco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04500078v1</w:t>
+                <w:t xml:space="preserve">hal-04432854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Certifying Complexity Analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Neea Rusch</w:t>
+                <w:t xml:space="preserve">Simplifying normal functors: an old and a new model of λ-calculus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Rogers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Seiller</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Troiani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083105v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implicit complexity through linear realisability: polynomial time and probabilistic classes</w:t>
               </w:r>
@@ -3677,748 +3638,849 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02458358v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agafonov’s Proof of Agafonov’s Theorem: A Modern Account and New Insights</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Certifying Complexity Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rubiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neea Rusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Seiller</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02891463v2</w:t>
+                <w:t xml:space="preserve">hal-04083105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiplicative linear logic from a resolution-based tile system</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agafonov’s Proof of Agafonov’s Theorem: A Modern Account and New Insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Seiller</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakob Grue Simonsen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03725336v1</w:t>
+                <w:t xml:space="preserve">hal-02891463v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An extended and more practical mwp flow analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Neea Rusch</w:t>
+                <w:t xml:space="preserve">Multiplicative linear logic from a resolution-based tile system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Eng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Seiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021</w:t>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03269096v2</w:t>
+                <w:t xml:space="preserve">hal-03725336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiplicative Linear Logic from Logic Programs and Tilings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boris Eng</w:t>
+                <w:t xml:space="preserve">An extended and more practical mwp flow analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rubiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neea Rusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Seiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02895111v3</w:t>
+                <w:t xml:space="preserve">hal-03269096v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lower bounds for algebraic machines, semantically</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Pellissier</w:t>
+                <w:t xml:space="preserve">Multiplicative Linear Logic from Logic Programs and Tilings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Eng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Seiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02487667v2</w:t>
+                <w:t xml:space="preserve">hal-02895111v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite semantics of polymorphism, complexity and the power of type fixpoints</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lê Thành Dũng Nguyễn</w:t>
+                <w:t xml:space="preserve">Lower bounds for algebraic machines, semantically</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Pellissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Seiller</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01979009v1</w:t>
+                <w:t xml:space="preserve">hal-02487667v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction Graphs: Full Linear Logic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Finite semantics of polymorphism, complexity and the power of type fixpoints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lê Thành Dũng Nguyễn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Seiller</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Pistone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Tortora de Falco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01141292v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01979009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Computational Meaning of Axioms</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interaction Graphs: Full Linear Logic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Seiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2014</w:t>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00930222v1</w:t>
+                <w:t xml:space="preserve">hal-01141292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">On the Computational Meaning of Axioms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Naibo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Petrolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Seiller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00930222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Logarithmic Space and Permutations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Seiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01005701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4428,169 +4490,169 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Section 06 Sciences de l’information : fondements de l’informatique, calculs, algorithmes, représentations, exploitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Appel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Genitrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS. 2025, pp.1-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05238890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Memoization for Unary Logic Programming: Characterizing PTIME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4616,51 +4678,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Seiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8796, INRIA Grenoble - Rhône-Alpes; Université Paris-Est, LACL (EA 4219), UPEC, F-94010 Créteil, France; Aix Marseille Université, CNRS, Centrale Marseille, I2M UMR 7373, 13453, Marseille, France; IHÉS. 2015, pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01107377v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4670,100 +4732,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logique dans le Facteur Hyperfini: Géométrie de l'Interaction et Complexité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Seiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logique [math.LO]. Aix-Marseille Université, 2012. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00768403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4773,91 +4835,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical Informatics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Seiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Discrete Mathematics [cs.DM]. Université Sorbonne Paris Nord, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04616661v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4867,131 +4929,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IA &amp; intelligence humaine : les algorithmes à l’ère de ChatGPT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Naibo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Seiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Trécourt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Son</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05546604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId122"/>
+      <w:footerReference w:type="default" r:id="rId123"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5138,51 +5200,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993635v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Seiller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Grue Simonsen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/etds.2025.19" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921942v7" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pellissier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse L&#233;chine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2024.105232" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458330v6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/lmcs-20(3:18)2024" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128018v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Joinet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345618v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#234; Th&#224;nh D&#361;ng Nguyen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.292.6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345568v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/LMCS-15(3:25)2019}" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922452v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129516000062" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922445v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3226594" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609945v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Eberhart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Hirschowitz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/LMCS-13(4:9)2017" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922459v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apal.2016.10.007" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922470v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apal.2015.10.001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345670v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Aubert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2014.01.018" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005705v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129514000267" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076369v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Retor&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159218v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apal.2012.04.005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563952v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2024.67" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262206v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Maestracci" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669387v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rubiano" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neea Rusch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24950-1_1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269121v4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45332-8_14" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131640v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ragot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Tortora de Falco" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345938v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Finster" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mimram" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lucas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03271496v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Eng" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312688v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2933575.2934568" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321239v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bagnol" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-49630-5_22" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873626v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CALCO.2015.86" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309159v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pistone" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12736-1_3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345688v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Moyen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68167-2_7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251229v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Naibo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Petrolo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-319-20762-9_9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20762-9_9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313400v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-3-319-26506-3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26506-3_5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474801v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lucquin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550566v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587108v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452748v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Luis Gastaldi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Jarvis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Terilla" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947011v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432854v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500078v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Rogers" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Troiani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083105v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458358v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891463v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725336v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269096v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895111v3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487667v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979009v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#234; Th&#224;nh D&#361;ng Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141292v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930222v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005701v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05238890v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Appel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bourdon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Cohen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Genitrini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107377v3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00768403v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04616661v3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546604v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tr&#233;court" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993635v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Seiller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Grue Simonsen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/etds.2025.19" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921942v7" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pellissier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse L&#233;chine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2024.105232" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458330v6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/lmcs-20(3:18)2024" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128018v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Joinet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345618v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#234; Th&#224;nh D&#361;ng Nguyen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.292.6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345568v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/LMCS-15(3:25)2019}" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922452v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129516000062" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922445v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3226594" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609945v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Eberhart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Hirschowitz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/LMCS-13(4:9)2017" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922459v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apal.2016.10.007" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922470v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apal.2015.10.001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345670v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Aubert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2014.01.018" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005705v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129514000267" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076369v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Retor&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159218v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apal.2012.04.005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563952v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2024.67" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262206v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Maestracci" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669387v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rubiano" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neea Rusch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24950-1_1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269121v4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45332-8_14" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131640v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ragot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Tortora de Falco" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345938v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Finster" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mimram" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lucas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03271496v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Eng" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312688v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2933575.2934568" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321239v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bagnol" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-49630-5_22" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873626v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CALCO.2015.86" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309159v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pistone" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12736-1_3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345688v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Moyen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68167-2_7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251229v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Naibo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Petrolo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-319-20762-9_9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20762-9_9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313400v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-3-319-26506-3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26506-3_5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474801v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lucquin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550566v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587108v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452748v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Luis Gastaldi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Jarvis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Terilla" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617278v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947011v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432854v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500078v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Rogers" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Troiani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458358v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083105v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891463v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725336v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269096v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895111v3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487667v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979009v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#234; Th&#224;nh D&#361;ng Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141292v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930222v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005701v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05238890v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Appel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bourdon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Cohen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Genitrini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107377v3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00768403v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04616661v3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546604v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tr&#233;court" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>