--- v0 (2026-03-04)
+++ v1 (2026-04-15)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sarra El Ayari </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieure de recherche (PhD) hors classe en production et analyse de données</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">au laboratoire Structures Formelles du Langage (CNRS & Université Paris 8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CotaSigne, une expérience de recherche à plusieurs mains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Danet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La main de Thôt : théories, enjeux et pratiques de la traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11, http://interfas.univ-tlse2.fr/lamaindethot/1196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CALL for allophones' linguistic integration: the case of French pronunciation based on native languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timea Kádas Pickel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCALL 2025 "Advancing CALL: new research agendas"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of ASR for the study of L2 learner corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongjie Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Workshop on Natural Language Processing for Computer Assisted Language Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2, Oct 2024, Rennes, France. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3384/ecp211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet PhonoFLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 10 ans du projet LGMEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of Automatic Speech Recognition for the study of L2 learner corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Language Processing for Computer-Assisted Language Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2, Oct 2024, Rennes, France. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3384/ecp211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assisting Language Teaching at the Crossroads of Didactics and Second Language Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Conference on Language Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarramanka, une plateforme outillée de transcription, d’annotation et d’exploration de corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Congrès Mondial de Linguistique Française (CMLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Orléans, France. pp.10006, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202213810006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narratives in LSF: how to analyse and evaluate in an atypical acquisition context?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Danet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque en Hommage à Maya Hickmann</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarramanka: An Online Tool for Learner Corpora Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Learner Corpora Research Conference (LCR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annoter, visualiser et spécifier les textes et les genres avec les marqueurs de RDA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Poudat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentation du discours autre et genres de discours : de l’annotation aux enjeux communicatifs et éducatifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration outillée pour un corpus de productions orales des apprenants débutants en L2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzena Watorek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Influence translinguisitique : où en est-on aujourd'hui ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending the coverage of a MWE database for Persian CPs exploiting valency alternations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollet Samvelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegah Faghiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Reykjavik, Iceland. pp.4023-4026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-grained Linguistic Evaluation of Question Answering Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2010 - 7th International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Valletta, Malta. pp.2354-2360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REVISE, un outil d'évaluation précise des systèmes questions-réponses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COnférence en Recherche d'Infomations et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Presqu'île de Giens, France. pp.385-396, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24348/coria.2009.385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework of Evaluation for Question-Answering Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31th European Conference on IR Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Toulouse, France. pp.744-748, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-00958-7_78⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation transparente de systèmes de questions-réponses : application au focus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles (TALN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Toulouse, France. pp.377-386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CotaSigne: an assessment tool for children's narratives in LSF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Danet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Issues in Sign Language Research Conference (TISLR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Addis-Ababa, Ethiopia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05088789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What has Automatic Speech Recognition to offer for the study of learners' corpora?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzena Watorek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd conference of the european Second Language Association (EuroSLA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can ASR systems help characterize the acquisitional stage of L2 Polish learners?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzena Watorek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acquisition, teaching and promotion of “non-majoritarian” varieties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Verona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Je comprends ce que l’élève signe, mais je le signerais autrement » : Évaluer et enseigner la grammaire en LSF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Danet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études « Grammaire(s) et acquisition des L2 : approches, trajectoires, interfaces »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Saint Martin d'Hères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du lexique à la grammaire, en passant par la ludicité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather E. Hilton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grammaire(s) et acquisition des L2 : Approches, trajectoires, interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Saint Martin d'Hères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacer transcription, prononciation et annotation de productions orales L2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzena Watorek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bordes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contact des langues et acquisition bi/plurilingue : diversité des situations, diversité des processus ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plateforme d'annotation pour les corpus écrits d'apprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzena Watorek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constitution de corpus écrits d'apprenants en contexte universitaire : pratiques, enjeux et perspectives acquisitionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03591386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarramanka, an online annotation platform for Language Teaching and Second Language Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Teaching and Language Corpora (TaLC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Limerick, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil d'exploration de corpus d'apprenants pour la didactique des langues secondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études « De l'acquisition à la didactique (et vice-versa) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions autour d'un outil d'aide à l'apprentissage du lexique en acquisition L2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude sur l'acquistion lexicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InteRessources : une plateforme de catalogage de ressources linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Plancq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Données, métadonnées des corpus et catalogage des objets en SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Poitiers, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation transparente du traitement des éléments de réponse à une question factuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. Université Paris Sud - Paris XI, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00618355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId58"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sarra El Ayari </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieure de recherche (PhD) hors classe en production et analyse de données</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">au laboratoire Structures Formelles du Langage (CNRS & Université Paris 8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CotaSigne, une expérience de recherche à plusieurs mains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Danet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La main de Thôt : théories, enjeux et pratiques de la traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11, http://interfas.univ-tlse2.fr/lamaindethot/1196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CALL for allophones' linguistic integration: the case of French pronunciation based on native languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timea Kádas Pickel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCALL 2025 "Advancing CALL: new research agendas"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of ASR for the study of L2 learner corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongjie Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Workshop on Natural Language Processing for Computer Assisted Language Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2, Oct 2024, Rennes, France. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3384/ecp211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet PhonoFLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 10 ans du projet LGMEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of Automatic Speech Recognition for the study of L2 learner corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Language Processing for Computer-Assisted Language Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2, Oct 2024, Rennes, France. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3384/ecp211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assisting Language Teaching at the Crossroads of Didactics and Second Language Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Conference on Language Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarramanka, une plateforme outillée de transcription, d’annotation et d’exploration de corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Congrès Mondial de Linguistique Française (CMLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Orléans, France. pp.10006, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202213810006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narratives in LSF: how to analyse and evaluate in an atypical acquisition context?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Danet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque en Hommage à Maya Hickmann</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarramanka: An Online Tool for Learner Corpora Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Learner Corpora Research Conference (LCR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annoter, visualiser et spécifier les textes et les genres avec les marqueurs de RDA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Poudat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentation du discours autre et genres de discours : de l’annotation aux enjeux communicatifs et éducatifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration outillée pour un corpus de productions orales des apprenants débutants en L2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzena Watorek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Influence translinguisitique : où en est-on aujourd'hui ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending the coverage of a MWE database for Persian CPs exploiting valency alternations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollet Samvelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegah Faghiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Reykjavik, Iceland. pp.4023-4026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-grained Linguistic Evaluation of Question Answering Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2010 - 7th International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Valletta, Malta. pp.2354-2360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework of Evaluation for Question-Answering Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31th European Conference on IR Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Toulouse, France. pp.744-748, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-00958-7_78⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REVISE, un outil d'évaluation précise des systèmes questions-réponses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COnférence en Recherche d'Infomations et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Presqu'île de Giens, France. pp.385-396, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24348/coria.2009.385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation transparente de systèmes de questions-réponses : application au focus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles (TALN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Toulouse, France. pp.377-386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CotaSigne: an assessment tool for children's narratives in LSF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Danet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Issues in Sign Language Research Conference (TISLR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Addis-Ababa, Ethiopia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05088789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What has Automatic Speech Recognition to offer for the study of learners' corpora?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzena Watorek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd conference of the european Second Language Association (EuroSLA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can ASR systems help characterize the acquisitional stage of L2 Polish learners?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzena Watorek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acquisition, teaching and promotion of “non-majoritarian” varieties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Verona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Je comprends ce que l’élève signe, mais je le signerais autrement » : Évaluer et enseigner la grammaire en LSF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Danet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études « Grammaire(s) et acquisition des L2 : approches, trajectoires, interfaces »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Saint Martin d'Hères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du lexique à la grammaire, en passant par la ludicité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather E. Hilton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grammaire(s) et acquisition des L2 : Approches, trajectoires, interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Saint Martin d'Hères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacer transcription, prononciation et annotation de productions orales L2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzena Watorek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bordes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contact des langues et acquisition bi/plurilingue : diversité des situations, diversité des processus ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plateforme d'annotation pour les corpus écrits d'apprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzena Watorek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constitution de corpus écrits d'apprenants en contexte universitaire : pratiques, enjeux et perspectives acquisitionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03591386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarramanka, an online annotation platform for Language Teaching and Second Language Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Teaching and Language Corpora (TaLC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Limerick, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil d'exploration de corpus d'apprenants pour la didactique des langues secondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études « De l'acquisition à la didactique (et vice-versa) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions autour d'un outil d'aide à l'apprentissage du lexique en acquisition L2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude sur l'acquistion lexicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InteRessources : une plateforme de catalogage de ressources linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Plancq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Données, métadonnées des corpus et catalogage des objets en SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Poitiers, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation transparente du traitement des éléments de réponse à une question factuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. Université Paris Sud - Paris XI, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00618355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId58"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448880v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ca&#235;t" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blondel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra El Ayari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Danet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pepin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226724v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timea K&#225;das Pickel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769687v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongjie Li" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp211" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541006v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769673v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019537v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696666v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213810006" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784179v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784171v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594460v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471025v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzena Watorek" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070019v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pollet Samvelian" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegah Faghiri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070043v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070046v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2009.385" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070056v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00958-7_78" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PX7HBNRD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070066v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088789v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Besnard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516396v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670816v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366693v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448802v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather E. Hilton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073725v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bordes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591386v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626434v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418871v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471037v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336212v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Plancq" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00618355v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448880v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ca&#235;t" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blondel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra El Ayari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Danet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pepin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226724v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timea K&#225;das Pickel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769687v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongjie Li" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp211" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541006v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769673v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019537v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696666v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213810006" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784179v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784171v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594460v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471025v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzena Watorek" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070019v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pollet Samvelian" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegah Faghiri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070043v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070056v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00958-7_78" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PX7HBNRD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070046v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2009.385" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070066v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088789v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Besnard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516396v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670816v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366693v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448802v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather E. Hilton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073725v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bordes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591386v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626434v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418871v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471037v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336212v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Plancq" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00618355v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>