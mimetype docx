--- v1 (2026-04-15)
+++ v2 (2026-05-10)
@@ -1,51 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sarra El Ayari </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieure de recherche (PhD) hors classe en production et analyse de données</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">au laboratoire Structures Formelles du Langage (CNRS & Université Paris 8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CotaSigne, une expérience de recherche à plusieurs mains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Danet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La main de Thôt : théories, enjeux et pratiques de la traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11, http://interfas.univ-tlse2.fr/lamaindethot/1196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CALL for allophones' linguistic integration: the case of French pronunciation based on native languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timea Kádas Pickel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCALL 2025 "Advancing CALL: new research agendas"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of ASR for the study of L2 learner corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongjie Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Workshop on Natural Language Processing for Computer Assisted Language Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2, Oct 2024, Rennes, France. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3384/ecp211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet PhonoFLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 10 ans du projet LGMEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of Automatic Speech Recognition for the study of L2 learner corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Language Processing for Computer-Assisted Language Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2, Oct 2024, Rennes, France. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3384/ecp211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assisting Language Teaching at the Crossroads of Didactics and Second Language Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Conference on Language Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarramanka, une plateforme outillée de transcription, d’annotation et d’exploration de corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Congrès Mondial de Linguistique Française (CMLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Orléans, France. pp.10006, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202213810006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narratives in LSF: how to analyse and evaluate in an atypical acquisition context?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Danet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque en Hommage à Maya Hickmann</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarramanka: An Online Tool for Learner Corpora Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Learner Corpora Research Conference (LCR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annoter, visualiser et spécifier les textes et les genres avec les marqueurs de RDA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Poudat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentation du discours autre et genres de discours : de l’annotation aux enjeux communicatifs et éducatifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration outillée pour un corpus de productions orales des apprenants débutants en L2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzena Watorek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Influence translinguisitique : où en est-on aujourd'hui ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending the coverage of a MWE database for Persian CPs exploiting valency alternations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollet Samvelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegah Faghiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Reykjavik, Iceland. pp.4023-4026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-grained Linguistic Evaluation of Question Answering Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2010 - 7th International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Valletta, Malta. pp.2354-2360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework of Evaluation for Question-Answering Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31th European Conference on IR Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Toulouse, France. pp.744-748, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-00958-7_78⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REVISE, un outil d'évaluation précise des systèmes questions-réponses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COnférence en Recherche d'Infomations et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Presqu'île de Giens, France. pp.385-396, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24348/coria.2009.385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation transparente de systèmes de questions-réponses : application au focus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles (TALN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Toulouse, France. pp.377-386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CotaSigne: an assessment tool for children's narratives in LSF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Danet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Issues in Sign Language Research Conference (TISLR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Addis-Ababa, Ethiopia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05088789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What has Automatic Speech Recognition to offer for the study of learners' corpora?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzena Watorek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd conference of the european Second Language Association (EuroSLA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can ASR systems help characterize the acquisitional stage of L2 Polish learners?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzena Watorek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acquisition, teaching and promotion of “non-majoritarian” varieties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Verona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Je comprends ce que l’élève signe, mais je le signerais autrement » : Évaluer et enseigner la grammaire en LSF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Danet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études « Grammaire(s) et acquisition des L2 : approches, trajectoires, interfaces »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Saint Martin d'Hères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du lexique à la grammaire, en passant par la ludicité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather E. Hilton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grammaire(s) et acquisition des L2 : Approches, trajectoires, interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Saint Martin d'Hères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacer transcription, prononciation et annotation de productions orales L2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzena Watorek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bordes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contact des langues et acquisition bi/plurilingue : diversité des situations, diversité des processus ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plateforme d'annotation pour les corpus écrits d'apprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzena Watorek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constitution de corpus écrits d'apprenants en contexte universitaire : pratiques, enjeux et perspectives acquisitionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03591386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarramanka, an online annotation platform for Language Teaching and Second Language Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Teaching and Language Corpora (TaLC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Limerick, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil d'exploration de corpus d'apprenants pour la didactique des langues secondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études « De l'acquisition à la didactique (et vice-versa) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions autour d'un outil d'aide à l'apprentissage du lexique en acquisition L2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude sur l'acquistion lexicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InteRessources : une plateforme de catalogage de ressources linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Plancq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Données, métadonnées des corpus et catalogage des objets en SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Poitiers, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation transparente du traitement des éléments de réponse à une question factuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. Université Paris Sud - Paris XI, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00618355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId58"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sarra El Ayari </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieure de recherche (PhD) hors classe CNRS en production, traitement et analyse de données</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire Structures Formelles du Langage (CNRS & Université Paris 8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CotaSigne, une expérience de recherche à plusieurs mains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Danet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La main de Thôt : théories, enjeux et pratiques de la traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11, http://interfas.univ-tlse2.fr/lamaindethot/1196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CALL for allophones' linguistic integration: the case of French pronunciation based on native languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timea Kádas Pickel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCALL 2025 "Advancing CALL: new research agendas"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of ASR for the study of L2 learner corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongjie Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Workshop on Natural Language Processing for Computer Assisted Language Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2, Oct 2024, Rennes, France. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3384/ecp211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet PhonoFLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 10 ans du projet LGMEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of Automatic Speech Recognition for the study of L2 learner corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Language Processing for Computer-Assisted Language Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2, Oct 2024, Rennes, France. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3384/ecp211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assisting Language Teaching at the Crossroads of Didactics and Second Language Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Conference on Language Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarramanka, une plateforme outillée de transcription, d’annotation et d’exploration de corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Congrès Mondial de Linguistique Française (CMLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Orléans, France. pp.10006, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202213810006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narratives in LSF: how to analyse and evaluate in an atypical acquisition context?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Danet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque en Hommage à Maya Hickmann</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarramanka: An Online Tool for Learner Corpora Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Learner Corpora Research Conference (LCR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annoter, visualiser et spécifier les textes et les genres avec les marqueurs de RDA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Poudat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentation du discours autre et genres de discours : de l’annotation aux enjeux communicatifs et éducatifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration outillée pour un corpus de productions orales des apprenants débutants en L2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzena Watorek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Influence translinguisitique : où en est-on aujourd'hui ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending the coverage of a MWE database for Persian CPs exploiting valency alternations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollet Samvelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegah Faghiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Reykjavik, Iceland. pp.4023-4026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-grained Linguistic Evaluation of Question Answering Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2010 - 7th International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Valletta, Malta. pp.2354-2360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework of Evaluation for Question-Answering Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31th European Conference on IR Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Toulouse, France. pp.744-748, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-00958-7_78⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REVISE, un outil d'évaluation précise des systèmes questions-réponses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COnférence en Recherche d'Infomations et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Presqu'île de Giens, France. pp.385-396, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24348/coria.2009.385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation transparente de systèmes de questions-réponses : application au focus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles (TALN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Toulouse, France. pp.377-386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CotaSigne: an assessment tool for children's narratives in LSF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Danet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Issues in Sign Language Research Conference (TISLR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Addis-Ababa, Ethiopia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05088789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What has Automatic Speech Recognition to offer for the study of learners' corpora?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzena Watorek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd conference of the european Second Language Association (EuroSLA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can ASR systems help characterize the acquisitional stage of L2 Polish learners?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzena Watorek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acquisition, teaching and promotion of “non-majoritarian” varieties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Verona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Je comprends ce que l’élève signe, mais je le signerais autrement » : Évaluer et enseigner la grammaire en LSF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Danet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études « Grammaire(s) et acquisition des L2 : approches, trajectoires, interfaces »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Saint Martin d'Hères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du lexique à la grammaire, en passant par la ludicité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather E. Hilton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grammaire(s) et acquisition des L2 : Approches, trajectoires, interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Saint Martin d'Hères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacer transcription, prononciation et annotation de productions orales L2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzena Watorek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bordes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contact des langues et acquisition bi/plurilingue : diversité des situations, diversité des processus ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plateforme d'annotation pour les corpus écrits d'apprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzena Watorek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constitution de corpus écrits d'apprenants en contexte universitaire : pratiques, enjeux et perspectives acquisitionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03591386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarramanka, an online annotation platform for Language Teaching and Second Language Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Teaching and Language Corpora (TaLC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Limerick, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil d'exploration de corpus d'apprenants pour la didactique des langues secondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études « De l'acquisition à la didactique (et vice-versa) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions autour d'un outil d'aide à l'apprentissage du lexique en acquisition L2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude sur l'acquistion lexicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InteRessources : une plateforme de catalogage de ressources linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Plancq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Données, métadonnées des corpus et catalogage des objets en SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Poitiers, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation transparente du traitement des éléments de réponse à une question factuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. Université Paris Sud - Paris XI, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00618355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId59"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448880v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ca&#235;t" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blondel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra El Ayari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Danet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pepin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226724v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timea K&#225;das Pickel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769687v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongjie Li" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp211" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541006v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769673v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019537v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696666v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213810006" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784179v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784171v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594460v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471025v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzena Watorek" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070019v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pollet Samvelian" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegah Faghiri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070043v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070056v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00958-7_78" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PX7HBNRD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070046v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2009.385" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070066v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088789v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Besnard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516396v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670816v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366693v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448802v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather E. Hilton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073725v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bordes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591386v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626434v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418871v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471037v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336212v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Plancq" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00618355v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448880v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ca&#235;t" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blondel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra El Ayari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Danet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pepin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226724v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timea K&#225;das Pickel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769687v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongjie Li" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp211" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541006v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769673v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019537v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696666v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213810006" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784179v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784171v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594460v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471025v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzena Watorek" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070019v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pollet Samvelian" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegah Faghiri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070043v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070056v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00958-7_78" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PX7HBNRD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070046v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2009.385" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070066v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088789v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Besnard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516396v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670816v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366693v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448802v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather E. Hilton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073725v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bordes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591386v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626434v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418871v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471037v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336212v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Plancq" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00618355v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>