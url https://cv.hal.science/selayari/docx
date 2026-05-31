--- v2 (2026-05-10)
+++ v3 (2026-05-31)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sarra El Ayari </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieure de recherche (PhD) hors classe CNRS en production, traitement et analyse de données</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire Structures Formelles du Langage (CNRS & Université Paris 8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CotaSigne, une expérience de recherche à plusieurs mains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Danet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La main de Thôt : théories, enjeux et pratiques de la traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11, http://interfas.univ-tlse2.fr/lamaindethot/1196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CALL for allophones' linguistic integration: the case of French pronunciation based on native languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timea Kádas Pickel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCALL 2025 "Advancing CALL: new research agendas"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of ASR for the study of L2 learner corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongjie Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Workshop on Natural Language Processing for Computer Assisted Language Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2, Oct 2024, Rennes, France. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3384/ecp211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet PhonoFLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 10 ans du projet LGMEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of Automatic Speech Recognition for the study of L2 learner corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Language Processing for Computer-Assisted Language Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2, Oct 2024, Rennes, France. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3384/ecp211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assisting Language Teaching at the Crossroads of Didactics and Second Language Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Conference on Language Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarramanka, une plateforme outillée de transcription, d’annotation et d’exploration de corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Congrès Mondial de Linguistique Française (CMLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Orléans, France. pp.10006, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202213810006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narratives in LSF: how to analyse and evaluate in an atypical acquisition context?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Danet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque en Hommage à Maya Hickmann</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarramanka: An Online Tool for Learner Corpora Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Learner Corpora Research Conference (LCR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annoter, visualiser et spécifier les textes et les genres avec les marqueurs de RDA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Poudat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentation du discours autre et genres de discours : de l’annotation aux enjeux communicatifs et éducatifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration outillée pour un corpus de productions orales des apprenants débutants en L2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzena Watorek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Influence translinguisitique : où en est-on aujourd'hui ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending the coverage of a MWE database for Persian CPs exploiting valency alternations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollet Samvelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegah Faghiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Reykjavik, Iceland. pp.4023-4026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-grained Linguistic Evaluation of Question Answering Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2010 - 7th International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Valletta, Malta. pp.2354-2360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework of Evaluation for Question-Answering Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31th European Conference on IR Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Toulouse, France. pp.744-748, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-00958-7_78⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REVISE, un outil d'évaluation précise des systèmes questions-réponses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COnférence en Recherche d'Infomations et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Presqu'île de Giens, France. pp.385-396, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24348/coria.2009.385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation transparente de systèmes de questions-réponses : application au focus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles (TALN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Toulouse, France. pp.377-386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CotaSigne: an assessment tool for children's narratives in LSF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Danet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Issues in Sign Language Research Conference (TISLR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Addis-Ababa, Ethiopia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05088789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What has Automatic Speech Recognition to offer for the study of learners' corpora?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzena Watorek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd conference of the european Second Language Association (EuroSLA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can ASR systems help characterize the acquisitional stage of L2 Polish learners?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzena Watorek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acquisition, teaching and promotion of “non-majoritarian” varieties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Verona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Je comprends ce que l’élève signe, mais je le signerais autrement » : Évaluer et enseigner la grammaire en LSF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Danet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études « Grammaire(s) et acquisition des L2 : approches, trajectoires, interfaces »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Saint Martin d'Hères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du lexique à la grammaire, en passant par la ludicité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather E. Hilton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grammaire(s) et acquisition des L2 : Approches, trajectoires, interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Saint Martin d'Hères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacer transcription, prononciation et annotation de productions orales L2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzena Watorek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bordes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contact des langues et acquisition bi/plurilingue : diversité des situations, diversité des processus ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plateforme d'annotation pour les corpus écrits d'apprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzena Watorek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constitution de corpus écrits d'apprenants en contexte universitaire : pratiques, enjeux et perspectives acquisitionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03591386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarramanka, an online annotation platform for Language Teaching and Second Language Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Teaching and Language Corpora (TaLC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Limerick, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil d'exploration de corpus d'apprenants pour la didactique des langues secondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études « De l'acquisition à la didactique (et vice-versa) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions autour d'un outil d'aide à l'apprentissage du lexique en acquisition L2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude sur l'acquistion lexicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InteRessources : une plateforme de catalogage de ressources linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Plancq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Données, métadonnées des corpus et catalogage des objets en SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Poitiers, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation transparente du traitement des éléments de réponse à une question factuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. Université Paris Sud - Paris XI, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00618355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId59"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sarra El Ayari </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieure de recherche (PhD) hors classe CNRS en production, traitement et analyse de données</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire Structures Formelles du Langage (CNRS & Université Paris 8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CotaSigne, une expérience de recherche à plusieurs mains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Danet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La main de Thôt : théories, enjeux et pratiques de la traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11, http://interfas.univ-tlse2.fr/lamaindethot/1196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CALL for allophones' linguistic integration: the case of French pronunciation based on native languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timea Kádas Pickel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCALL 2025 "Advancing CALL: new research agendas"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of ASR for the study of L2 learner corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongjie Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Workshop on Natural Language Processing for Computer Assisted Language Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2, Oct 2024, Rennes, France. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3384/ecp211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet PhonoFLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 10 ans du projet LGMEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of Automatic Speech Recognition for the study of L2 learner corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Language Processing for Computer-Assisted Language Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2, Oct 2024, Rennes, France. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3384/ecp211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assisting Language Teaching at the Crossroads of Didactics and Second Language Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Conference on Language Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarramanka, une plateforme outillée de transcription, d’annotation et d’exploration de corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Congrès Mondial de Linguistique Française (CMLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Orléans, France. pp.10006, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202213810006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narratives in LSF: how to analyse and evaluate in an atypical acquisition context?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Danet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque en Hommage à Maya Hickmann</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarramanka: An Online Tool for Learner Corpora Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Learner Corpora Research Conference (LCR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annoter, visualiser et spécifier les textes et les genres avec les marqueurs de RDA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Poudat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentation du discours autre et genres de discours : de l’annotation aux enjeux communicatifs et éducatifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration outillée pour un corpus de productions orales des apprenants débutants en L2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzena Watorek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Influence translinguisitique : où en est-on aujourd'hui ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending the coverage of a MWE database for Persian CPs exploiting valency alternations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollet Samvelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegah Faghiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Reykjavik, Iceland. pp.4023-4026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-grained Linguistic Evaluation of Question Answering Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2010 - 7th International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Valletta, Malta. pp.2354-2360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REVISE, un outil d'évaluation précise des systèmes questions-réponses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COnférence en Recherche d'Infomations et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Presqu'île de Giens, France. pp.385-396, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24348/coria.2009.385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework of Evaluation for Question-Answering Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31th European Conference on IR Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Toulouse, France. pp.744-748, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-00958-7_78⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation transparente de systèmes de questions-réponses : application au focus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles (TALN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Toulouse, France. pp.377-386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CotaSigne: an assessment tool for children's narratives in LSF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Danet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Issues in Sign Language Research Conference (TISLR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Addis-Ababa, Ethiopia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05088789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What has Automatic Speech Recognition to offer for the study of learners' corpora?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzena Watorek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd conference of the european Second Language Association (EuroSLA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can ASR systems help characterize the acquisitional stage of L2 Polish learners?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzena Watorek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acquisition, teaching and promotion of “non-majoritarian” varieties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Verona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Je comprends ce que l’élève signe, mais je le signerais autrement » : Évaluer et enseigner la grammaire en LSF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Danet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études « Grammaire(s) et acquisition des L2 : approches, trajectoires, interfaces »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Saint Martin d'Hères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du lexique à la grammaire, en passant par la ludicité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather E. Hilton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grammaire(s) et acquisition des L2 : Approches, trajectoires, interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Saint Martin d'Hères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacer transcription, prononciation et annotation de productions orales L2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzena Watorek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bordes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contact des langues et acquisition bi/plurilingue : diversité des situations, diversité des processus ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plateforme d'annotation pour les corpus écrits d'apprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzena Watorek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constitution de corpus écrits d'apprenants en contexte universitaire : pratiques, enjeux et perspectives acquisitionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03591386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarramanka, an online annotation platform for Language Teaching and Second Language Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Teaching and Language Corpora (TaLC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Limerick, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil d'exploration de corpus d'apprenants pour la didactique des langues secondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études « De l'acquisition à la didactique (et vice-versa) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions autour d'un outil d'aide à l'apprentissage du lexique en acquisition L2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude sur l'acquistion lexicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InteRessources : une plateforme de catalogage de ressources linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Plancq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Données, métadonnées des corpus et catalogage des objets en SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Poitiers, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation transparente du traitement des éléments de réponse à une question factuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ayari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. Université Paris Sud - Paris XI, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00618355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId59"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448880v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ca&#235;t" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blondel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra El Ayari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Danet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pepin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226724v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timea K&#225;das Pickel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769687v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongjie Li" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp211" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541006v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769673v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019537v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696666v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213810006" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784179v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784171v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594460v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471025v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzena Watorek" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070019v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pollet Samvelian" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegah Faghiri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070043v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070056v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00958-7_78" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PX7HBNRD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070046v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2009.385" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070066v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088789v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Besnard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516396v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670816v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366693v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448802v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather E. Hilton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073725v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bordes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591386v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626434v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418871v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471037v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336212v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Plancq" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00618355v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448880v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ca&#235;t" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blondel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra El Ayari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Danet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pepin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226724v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timea K&#225;das Pickel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769687v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongjie Li" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp211" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541006v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769673v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019537v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696666v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213810006" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784179v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784171v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594460v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471025v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzena Watorek" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070019v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pollet Samvelian" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegah Faghiri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070043v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070046v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2009.385" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070056v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00958-7_78" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PX7HBNRD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070066v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088789v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Besnard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516396v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670816v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366693v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448802v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather E. Hilton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073725v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bordes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591386v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626434v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418871v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471037v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336212v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Plancq" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00618355v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>