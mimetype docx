--- v0 (2026-03-15)
+++ v1 (2026-04-10)
@@ -1571,51 +1571,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3C58CEFE"/>
+    <w:nsid w:val="EAAA25A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>