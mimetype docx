--- v1 (2026-04-10)
+++ v2 (2026-05-24)
@@ -1,1516 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...1464 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sélim Mekdessi </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">selim-mekdessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4234-3434</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">109441206</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?hl=ar&user=uQ3dmCIAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sélim MEKDESSI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doyen de la Faculté des Sciences Économiques et de Gestion à l’Université Libanaise (Liban)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il est Professeur à l'Université Libanaise. Titulaire d'un diplôme d’Habilitation à Diriger des Recherches (HDR) après un Doctorat en Sciences de Gestion de l'Université Jean Moulin (Lyon III).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Actuellement, il est :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Doyen de la Faculté des Sciences Economiques et de Gestion (Université Libanaise) ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Coordinateur du Sous-Réseau Employabilité à l’Union des Universités de la Méditerranée –</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UNIMED (Italie); le Sous-Réseau Employabilité à UNIMED englobe 31 Universités de 15 pays des</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">deux rives de la Méditerranée;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du Conseil d’Administration de la Bibliothèque Nationale libanaise;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre de la Commission Régionale d’Experts à l’Agence Universitaire de la Francophonie,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction Moyen-Orient;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Fondateur du Centre MINE (Centre de Métiers, d’INnovation et d’Entrepreneuriat à l’Université</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Libanaise;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du Consortium Doctoral Régional en Economie et Gestion (CODEG) de l'Agence</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Universitaire de la Francophonie, Direction Moyen-Orient ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du Comité Technique Spécialisé dans l'évaluation des programmes d’enseignement des</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">universités privées libanaises, à la Direction Générale de l’Enseignement Supérieur du Ministère de</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">l’Education et de l'Enseignement Supérieur au Liban;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Formateur en apprentissage participatif et méthodologies d’enseignement innovantes [du Centre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International de Formation (CIT) de l’Organisation Internationale du Travail (OIT), Turin, Italie];</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Ses principales activités de recherche portent sur la performance globale et durable des entreprises</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(Finance –Management) ; Développement durable ; Innovation ; Entrepreneuriat;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Directeur de thèses de doctorat en France et au Liban;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Auteur d’articles scientifiques et membres du comités scientifiques et de comités de rédaction dans</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">plusieurs revues scientifiques internationales.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les normes ESG : des outils de gestion pour une gouvernance multi parties prenantes dans les PME au Liban ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danie Khawaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dubruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Mekdessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Sciences de l'Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, N°207 (1), pp.28. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vse.207.0028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02373715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an eventual three-dimensional equilibrium regarding Corporate Social Responsibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dubruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Mekdessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danie Khawaja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Review of Entrepreneurship, Management and Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (1/2), pp.229-249. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/WREMSD.2018.089069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01377644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Stakeholders: A Key Player for Lebanese SMEs in Difficult Times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riad Makdissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danie Khawaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dubruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Mekdessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOSR Journal of Business and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (8), pp.60 - 69. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9790/487X-1908056069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01377641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Château Kefraya, a small-medium sized Lebanese winery with a socially responsible business model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dubruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Mekdessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danie Khawaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chartouny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (1/2), pp. 28-46. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJESB.2017.085983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01585817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une gouvernance multi parties prenantes dans les PME au Liban : rôle des normes RSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danie Khawaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dubruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Mekdessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème congrès de l’ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01840804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un mode de gouvernance multi-parties prenantes – Cas d’une PME au Liban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danie Khawaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dubruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Mekdessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACEB 2018: International Academic Conference on Economics and Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Beyrouth, Liban. pp.115-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01840809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appartenance aux réseaux : élément-clé de la RSE pour les PME libanaises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekdessi Sélim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danie Khawaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dubruc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIODD 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ANALYSE SOCIO-ECONOMIQUE, UN OUTIL DE PROACTIVITE, POUR CONDUIRE LE CHANGEMENT ORGANISATIONNEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Mekdessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque et séminaire doctoral international sur les méthodologies de recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, France. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00762730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEASURING AND MANAGING THE ORGANIZATIONAL PUBLIC PERFORMANCE IN LEBANON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Mekdessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème congrès transatlantique Comptabilité, contrôle, audit et gestion des coûts dans la globalisation et la normalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, France. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00763529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The corporate social responsability in the Mena region : challenges and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Mekdessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Ben Hassen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International ACADEMY OF MANAGEMENT - ISEOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, *, France. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00762734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entreprises libanaises et leur responsabilité sociale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dubruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekdessi Sélim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Harmattan, pp.239, 2017, Colloques &amp; Rencontres</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01646721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId34"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -1571,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EAAA25A9"/>
+    <w:nsid w:val="9D96A6E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1802,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/selim-mekdessi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4234-3434" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/109441206" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02373715v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danie Khawaja" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dubruc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Mekdessi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.207.0028" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01377644v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/WREMSD.2018.089069" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01377641v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Makdissi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9790/487X-1908056069" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01585817v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chartouny" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2017.085983" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01840804v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01840809v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349943v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekdessi S&#233;lim" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762730v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763529v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762734v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Ben Hassen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01646721v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/selim-mekdessi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4234-3434" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/109441206" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?hl=ar&amp;user=uQ3dmCIAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02373715v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danie Khawaja" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dubruc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Mekdessi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.207.0028" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01377644v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/WREMSD.2018.089069" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01377641v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Makdissi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9790/487X-1908056069" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01585817v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chartouny" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2017.085983" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01840804v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01840809v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349943v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekdessi S&#233;lim" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762730v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763529v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762734v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Ben Hassen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01646721v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>