--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -207,308 +207,308 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion de l’eau agricole au risque de la métropolisation en Turquie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La modernisation écologique en action : les promesses à l’aune de leurs contradictions internes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Auvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Arnauld de Sartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Desvallées</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selin Le Visage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chailleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropolitiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.56698/metropolitiques.2107⟩</w:t>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Quand transition énergétique rime avec innovation technologique — Ouvrir la boîte noire de la modernisation écologique, 15 (3), pp.[en ligne]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13cqj⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04829314v1</w:t>
+                <w:t xml:space="preserve">hal-04971613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to make a wetland. Water and moral ecology in Turkey. Stanford University Press. ISBN 9781503613850 (hardcover)/ ISBN 9781503615403 (paperback)/ISBN 9781503615410 (ebook).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selin Le Visage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water alternatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04673162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La modernisation écologique en action : les promesses à l’aune de leurs contradictions internes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La gestion de l’eau agricole au risque de la métropolisation en Turquie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selin Le Visage</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Chailleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Quand transition énergétique rime avec innovation technologique — Ouvrir la boîte noire de la modernisation écologique, 15 (3), pp.[en ligne]. </w:t>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/13cqj⟩</w:t>
+                <w:t xml:space="preserve">⟨10.56698/metropolitiques.2107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04971613v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04829314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au nom de l’urgence et de l’expertise technique, (dé)limiter le politique. Reconstruction des routes et berges dans la vallée de la Roya post-tempête Alex</w:t>
               </w:r>
@@ -843,230 +843,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03737707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning from the past to build the future governance of groundwater use in agriculture</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Making small-dams work: everyday politics around irrigation cooperatives in Turkey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selin Le Visage</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Turkish Studies. Social Sciences on Contemporary Turkey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-03546080v1</w:t>
+                <w:t xml:space="preserve">hal-03414163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making small-dams work: everyday politics around irrigation cooperatives in Turkey</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Learning from the past to build the future governance of groundwater use in agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Leyronas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Ballin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Bouarfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Turkish Studies. Social Sciences on Contemporary Turkey</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (7-8), pp.1037-1059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02508060.2021.2006948⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03414163v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-03546080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turkey's water diplomacy: Analysis of its foundations, challenges and prospects&amp;quot;, Anthem Press, 2021, by Aysegül Kibaroglu</w:t>
               </w:r>
@@ -1383,149 +1383,149 @@
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1000 gölet en 1000 jours&amp;quot; : dynamiques hydro-territoriales et invention du consensus autour de petits barrages collinaires à Izmir, Turquie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selin Le Visage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Géographie. Université de Nanterre - Paris X, 2020. Français. </w:t>
+              <w:t xml:space="preserve">Géographie. Université Paris Nanterre, 2020. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2020PA100134⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-04423541v1</w:t>
+                <w:t xml:space="preserve">tel-03671575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1000 gölet en 1000 jours&amp;quot; : dynamiques hydro-territoriales et invention du consensus autour de petits barrages collinaires à Izmir, Turquie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selin Le Visage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Géographie. Université Paris Nanterre, 2020. Français. </w:t>
+              <w:t xml:space="preserve">Géographie. Université de Nanterre - Paris X, 2020. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : 2020PA100134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-03671575v1</w:t>
+                <w:t xml:space="preserve">tel-04423541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1543,103 +1543,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand transition énergétique rime avec innovation technologique — Ouvrir la boîte noire de la modernisation écologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Auvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Arnauld de Sartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Desvallées</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selin Le Visage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 15 (3), pp.[en ligne], 2024, </w:t>
@@ -1846,51 +1846,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003407v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blanchon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selin Le Visage" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829314v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2107" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673162v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971613v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Auvet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnauld de Sartre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Desvall&#233;es" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chailleux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13cqj" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330780v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737811v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.17991" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03712609v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Flaminio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Rouill&#233;-Kielo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/27539687221106796" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03737707v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.20092" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03546080v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Petit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dumont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leyronas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ballin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bouarfa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02508060.2021.2006948" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414163v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344455v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019180v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Kuper" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.15839" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019108v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Venot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Yercan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ela Ati&#351;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04423541v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020PA100134" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03671575v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971641v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13cqr" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003407v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blanchon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selin Le Visage" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971613v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Auvet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnauld de Sartre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Desvall&#233;es" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chailleux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13cqj" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673162v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829314v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2107" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330780v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737811v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.17991" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03712609v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Flaminio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Rouill&#233;-Kielo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/27539687221106796" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03737707v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.20092" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414163v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03546080v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Petit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dumont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leyronas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ballin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bouarfa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02508060.2021.2006948" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344455v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019180v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Kuper" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.15839" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019108v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Venot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Yercan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ela Ati&#351;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03671575v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04423541v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020PA100134" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971641v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13cqr" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>