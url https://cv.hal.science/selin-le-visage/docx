--- v1 (2026-04-06)
+++ v2 (2026-05-08)
@@ -173,1353 +173,1373 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05003407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La modernisation écologique en action : les promesses à l’aune de leurs contradictions internes</w:t>
+                <w:t xml:space="preserve">Légalisera, légalisera pas ? Stratégies face à la construction illégale du barrage de Caussade : entre anti-ZAD, bataille judiciaire et politique du laisser-faire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Auvet</w:t>
+                <w:t xml:space="preserve">Emilie Lavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selin Le Visage</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Chailleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/13cqj⟩</w:t>
+              <w:t xml:space="preserve">L'Espace Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 57, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1650h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04971613v1</w:t>
+                <w:t xml:space="preserve">hal-05611013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to make a wetland. Water and moral ecology in Turkey. Stanford University Press. ISBN 9781503613850 (hardcover)/ ISBN 9781503615403 (paperback)/ISBN 9781503615410 (ebook).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La modernisation écologique en action : les promesses à l’aune de leurs contradictions internes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Auvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Arnauld de Sartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Desvallées</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selin Le Visage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chailleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water alternatives</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Quand transition énergétique rime avec innovation technologique — Ouvrir la boîte noire de la modernisation écologique, 15 (3), pp.[en ligne]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13cqj⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04673162v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion de l’eau agricole au risque de la métropolisation en Turquie</w:t>
+                <w:t xml:space="preserve">How to make a wetland. Water and moral ecology in Turkey. Stanford University Press. ISBN 9781503613850 (hardcover)/ ISBN 9781503615403 (paperback)/ISBN 9781503615410 (ebook).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selin Le Visage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropolitiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Water alternatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04829314v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04673162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au nom de l’urgence et de l’expertise technique, (dé)limiter le politique. Reconstruction des routes et berges dans la vallée de la Roya post-tempête Alex</w:t>
+                <w:t xml:space="preserve">La gestion de l’eau agricole au risque de la métropolisation en Turquie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selin Le Visage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de géographie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56698/metropolitiques.2107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04330780v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04829314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancrer la political ecology of the state dans la matérialité de l’eau. Exemple à partir des aménagements d’irrigation turcs</w:t>
+                <w:t xml:space="preserve">Au nom de l’urgence et de l’expertise technique, (dé)limiter le politique. Reconstruction des routes et berges dans la vallée de la Roya post-tempête Alex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selin Le Visage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 754 (6), pp.55-83</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03737811v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waterscapes and hydrosocial territories: Thinking space in political ecologies of water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Flaminio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaële Rouillé-Kielo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selin Le Visage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Environmental Geography - PEG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 1 (1-4), pp.33-57. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/27539687221106796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03712609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoire hydrosocial et conflictualité : lecture croisée des arrangements et reconfigurations territoriales associés à l’introduction de projets liés à l’eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaële Rouillé-Kielo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selin Le Visage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Flaminio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Chercheurs d'eau au temps des changements globaux. Quel avenir pour les territoires ? (2), 96 (2), pp.1-23. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geocarrefour.20092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03737707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making small-dams work: everyday politics around irrigation cooperatives in Turkey</w:t>
+                <w:t xml:space="preserve">Ancrer la political ecology of the state dans la matérialité de l’eau. Exemple à partir des aménagements d’irrigation turcs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selin Le Visage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Turkish Studies. Social Sciences on Contemporary Turkey</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 96 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geocarrefour.17991⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03414163v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03737811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning from the past to build the future governance of groundwater use in agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Ballin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Bouarfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 46 (7-8), pp.1037-1059. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/02508060.2021.2006948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-03546080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turkey's water diplomacy: Analysis of its foundations, challenges and prospects&amp;quot;, Anthem Press, 2021, by Aysegül Kibaroglu</w:t>
+                <w:t xml:space="preserve">Making small-dams work: everyday politics around irrigation cooperatives in Turkey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selin Le Visage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water alternatives</w:t>
+              <w:t xml:space="preserve">European Journal of Turkish Studies. Social Sciences on Contemporary Turkey</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03344455v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03414163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sous les gölet, les forages. Infrastructures d’irrigation et trajectoires des territoires de l’eau dans la région d’Izmir (Turquie)</w:t>
+                <w:t xml:space="preserve">Turkey's water diplomacy: Analysis of its foundations, challenges and prospects&amp;quot;, Anthem Press, 2021, by Aysegül Kibaroglu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selin Le Visage</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcel Kuper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water alternatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/developpementdurable.15839⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03019180v1</w:t>
+                <w:t xml:space="preserve">hal-03344455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sous les gölet, les forages. Infrastructures d’irrigation et trajectoires des territoires de l’eau dans la région d’Izmir (Turquie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selin Le Visage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Kuper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.15839⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03019180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pursuing the State’s Hydraulic Mission in a Context of Private Groundwater Use in the Izmir Province, Turkey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selin Le Visage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Kuper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murat Yercan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ela Atiş</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water alternatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03019108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (2)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1000 gölet en 1000 jours&amp;quot; : dynamiques hydro-territoriales et invention du consensus autour de petits barrages collinaires à Izmir, Turquie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selin Le Visage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Géographie. Université Paris Nanterre, 2020. Français. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              <w:t xml:space="preserve">Géographie. Université de Nanterre - Paris X, 2020. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2020PA100134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...50 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04423541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1529,177 +1549,177 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand transition énergétique rime avec innovation technologique — Ouvrir la boîte noire de la modernisation écologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Auvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Arnauld de Sartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Desvallées</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selin Le Visage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 15 (3), pp.[en ligne], 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13cqr⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04971641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId50"/>
+      <w:footerReference w:type="default" r:id="rId51"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1846,51 +1866,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003407v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blanchon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selin Le Visage" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971613v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Auvet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnauld de Sartre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Desvall&#233;es" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chailleux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13cqj" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673162v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829314v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2107" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330780v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737811v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.17991" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03712609v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Flaminio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Rouill&#233;-Kielo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/27539687221106796" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03737707v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.20092" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414163v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03546080v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Petit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dumont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leyronas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ballin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bouarfa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02508060.2021.2006948" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344455v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019180v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Kuper" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.15839" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019108v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Venot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Yercan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ela Ati&#351;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03671575v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04423541v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020PA100134" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971641v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13cqr" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003407v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blanchon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selin Le Visage" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611013v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lavie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1650h" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971613v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Auvet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnauld de Sartre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Desvall&#233;es" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chailleux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13cqj" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673162v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829314v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2107" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330780v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03712609v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Flaminio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Rouill&#233;-Kielo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/27539687221106796" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03737707v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.20092" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737811v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.17991" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03546080v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Petit" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dumont" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leyronas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ballin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bouarfa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02508060.2021.2006948" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414163v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344455v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019180v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Kuper" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.15839" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019108v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Venot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Yercan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ela Ati&#351;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04423541v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020PA100134" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971641v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13cqr" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>