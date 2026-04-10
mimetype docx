--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ménigot Sébastien </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant-chercheur</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">semenigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7097-7533</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">175750041</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I-2356-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Né en France en 1985, j’ai obtenu un </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master en technologies de l’imagerie médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’Université de Tours en 2008, puis un </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">doctorat en traitement du signal pour l’imagerie médicale ultrasonore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en 2011 dans la même université. J’ai soutenu mon </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">habilitation à diriger des recherches (HDR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mans Université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en 2024.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis septembre 2018, je suis enseignant-chercheur à l’</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESEO</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">, sur le campus d’Angers, et chercheur au </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LAUM</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> (UMR CNRS 6613, Le Mans Université).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recherches</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux portent sur le </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">traitement du signal appliqué au monitorage biomédical et à l’imagerie ultrasonore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, avec un intérêt particulier pour la détection statistique, la modélisation de systèmes, l’optimisation, la formation de faisceau, la reconstruction d’image et le </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">waveform design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">septembre 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, je suis </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">responsable de l’équipe “Signal, Image et Instrumentation”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’ESEO, où je supervise les projets de recherche et coordonne les activités scientifiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J’ai développé le concept de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">commande optimale pour l’imagerie ultrasonore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, avec des contributions majeures dans les axes suivants :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design automatique de formes d’onde</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Approches déterministes et stochastiques pour l’optimisation des excitations ultrasonores.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes d’imagerie pour CMUT</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Techniques adaptées aux transducteurs capacitifs micro-usinés.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation et identification de systèmes non linéaires</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Applications aux agents de contraste ultrasonores générant des sous- et ultra-harmoniques.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estimation et détection Doppler</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Détection de micro-emboles pour la prévention des accidents vasculaires cérébraux.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avant de rejoindre l’ESEO et le LAUM, j’ai travaillé dans les laboratoires :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inserm U930 – Imagerie et Cerveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2008–2017)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2017–2018)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis également membre de l’</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignements</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, je suis </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">responsable du cursus ingénieur par apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’ESEO (campus d’Angers) et, depuis </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">coordinateur multi-campus FISA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pour l’école.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes enseignements concernent principalement :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">le </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">traitement numérique du signal et de l’image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">le </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">deep learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">auprès des élèves ingénieurs en formation initiale et par apprentissage.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Postes précédents :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATER en électronique et informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IUT de Ville d’Avray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-X (2012–2014)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignement de l’informatique et des systèmes embarqués, département Électronique & Énergie, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polytech Tours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2014–2018)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Correspondant du cycle préparatoire Peip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2015–2018) et </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">chargé de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du département Électronique & Énergie (2016–2018)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Compétences</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Instrumentation & systèmes embarqués</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Conception de systèmes embarqués, microcontrôleurs (Atmel, STM32), FPGA, Linux embarqué, FreeRTOS.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pédagogie :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Générateurs de fonctions, échantillonnage temps réel, projets AM et LoRa.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Pilotage d’instrumentation pour systèmes biomédicaux et ultrasonores.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Génie biomédical</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Imagerie médicale, capteurs biomédicaux, systèmes d’information médicale.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pédagogie :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Oxymètre de pouls, phonocardiographe numérique, visualiseur d’images médicales.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Segmentation endométriale, estimation du rythme cardiaque fœtal, détection de micro-emboles, ML pour la PMA.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Informatique & développement logiciel</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> C++, Java, Python, conception logicielle, calcul parallèle (MATLAB/OpenMP).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pédagogie :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Algorithmique, concurrence, bases de données.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Outils d’analyse Doppler, calcul scientifique, optimisation et ML.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Acoustique & imagerie ultrasonore (CND, SHM)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Modélisation acoustique non linéaire, CMUT, interférométrie laser, MultiX, Verasonics.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pédagogie :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Formation de faisceau, projets thermomètre et table tactile.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Simulation de propagation ultrasonore en milieux mous et solides.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Filtrage, modélisation non linéaire, détection adaptative, optimisation, ML & DL.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Identification non linéaire, filtrage adapté, détection et classification, codage correcteur d’erreurs.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Traitement d’images</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Filtrage, recalage, segmentation, analyse fractale.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Déconvolution aveugle, contours actifs, recalage IRM.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Codes & logiciels</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://github.com/smenigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Loisirs</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astronomie & astrophotographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande optimale appliquée aux systèmes d'imagerie ultrasonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Imagerie. Université François Rabelais - Tours, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2011TOUR3301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00657980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pré et post-traitements du signal pour les systèmes ultrasonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Le Mans Université, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04561315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signal pre and post-processing for ultrasound systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05068082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Command Applied to Ultrasound Imaging System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthogonal signal generation: an analytical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circuits, Systems, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00034-023-02364-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palindromic Vectors, Symmetropy and Symmentropy as Symmetry Descriptors of Binary Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (1), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/e24010082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid optimization of driving frequency for crack signature enhancement in nonlinear ultrasonic nondestructive testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volodymyr Gatsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Houhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 195, pp.108810. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apacoust.2022.108810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Weak Doppler Microembolic Signature using Two-Dimensional-Adaptive Time-Frequency Threshold from Spectrogram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Geryes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 57, pp.101811. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bspc.2019.101811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal pump excitation frequency for improvement of damage detection by nonlinear vibro acoustic modulation method in a multiple scattering sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Houhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tournat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Boutkedjirt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 155, pp.222-231. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apacoust.2019.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Weak Doppler Micro-Embolic Signal Detection using Energy Fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Geryes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Nasserdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mcheick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47, pp.177-182. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bspc.2018.08.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Doppler Microembolic Signals Using High Order Statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Geryes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mcheick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Mathematical Methods in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016, pp.3243290. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2016/3243290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Contrast Resolution by Genetic Algorithm in Ultrasound Tissue Harmonic Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 71, pp.231-244. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2016.06.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrast Optimization by Metaheuristic for Inclusion Detection in Nonlinear Ultrasound Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70, pp.614-617. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Optimal Input Command for Linearization of cMUT Output by a Temporal Target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Certon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (10), pp.1742--1753. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TUFFC.2013.006330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New estimators and guidelines for better use of fetal heart rate estimators with Doppler ultrasound devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Voicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Kouamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Mathematical Methods in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 2014 (Article ID 784862), pp. 1-10. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2014/784862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881484v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A General Framework for Modeling Sub- and Ultraharmonics of Ultrasound Contrast Agent Signals with MISO Volterra Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Sbeity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Mathematical Methods in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013, pp.934538. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2013/934538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrast Improvement in Sub- and Ultraharmonic Ultrasound Contrast Imaging by Combining Several Hammerstein Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Sbeity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013, pp.270523. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2013/270523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Contrast-to-Tissue Ratio by Adaptation of Transmitted Ternary Signal in Ultrasound Pulse Inversion Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Mathematical Methods in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013, pp.6. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2013/297463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805020v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Optimization of Chirp Setting Parameters In Medical Ultrasound Contrast Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Zaylaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (6), pp.592-598. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17265/1934-7391/2013.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation des paramètres fréquentiels du signal d'émission appliquée à l'imagerie de contraste ultrasonore du second harmonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Voicu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (3), pp.211-216. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2012.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00702965v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmit Frequency Adaptation for Contrast to Tissue Ratio Optimization in Second Harmonic Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electrical and Control Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (5), pp.9-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de l'estimation du rythme cardiaque foetal en utilisant les signaux Doppler directionnels et YIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Voicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (4), pp.263-271. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2012.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Contrast to Tissue Ratio by Frequency Adaptation in Pulse Inversion Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Voicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Novell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59 (11), pp.2431-2438. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TUFFC.2012.2475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection automatique de micro-emboles cérébraux grâce à un nouveau détecteur de variance conditionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (3), pp.217-222. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2012.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00702986v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of index modulation in microembolic Doppler signals part I: radiation force as a new hypothesis-simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Kouamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tranquart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 37 (1), pp.87-101. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2010.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of index modulation of doppler microembolic signals part II: in vitro discrimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Kouamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 37 (1), pp.102-111. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2010.10.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive contrast imaging: transmit frequency optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Novell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Voicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayache Bouakaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (1), pp.667-676. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phpro.2010.01.084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de détermination de phases respiratoires dans un signal acoustique, produit programme d'ordinateur, médium de stockage et dispositif correspondant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Freycenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2022214422A1. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting in vitro fertilization from ultrasound measurements using Machine Learning techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeinab Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zein Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Fakih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICABME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Beyrouth, Lebanon. pp.190-194, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICABME59496.2023.10293011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Command of the Nonlinear Elastic Wave Spectroscopy Method (NWMS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Houhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Voicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Drai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonic Symposium 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excitation frequency optimisation to enhance harmonics backscattered by a nonlinear medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volodymyr Gatsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tournat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'acoustique; European Acoustics Association, Dec 2020, Lyon (en ligne), France. pp.31-35, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.0493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande Optimale de Senseurs Intelligents pour la Nonlinéarité UltraSonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volodymyr Gatsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tournat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique du programme WISE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of nearly a half century of microembolic signal processing techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Geryes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICABME 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Tripoli, Lebanon. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICABME47164.2019.8940277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Prefiltered Stochastic Transmitted Waves for Fat Inclusion Detection in Milk with Harmonic Ultrasound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Houhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Ultrasonic Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULTSYM.2019.8925979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Bifrequential Pump Excitation Parameters by Genetic Algorithm in Nonlinear Vibro Acoustic Wave Modulation Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Houhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tournat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Boutkedjirt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Drai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Ultrasonic Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULTSYM.2019.8925663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Signal Processing Method for Artefact Rejection in Transcranial Doppler Signals used for Micro-embolus detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Geryes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Skaiky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mcheick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICABME 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Tripoli, Lebanon. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICABME47164.2019.8940150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande optimale de capteurs ultrasonores pour la détection de défauts présents dans des matériaux complexes non-linéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Houhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volodymyr Gatsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tournat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du GIS ECND PdL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Stochastic Excitation for Linear Flaw Detection in a Solid Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Houhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Boutkedjirt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Drai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Iberoamerican Congress on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-13469-3_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity Reduction of Ultrasound Sub-Ultra-Harmonic Modeling by an Input Modiﬁed Volterra Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Sbeity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Kanbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Houhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonic Symposium 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Washington, United States. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULTSYM.2017.8092060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Energy Detector Based on Negative Energy Fluctuations Coupled with Sub-band Decomposition as a Robust Micro-embolus Detection System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Geryes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonic Symposium 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Washington, DC, United States. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULTSYM.2017.8091688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNR Improvement by Subharmonic Extraction with Hammerstein Models for Microbubble Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Kanbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayache Bouakaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonic Symposium 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE UFFC, Sep 2016, Tours, France. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULTSYM.2016.7728740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de la détection de micro-emboles par une approche de décomposition en sous-bandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Geryes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Nassereddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mcheik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2016 Vishno</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFA, Apr 2016, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonic Magnification by Time Reversal based on a Hammerstein Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonic Symposium 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE UFFC, Sep 2016, Tours, France. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULTSYM.2016.7728742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Micro-Embolic Energy Detector based on Sub-band Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Geryes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mcheick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilys Almar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECBME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Beirut, Lebanon. pp.54-58, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECBME.2016.7745407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new energy detector of micro-emboli using a time-varying threshold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Geryes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilys Almar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 International Conference on Advances in Biomedical Engineering (ICABME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Beyrouth, Lebanon. pp.89-92, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICABME.2015.7323258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection d'inclusion ou de défaut en imagerie ultrasonore à l'aide de l'optimisation d'onde aléatoire transmise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Geryes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème congrès français d'acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFA, Apr 2014, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusion/Flaw Detection in Ultrasound Imaging Through Optimization of Random Transmitted Wave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Geryes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, New Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission de signaux stochastiques pour optimiser le contraste en imagerie par inversion d'impulsions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées SIAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française d'acoustique, Jun 2013, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrast-to-Tissue Ratio Improvement by Transmitted Optimized Binary Signal in Ultrasound Pulse Inversion Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE 10th International Symposium on Biomedical Imaging (ISBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, San Francisco, United States. pp.776-779, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI.2013.6556590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Optimal Command for the Linearization of the CMUT Output</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Certon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MUT 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Side, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound medical image deconvolution using CLEAN algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liviu-Teodor Chira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Mateo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corneliu Rusu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00810817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the frequency parameters of chirp-microbubble interactions in contrast ultrasound imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira J. Zaylaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Nasserdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque Franco-Libanais sur les Sciences des Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Beirut, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical Optimization Of Chirp Excitations: Application To Contrast Ultrasound Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira J. Zaylaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Nassereddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Sciences Meeting: New Discoveries in Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Beirut, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Control by Transmit Frequency in Tissue Harmonic Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France. pp.2863-2868</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Chirp excitation: Application to contrast ultrasound imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira J. Zaylaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Nassereddie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Science Meeting (LAAS 18) : New Discoveries in Science.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Université Notre-Dame-de-Louaizé / Zouk Mosbeh, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02008520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical Optimization Of Frequency Parameters In Chirp Inversion Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Zaylaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Charara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France. pp.2889-2893</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00787846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub and ultra harmonic extraction using modified Hammerstein model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Sbeity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 International Conference on Complex Systems (ICCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Agadir, Morocco. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICoCS.2012.6458608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-embolic signatures detection through GARCH parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Addakiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00810800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound contrast agents modeling using an extended Volterra model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Sbeity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00810770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and modelling of the Optimal Command for a Ultrasound Pulse Inversion Imaging System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eusipco 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Bucarest, Romania. pp.1059-1063</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random excitation by optimized pulse inversion in contrast harmonic imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France. pp.2895-2900</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new cerebral micro-emboli detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Voicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Sbeity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advances in Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Tripoli, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive matched filters for contrast imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Voicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Novell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélouka Elkateb Hachemi Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Symposium (IUS), 2010 IEEE International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, San Diego, United States. pp.1728 - 1731, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULTSYM.2010.5935573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection US automatique de micro-emboles par des techniques de prédictions linéaires synchrones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Dreibine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawam Meziati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the Contrast Tissue Ratio in Ultrasound Contrast Imaging by an Adaptive Transmit Frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Voicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Novell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Mediterranean Congress on Acoustics 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Salé, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic detection of micro‐emboli by means of a generalized autoregressive conditional heteroskedasticity model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Dreibine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd PAn American/Iberian Meeting on Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de l'énergie rétrodiffusée en imagerie de contraste par la fréquence de transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Novell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Voicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541713v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the power response in contrast imaging with transmit frequency optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Novell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayache Bouakaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Rome, Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULTSYM.2009.5441554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599154v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic detection of microemboli by means of a synchronous linear prediction technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Dreibine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Meziati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Symposium (IUS), 2009 IEEE International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Rome, Italy. pp.2371 - 2374, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULTSYM.2009.5441701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmit frequency optimization for ultrasound constrast agent response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Novell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Voicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayache Bouakaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meditech 2009 International Conference on Advancements of Medicine and Health Care through Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Cluj-Napoca, Romania. pp.181-184, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-04292-8_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie de contraste adaptative : optimisation de la fréquence d'émission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Novell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Voicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayache Bouakaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IMVIE 5 Imagerie pour les sciences du vivant et la médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Command of the Nonlinear Elastic Wave Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Houhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Voicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Drai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonic Symposium 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Bifrequential Pump Excitation Parameters by Genetic Algorithm in Nonlinear Vibro Acoustic Wave Modulation Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Houhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tournat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Boutkedjirt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Drai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Ultrasonic Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Glasgow, United Kingdom. 2019, 2019 IEEE International Ultrasonic Symposium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Filtered Stochastic Transmitted Waves for Fat Inclusion Detection in Milk with Harmonic Ultrasound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Houhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Ultrasonic Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019 IEEE International Ultrasonic Symposium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Stochastic Excitation for Linear Flaw Detection in a Solid Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Houhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Boutkedjirt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Drai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Iberoamerican Congress on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-embolus sub-band detection based on doppler energy fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Geryes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonic Symposium 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Washington, United States. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity Reduction of Ultrasound Sub-Ultra-Harmonic Modeling by an Input Modified Volterra Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Sbeity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Kanbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Houhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonic Symposium 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Washington, DC, United States. , </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULTSYM.2017.8092894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonic Magnification by Time Reversal based on a Hammerstein Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonic Symposium 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tissue phenotyping based on multimodal imaging : &amp;lt;em&amp;gt;ex vivo&amp;lt;/em&amp;gt; Mass Spectrometry lmaging (M SI) and histological staining combined to&amp;lt;em&amp;gt; in vivo&amp;lt;/em&amp;gt; Magnetic Resonance lmaging (MRI) : Application to whole sheep brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Banliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Colloque Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Seillac, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrast Optimization by Metaheuristic for Inclusion Detection in Nonlinear Ultrasound Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 ICU International Congress on Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Metz, France. , Physics Procedia Proceedings of the 2015 ICU International Congress on Ultrasonics, Metz, France, 70, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2.5D Representations Combining in vivo 3D MRI and ex vivo 2D MSI Approaches to Study the Lipid Distribution in the Whole Sheep Brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Batailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrast-to-tissue ratio improvement by transmitted optimized binary signal in ultrasound pulse inversion imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE 10th International Symposium on Biomedical Imaging (ISBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, San Francisco, United States. , pp.776 - 779, 2013, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI.2013.6556590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Approach Seeking Optimal Frequency Modulation Parameters In Chirp Inversion and Chirp Reversal Ultrasound Contrast Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Zaylaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Second Science Meeting. Doctoral School of Sciences and Technology, Lebanese University, (2012).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Hadath, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01182641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and Modelling of the Optimal Command for an Ultrasound Pulse Inversion Imaging System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eusipco 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Bucarest, Romania. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation du rythme cardiaque fœtal par l'estimateur YIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Voicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAIMA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Hammamet, Tunisie. 33 (4), 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive matched filters for contrast imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Voicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Novell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélouka Elkateb Hachemi Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Symposium (IUS), 2010 IEEE International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1728 - 1731, 2010, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULTSYM.2010.5935573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic detection of microemboli by means of a synchronous linear prediction technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Dreibine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Meziati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Rome, Italy. IEEE, pp.2371 - 2374, 2009, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULTSYM.2009.5441701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the power response in contrast imaging with transmit frequency optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Novell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayache Bouakaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Rome, Italy. IEEE, pp.1 - 4, 2009, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULTSYM.2009.5441554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive contrast imaging: transmit frequency optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Novell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Voicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayache Bouakaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Santiago, Chile. , 3 (1), pp.667-676, 2009, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phpro.2010.01.084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of contrast resolution by genetic algorithm in ultrasound tissue harmonic imaging : Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:f13f5994716b97a8c7cd0ba6d702a346a82ff773;origin=https://hal.archives-ouvertes.fr/hal-01986160;visit=swh:1:snp:f0f6bbe53b09756d90936384b6371ce743bc3baf;anchor=swh:1:rev:65861d07c70cc2da4ed82d2e20b66953d56e35e3;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation Frequency Optimization of Contrast to Tissue Ratio in Pulse Inversion Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:7c219a2ddf55aa2ac3abc84b9777e5335be34438;origin=https://hal.archives-ouvertes.fr/hal-01986133;visit=swh:1:snp:96fc8a78052d5a9d06150de714a484ac1b106eb0;anchor=swh:1:rev:a79654213cf237fc74468c2c1c20169d5c4c2d8b;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonic Extraction with a Volterra Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:07b5dbe92d0fc7e6de12c02f9caa12cc328b0e54;origin=https://hal.archives-ouvertes.fr/hal-01986155;visit=swh:1:snp:1cbde4924644c4ffcc67f6624897b7bf4dc3c790;anchor=swh:1:rev:8cdc09d8d7f31e3dd86629c34a67ead4a357f3c6;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonics Extraction with a Polynomial Hammerstein Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:cb4869fce96b8e07542a9c1278894f7584245380;origin=https://hal.archives-ouvertes.fr/hal-01986143;visit=swh:1:snp:1662dea266642b3cc73281e9175476a28df00448;anchor=swh:1:rev:9589a94909f20a44a0fe127c1639015eee7854c1;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subharmonic Extraction with Hammerstein Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:95d6d46ac8e276774c28e6b72d41528b61d7d61c;origin=https://hal.archives-ouvertes.fr/hal-01986126;visit=swh:1:snp:31c3eadf22cc4f2c6efcd099ac76113b462df9e2;anchor=swh:1:rev:92d8f2a3ea063c96d1594cc50a6683f634026360;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microembolic detection by a 2D-adaptive time-frequency Threshold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:7a53cec6236b11c4a7d0b46fe77652fbe0c14836;origin=https://hal.archives-ouvertes.fr/hal-03041434;visit=swh:1:snp:e747479466e428c34b85026759dd32c8aa1b14a0;anchor=swh:1:rev:cb9ef5f4bb35bef86e085373379aac6af2e40b92;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedometer in HTML5 for Firefox OS and Firefox for Android</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:12b8a0d24e15ad411ab7dddecb9fce466a372627;origin=https://hal.archives-ouvertes.fr/hal-03064856;visit=swh:1:snp:e9afd0bfb77d92f584dfbd6cff4422cc3fa872a5;anchor=swh:1:rev:be90785b21a9b94d7a862377a1a19cfb2ba93d3d;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microembolic detection by an adaptive energy threshold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:8c72fd7af7349a71e185241ca933f36e782b0615;origin=https://hal.archives-ouvertes.fr/hal-03041420;visit=swh:1:snp:c131d6f768000bda64bd725ecf863a5f88a1b2d0;anchor=swh:1:rev:6720e2c3cdaf07d449203b0153942bab8eaf4103;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palindromic Descriptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId224"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ménigot Sébastien </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant-chercheur</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">semenigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7097-7533</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">175750041</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I-2356-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Né en France en 1985, j’ai obtenu un </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master en technologies de l’imagerie médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’Université de Tours en 2008, puis un </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">doctorat en traitement du signal pour l’imagerie médicale ultrasonore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en 2011 dans la même université. J’ai soutenu mon </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">habilitation à diriger des recherches (HDR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mans Université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en 2024.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis septembre 2018, je suis enseignant-chercheur à l’</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESEO</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">, sur le campus d’Angers, et chercheur au </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LAUM</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> (UMR CNRS 6613, Le Mans Université).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recherches</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux portent sur le </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">traitement du signal appliqué au monitorage biomédical et à l’imagerie ultrasonore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, avec un intérêt particulier pour la détection statistique, la modélisation de systèmes, l’optimisation, la formation de faisceau, la reconstruction d’image et le </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">waveform design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">septembre 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, je suis </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">responsable de l’équipe “Signal, Image et Instrumentation”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’ESEO, où je supervise les projets de recherche et coordonne les activités scientifiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J’ai développé le concept de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">commande optimale pour l’imagerie ultrasonore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, avec des contributions majeures dans les axes suivants :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design automatique de formes d’onde</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Approches déterministes et stochastiques pour l’optimisation des excitations ultrasonores.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes d’imagerie pour CMUT</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Techniques adaptées aux transducteurs capacitifs micro-usinés.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation et identification de systèmes non linéaires</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Applications aux agents de contraste ultrasonores générant des sous- et ultra-harmoniques.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estimation et détection Doppler</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Détection de micro-emboles pour la prévention des accidents vasculaires cérébraux.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avant de rejoindre l’ESEO et le LAUM, j’ai travaillé dans les laboratoires :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inserm U930 – Imagerie et Cerveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2008–2017)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2017–2018)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis également membre de l’</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignements</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, je suis </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">responsable du cursus ingénieur par apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’ESEO (campus d’Angers) et, depuis </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">coordinateur multi-campus FISA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pour l’école.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes enseignements concernent principalement :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">le </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">traitement numérique du signal et de l’image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">le </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">deep learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">auprès des élèves ingénieurs en formation initiale et par apprentissage.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Postes précédents :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATER en électronique et informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IUT de Ville d’Avray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-X (2012–2014)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignement de l’informatique et des systèmes embarqués, département Électronique & Énergie, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polytech Tours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2014–2018)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Correspondant du cycle préparatoire Peip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2015–2018) et </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">chargé de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du département Électronique & Énergie (2016–2018)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Compétences</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Instrumentation & systèmes embarqués</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Conception de systèmes embarqués, microcontrôleurs (Atmel, STM32), FPGA, Linux embarqué, FreeRTOS.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pédagogie :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Générateurs de fonctions, échantillonnage temps réel, projets AM et LoRa.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Pilotage d’instrumentation pour systèmes biomédicaux et ultrasonores.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Génie biomédical</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Imagerie médicale, capteurs biomédicaux, systèmes d’information médicale.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pédagogie :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Oxymètre de pouls, phonocardiographe numérique, visualiseur d’images médicales.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Segmentation endométriale, estimation du rythme cardiaque fœtal, détection de micro-emboles, ML pour la PMA.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Informatique & développement logiciel</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> C++, Java, Python, conception logicielle, calcul parallèle (MATLAB/OpenMP).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pédagogie :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Algorithmique, concurrence, bases de données.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Outils d’analyse Doppler, calcul scientifique, optimisation et ML.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Acoustique & imagerie ultrasonore (CND, SHM)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Modélisation acoustique non linéaire, CMUT, interférométrie laser, MultiX, Verasonics.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pédagogie :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Formation de faisceau, projets thermomètre et table tactile.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Simulation de propagation ultrasonore en milieux mous et solides.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Filtrage, modélisation non linéaire, détection adaptative, optimisation, ML & DL.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Identification non linéaire, filtrage adapté, détection et classification, codage correcteur d’erreurs.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Traitement d’images</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Filtrage, recalage, segmentation, analyse fractale.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Déconvolution aveugle, contours actifs, recalage IRM.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Codes & logiciels</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://github.com/smenigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Loisirs</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astronomie & astrophotographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande optimale appliquée aux systèmes d'imagerie ultrasonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Imagerie. Université François Rabelais - Tours, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2011TOUR3301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00657980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pré et post-traitements du signal pour les systèmes ultrasonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Le Mans Université, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04561315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signal pre and post-processing for ultrasound systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05068082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Command Applied to Ultrasound Imaging System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthogonal signal generation: an analytical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circuits, Systems, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00034-023-02364-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid optimization of driving frequency for crack signature enhancement in nonlinear ultrasonic nondestructive testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volodymyr Gatsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Houhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 195, pp.108810. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apacoust.2022.108810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palindromic Vectors, Symmetropy and Symmentropy as Symmetry Descriptors of Binary Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (1), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/e24010082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Weak Doppler Microembolic Signature using Two-Dimensional-Adaptive Time-Frequency Threshold from Spectrogram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Geryes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 57, pp.101811. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bspc.2019.101811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal pump excitation frequency for improvement of damage detection by nonlinear vibro acoustic modulation method in a multiple scattering sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Houhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tournat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Boutkedjirt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 155, pp.222-231. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apacoust.2019.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Weak Doppler Micro-Embolic Signal Detection using Energy Fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Geryes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Nasserdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mcheick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47, pp.177-182. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bspc.2018.08.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Contrast Resolution by Genetic Algorithm in Ultrasound Tissue Harmonic Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 71, pp.231-244. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2016.06.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Doppler Microembolic Signals Using High Order Statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Geryes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mcheick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Mathematical Methods in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016, pp.3243290. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2016/3243290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrast Optimization by Metaheuristic for Inclusion Detection in Nonlinear Ultrasound Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70, pp.614-617. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Optimal Input Command for Linearization of cMUT Output by a Temporal Target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Certon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (10), pp.1742--1753. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TUFFC.2013.006330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New estimators and guidelines for better use of fetal heart rate estimators with Doppler ultrasound devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Voicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Kouamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Mathematical Methods in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 2014 (Article ID 784862), pp. 1-10. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2014/784862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881484v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrast Improvement in Sub- and Ultraharmonic Ultrasound Contrast Imaging by Combining Several Hammerstein Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Sbeity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013, pp.270523. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2013/270523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Optimization of Chirp Setting Parameters In Medical Ultrasound Contrast Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Zaylaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (6), pp.592-598. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17265/1934-7391/2013.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Contrast-to-Tissue Ratio by Adaptation of Transmitted Ternary Signal in Ultrasound Pulse Inversion Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Mathematical Methods in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013, pp.6. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2013/297463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805020v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A General Framework for Modeling Sub- and Ultraharmonics of Ultrasound Contrast Agent Signals with MISO Volterra Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Sbeity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Mathematical Methods in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013, pp.934538. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2013/934538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de l'estimation du rythme cardiaque foetal en utilisant les signaux Doppler directionnels et YIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Voicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (4), pp.263-271. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2012.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmit Frequency Adaptation for Contrast to Tissue Ratio Optimization in Second Harmonic Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electrical and Control Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (5), pp.9-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection automatique de micro-emboles cérébraux grâce à un nouveau détecteur de variance conditionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (3), pp.217-222. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2012.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00702986v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Contrast to Tissue Ratio by Frequency Adaptation in Pulse Inversion Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Voicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Novell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59 (11), pp.2431-2438. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TUFFC.2012.2475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation des paramètres fréquentiels du signal d'émission appliquée à l'imagerie de contraste ultrasonore du second harmonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Voicu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (3), pp.211-216. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2012.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00702965v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of index modulation in microembolic Doppler signals part I: radiation force as a new hypothesis-simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Kouamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tranquart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 37 (1), pp.87-101. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2010.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of index modulation of doppler microembolic signals part II: in vitro discrimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Kouamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 37 (1), pp.102-111. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2010.10.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive contrast imaging: transmit frequency optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Novell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Voicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayache Bouakaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (1), pp.667-676. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phpro.2010.01.084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de détermination de phases respiratoires dans un signal acoustique, produit programme d'ordinateur, médium de stockage et dispositif correspondant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Freycenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2022214422A1. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled simulation of ultrasound and shear waves in transient elastography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Smirnov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Ait El Haj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées SPECTRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFA, Mar 2026, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05569070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting in vitro fertilization from ultrasound measurements using Machine Learning techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeinab Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zein Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Fakih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICABME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Beyrouth, Lebanon. pp.190-194, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICABME59496.2023.10293011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Command of the Nonlinear Elastic Wave Spectroscopy Method (NWMS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Houhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Voicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Drai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonic Symposium 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande Optimale de Senseurs Intelligents pour la Nonlinéarité UltraSonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volodymyr Gatsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tournat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique du programme WISE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excitation frequency optimisation to enhance harmonics backscattered by a nonlinear medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volodymyr Gatsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tournat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'acoustique; European Acoustics Association, Dec 2020, Lyon (en ligne), France. pp.31-35, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.0493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Signal Processing Method for Artefact Rejection in Transcranial Doppler Signals used for Micro-embolus detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Geryes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Skaiky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mcheick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICABME 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Tripoli, Lebanon. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICABME47164.2019.8940150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Prefiltered Stochastic Transmitted Waves for Fat Inclusion Detection in Milk with Harmonic Ultrasound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Houhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Ultrasonic Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULTSYM.2019.8925979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Bifrequential Pump Excitation Parameters by Genetic Algorithm in Nonlinear Vibro Acoustic Wave Modulation Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Houhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tournat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Boutkedjirt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Drai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Ultrasonic Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULTSYM.2019.8925663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande optimale de capteurs ultrasonores pour la détection de défauts présents dans des matériaux complexes non-linéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Houhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volodymyr Gatsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tournat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du GIS ECND PdL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of nearly a half century of microembolic signal processing techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Geryes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICABME 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Tripoli, Lebanon. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICABME47164.2019.8940277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Stochastic Excitation for Linear Flaw Detection in a Solid Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Houhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Boutkedjirt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Drai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Iberoamerican Congress on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-13469-3_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity Reduction of Ultrasound Sub-Ultra-Harmonic Modeling by an Input Modiﬁed Volterra Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Sbeity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Kanbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Houhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonic Symposium 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Washington, United States. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULTSYM.2017.8092060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Energy Detector Based on Negative Energy Fluctuations Coupled with Sub-band Decomposition as a Robust Micro-embolus Detection System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Geryes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonic Symposium 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Washington, DC, United States. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULTSYM.2017.8091688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNR Improvement by Subharmonic Extraction with Hammerstein Models for Microbubble Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Kanbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayache Bouakaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonic Symposium 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE UFFC, Sep 2016, Tours, France. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULTSYM.2016.7728740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de la détection de micro-emboles par une approche de décomposition en sous-bandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Geryes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Nassereddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mcheik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2016 Vishno</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFA, Apr 2016, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Micro-Embolic Energy Detector based on Sub-band Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Geryes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mcheick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilys Almar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECBME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Beirut, Lebanon. pp.54-58, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECBME.2016.7745407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonic Magnification by Time Reversal based on a Hammerstein Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonic Symposium 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE UFFC, Sep 2016, Tours, France. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULTSYM.2016.7728742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new energy detector of micro-emboli using a time-varying threshold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Geryes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilys Almar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 International Conference on Advances in Biomedical Engineering (ICABME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Beyrouth, Lebanon. pp.89-92, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICABME.2015.7323258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection d'inclusion ou de défaut en imagerie ultrasonore à l'aide de l'optimisation d'onde aléatoire transmise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Geryes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème congrès français d'acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFA, Apr 2014, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission de signaux stochastiques pour optimiser le contraste en imagerie par inversion d'impulsions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées SIAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française d'acoustique, Jun 2013, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusion/Flaw Detection in Ultrasound Imaging Through Optimization of Random Transmitted Wave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Geryes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, New Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Optimal Command for the Linearization of the CMUT Output</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Certon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MUT 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Side, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrast-to-Tissue Ratio Improvement by Transmitted Optimized Binary Signal in Ultrasound Pulse Inversion Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE 10th International Symposium on Biomedical Imaging (ISBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, San Francisco, United States. pp.776-779, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI.2013.6556590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical Optimization Of Chirp Excitations: Application To Contrast Ultrasound Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira J. Zaylaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Nassereddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Sciences Meeting: New Discoveries in Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Beirut, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Control by Transmit Frequency in Tissue Harmonic Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France. pp.2863-2868</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical Optimization Of Frequency Parameters In Chirp Inversion Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Zaylaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Charara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France. pp.2889-2893</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00787846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Chirp excitation: Application to contrast ultrasound imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira J. Zaylaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Nassereddie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Science Meeting (LAAS 18) : New Discoveries in Science.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Université Notre-Dame-de-Louaizé / Zouk Mosbeh, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02008520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the frequency parameters of chirp-microbubble interactions in contrast ultrasound imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira J. Zaylaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Nasserdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque Franco-Libanais sur les Sciences des Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Beirut, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub and ultra harmonic extraction using modified Hammerstein model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Sbeity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 International Conference on Complex Systems (ICCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Agadir, Morocco. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICoCS.2012.6458608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-embolic signatures detection through GARCH parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Addakiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00810800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and modelling of the Optimal Command for a Ultrasound Pulse Inversion Imaging System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eusipco 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Bucarest, Romania. pp.1059-1063</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random excitation by optimized pulse inversion in contrast harmonic imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France. pp.2895-2900</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound contrast agents modeling using an extended Volterra model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Sbeity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00810770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound medical image deconvolution using CLEAN algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liviu-Teodor Chira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Mateo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corneliu Rusu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00810817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new cerebral micro-emboli detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Voicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Sbeity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advances in Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Tripoli, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive matched filters for contrast imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Voicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Novell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélouka Elkateb Hachemi Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Symposium (IUS), 2010 IEEE International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, San Diego, United States. pp.1728 - 1731, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULTSYM.2010.5935573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de l'énergie rétrodiffusée en imagerie de contraste par la fréquence de transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Novell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Voicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541713v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic detection of micro‐emboli by means of a generalized autoregressive conditional heteroskedasticity model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Dreibine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd PAn American/Iberian Meeting on Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the Contrast Tissue Ratio in Ultrasound Contrast Imaging by an Adaptive Transmit Frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Voicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Novell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Mediterranean Congress on Acoustics 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Salé, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection US automatique de micro-emboles par des techniques de prédictions linéaires synchrones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Dreibine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawam Meziati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the power response in contrast imaging with transmit frequency optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Novell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayache Bouakaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Rome, Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULTSYM.2009.5441554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599154v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic detection of microemboli by means of a synchronous linear prediction technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Dreibine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Meziati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Symposium (IUS), 2009 IEEE International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Rome, Italy. pp.2371 - 2374, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULTSYM.2009.5441701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmit frequency optimization for ultrasound constrast agent response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Novell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Voicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayache Bouakaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meditech 2009 International Conference on Advancements of Medicine and Health Care through Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Cluj-Napoca, Romania. pp.181-184, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-04292-8_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie de contraste adaptative : optimisation de la fréquence d'émission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Novell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Voicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayache Bouakaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IMVIE 5 Imagerie pour les sciences du vivant et la médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Command of the Nonlinear Elastic Wave Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Houhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Voicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Drai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonic Symposium 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Bifrequential Pump Excitation Parameters by Genetic Algorithm in Nonlinear Vibro Acoustic Wave Modulation Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Houhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tournat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Boutkedjirt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Drai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Ultrasonic Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Glasgow, United Kingdom. 2019, 2019 IEEE International Ultrasonic Symposium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Filtered Stochastic Transmitted Waves for Fat Inclusion Detection in Milk with Harmonic Ultrasound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Houhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Ultrasonic Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019 IEEE International Ultrasonic Symposium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Stochastic Excitation for Linear Flaw Detection in a Solid Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Houhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Boutkedjirt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Drai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Iberoamerican Congress on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-embolus sub-band detection based on doppler energy fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Geryes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonic Symposium 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Washington, United States. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity Reduction of Ultrasound Sub-Ultra-Harmonic Modeling by an Input Modified Volterra Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Sbeity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Kanbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Houhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonic Symposium 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Washington, DC, United States. , </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULTSYM.2017.8092894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonic Magnification by Time Reversal based on a Hammerstein Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonic Symposium 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tissue phenotyping based on multimodal imaging : &amp;lt;em&amp;gt;ex vivo&amp;lt;/em&amp;gt; Mass Spectrometry lmaging (M SI) and histological staining combined to&amp;lt;em&amp;gt; in vivo&amp;lt;/em&amp;gt; Magnetic Resonance lmaging (MRI) : Application to whole sheep brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Banliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Colloque Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Seillac, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrast Optimization by Metaheuristic for Inclusion Detection in Nonlinear Ultrasound Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 ICU International Congress on Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Metz, France. , Physics Procedia Proceedings of the 2015 ICU International Congress on Ultrasonics, Metz, France, 70, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2.5D Representations Combining in vivo 3D MRI and ex vivo 2D MSI Approaches to Study the Lipid Distribution in the Whole Sheep Brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Batailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrast-to-tissue ratio improvement by transmitted optimized binary signal in ultrasound pulse inversion imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE 10th International Symposium on Biomedical Imaging (ISBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, San Francisco, United States. , pp.776 - 779, 2013, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI.2013.6556590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and Modelling of the Optimal Command for an Ultrasound Pulse Inversion Imaging System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eusipco 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Bucarest, Romania. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Approach Seeking Optimal Frequency Modulation Parameters In Chirp Inversion and Chirp Reversal Ultrasound Contrast Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Zaylaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Second Science Meeting. Doctoral School of Sciences and Technology, Lebanese University, (2012).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Hadath, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01182641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation du rythme cardiaque fœtal par l'estimateur YIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Voicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAIMA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Hammamet, Tunisie. 33 (4), 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive matched filters for contrast imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Voicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Novell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélouka Elkateb Hachemi Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Symposium (IUS), 2010 IEEE International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1728 - 1731, 2010, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULTSYM.2010.5935573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic detection of microemboli by means of a synchronous linear prediction technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Dreibine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Meziati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Rome, Italy. IEEE, pp.2371 - 2374, 2009, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULTSYM.2009.5441701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the power response in contrast imaging with transmit frequency optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Novell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayache Bouakaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Rome, Italy. IEEE, pp.1 - 4, 2009, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULTSYM.2009.5441554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive contrast imaging: transmit frequency optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Novell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Voicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayache Bouakaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Santiago, Chile. , 3 (1), pp.667-676, 2009, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phpro.2010.01.084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonic Extraction with a Volterra Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:07b5dbe92d0fc7e6de12c02f9caa12cc328b0e54;origin=https://hal.archives-ouvertes.fr/hal-01986155;visit=swh:1:snp:1cbde4924644c4ffcc67f6624897b7bf4dc3c790;anchor=swh:1:rev:8cdc09d8d7f31e3dd86629c34a67ead4a357f3c6;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonics Extraction with a Polynomial Hammerstein Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:cb4869fce96b8e07542a9c1278894f7584245380;origin=https://hal.archives-ouvertes.fr/hal-01986143;visit=swh:1:snp:1662dea266642b3cc73281e9175476a28df00448;anchor=swh:1:rev:9589a94909f20a44a0fe127c1639015eee7854c1;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subharmonic Extraction with Hammerstein Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:95d6d46ac8e276774c28e6b72d41528b61d7d61c;origin=https://hal.archives-ouvertes.fr/hal-01986126;visit=swh:1:snp:31c3eadf22cc4f2c6efcd099ac76113b462df9e2;anchor=swh:1:rev:92d8f2a3ea063c96d1594cc50a6683f634026360;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of contrast resolution by genetic algorithm in ultrasound tissue harmonic imaging : Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:f13f5994716b97a8c7cd0ba6d702a346a82ff773;origin=https://hal.archives-ouvertes.fr/hal-01986160;visit=swh:1:snp:f0f6bbe53b09756d90936384b6371ce743bc3baf;anchor=swh:1:rev:65861d07c70cc2da4ed82d2e20b66953d56e35e3;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation Frequency Optimization of Contrast to Tissue Ratio in Pulse Inversion Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:7c219a2ddf55aa2ac3abc84b9777e5335be34438;origin=https://hal.archives-ouvertes.fr/hal-01986133;visit=swh:1:snp:96fc8a78052d5a9d06150de714a484ac1b106eb0;anchor=swh:1:rev:a79654213cf237fc74468c2c1c20169d5c4c2d8b;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microembolic detection by a 2D-adaptive time-frequency Threshold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:7a53cec6236b11c4a7d0b46fe77652fbe0c14836;origin=https://hal.archives-ouvertes.fr/hal-03041434;visit=swh:1:snp:e747479466e428c34b85026759dd32c8aa1b14a0;anchor=swh:1:rev:cb9ef5f4bb35bef86e085373379aac6af2e40b92;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedometer in HTML5 for Firefox OS and Firefox for Android</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:12b8a0d24e15ad411ab7dddecb9fce466a372627;origin=https://hal.archives-ouvertes.fr/hal-03064856;visit=swh:1:snp:e9afd0bfb77d92f584dfbd6cff4422cc3fa872a5;anchor=swh:1:rev:be90785b21a9b94d7a862377a1a19cfb2ba93d3d;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microembolic detection by an adaptive energy threshold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:8c72fd7af7349a71e185241ca933f36e782b0615;origin=https://hal.archives-ouvertes.fr/hal-03041420;visit=swh:1:snp:c131d6f768000bda64bd725ecf863a5f88a1b2d0;anchor=swh:1:rev:6720e2c3cdaf07d449203b0153942bab8eaf4103;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palindromic Descriptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId227"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2D6C92D7"/>
+    <w:nsid w:val="7F2CEC3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D4432F93"/>
+    <w:nsid w:val="BD22B8CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="B1312B96"/>
+    <w:nsid w:val="6E1D9952"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="58DFDDCB"/>
+    <w:nsid w:val="CAAFCF23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="EBCC516F"/>
+    <w:nsid w:val="27AB455B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="368177CD"/>
+    <w:nsid w:val="5EAE0C27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="43EF5CB3"/>
+    <w:nsid w:val="19986A7B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1143,51 +1143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="19E48B34"/>
+    <w:nsid w:val="500E0576"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1291,51 +1291,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="5B8F7830"/>
+    <w:nsid w:val="698AB825"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1439,51 +1439,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="5F1A2C74"/>
+    <w:nsid w:val="2C773BD1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1587,51 +1587,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="D8938845"/>
+    <w:nsid w:val="133A9CA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1848,51 +1848,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/semenigot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7097-7533" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175750041" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/I-2356-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eseo.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://laum.univ-lemans.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibrain.univ-tours.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://greman.univ-tours.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ieee.org" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cva.u-paris10.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://polytech.univ-tours.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/smenigot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.instagram.com/sebastro19/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00657980v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M&#233;nigot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011TOUR3301" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04561315v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068082v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051643v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036214v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Girault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Longo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00034-023-02364-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508162v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Girault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e24010082" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659302v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Gatsa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Houhat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2022.108810" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384284v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Geryes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2019.101811" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155298v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tournat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Boutkedjirt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2019.06.010" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860144v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Charara" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Nasserdine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mcheick" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2018.08.020" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407735v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Hassan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/3243290" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340713v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2016.06.022" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279952v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.037" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069932v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Certon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gross" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2013.006330" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881484v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulian Voicu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Kouam&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/784862" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801022v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Sbeity" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/934538" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881475v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/270523" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805020v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/297463" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881481v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Zaylaa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/1934-7391/2013.06.005" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702965v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.03.003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731347v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942342v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.06.002" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731343v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Novell" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2012.2475" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702986v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Guibert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.03.002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658788v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Souchon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tranquart" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2010.09.006" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658791v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Guidi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2010.10.014" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607312v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayache Bouakaz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2010.01.084" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147703v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Freycenon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243615v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Abbas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zein Ibrahim" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Fakih" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME59496.2023.10293011" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813137v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Drai" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045539v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0493" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079938v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346812v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME47164.2019.8940277" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311265v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2019.8925979" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311182v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2019.8925663" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346758v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Skaiky" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME47164.2019.8940150" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146643v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982560v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13469-3_27" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586788v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Kanbar" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2017.8092060" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630496v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2017.8091688" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371261v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2016.7728740" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371257v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Nassereddine" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mcheik" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371264v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2016.7728742" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378982v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Almar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECBME.2016.7745407" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279950v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guibert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME.2015.7323258" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279958v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279954v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072842v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881440v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2013.6556590" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459700v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810817v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu-Teodor Chira" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Mateo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corneliu Rusu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077530v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira J. Zaylaa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078440v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703029v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02008520v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Nassereddie" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00787846v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charara" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881468v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICoCS.2012.6458608" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810800v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Addakiri" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810770v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703001v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703046v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071907v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626940v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;louka Elkateb Hachemi Amar" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2010.5935573" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542599v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Dreibine" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawam Meziati" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607257v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459693v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541713v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599154v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2009.5441554" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598463v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Meziati" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2009.5441701" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612940v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04292-8_40" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607265v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813214v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313574v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311585v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://attend.ieee.org/ius-2019/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078516v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631593v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587120v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2017.8092894" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371266v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739171v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Banliat" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andersson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291640v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279957v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Batailler" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075518v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01182641v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075516v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076351v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075515v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ewh.ieee.org/conf/ius_2010/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075514v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075511v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076334v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986160v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f13f5994716b97a8c7cd0ba6d702a346a82ff773;origin=https://hal.archives-ouvertes.fr/hal-01986160;visit=swh:1:snp:f0f6bbe53b09756d90936384b6371ce743bc3baf;anchor=swh:1:rev:65861d07c70cc2da4ed82d2e20b66953d56e35e3;path=/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986133v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7c219a2ddf55aa2ac3abc84b9777e5335be34438;origin=https://hal.archives-ouvertes.fr/hal-01986133;visit=swh:1:snp:96fc8a78052d5a9d06150de714a484ac1b106eb0;anchor=swh:1:rev:a79654213cf237fc74468c2c1c20169d5c4c2d8b;path=/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986155v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:07b5dbe92d0fc7e6de12c02f9caa12cc328b0e54;origin=https://hal.archives-ouvertes.fr/hal-01986155;visit=swh:1:snp:1cbde4924644c4ffcc67f6624897b7bf4dc3c790;anchor=swh:1:rev:8cdc09d8d7f31e3dd86629c34a67ead4a357f3c6;path=/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986143v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:cb4869fce96b8e07542a9c1278894f7584245380;origin=https://hal.archives-ouvertes.fr/hal-01986143;visit=swh:1:snp:1662dea266642b3cc73281e9175476a28df00448;anchor=swh:1:rev:9589a94909f20a44a0fe127c1639015eee7854c1;path=/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986126v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:95d6d46ac8e276774c28e6b72d41528b61d7d61c;origin=https://hal.archives-ouvertes.fr/hal-01986126;visit=swh:1:snp:31c3eadf22cc4f2c6efcd099ac76113b462df9e2;anchor=swh:1:rev:92d8f2a3ea063c96d1594cc50a6683f634026360;path=/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041434v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7a53cec6236b11c4a7d0b46fe77652fbe0c14836;origin=https://hal.archives-ouvertes.fr/hal-03041434;visit=swh:1:snp:e747479466e428c34b85026759dd32c8aa1b14a0;anchor=swh:1:rev:cb9ef5f4bb35bef86e085373379aac6af2e40b92;path=/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064856v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:12b8a0d24e15ad411ab7dddecb9fce466a372627;origin=https://hal.archives-ouvertes.fr/hal-03064856;visit=swh:1:snp:e9afd0bfb77d92f584dfbd6cff4422cc3fa872a5;anchor=swh:1:rev:be90785b21a9b94d7a862377a1a19cfb2ba93d3d;path=/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041420v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8c72fd7af7349a71e185241ca933f36e782b0615;origin=https://hal.archives-ouvertes.fr/hal-03041420;visit=swh:1:snp:c131d6f768000bda64bd725ecf863a5f88a1b2d0;anchor=swh:1:rev:6720e2c3cdaf07d449203b0153942bab8eaf4103;path=/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640826v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/semenigot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7097-7533" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175750041" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/I-2356-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eseo.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://laum.univ-lemans.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibrain.univ-tours.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://greman.univ-tours.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ieee.org" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cva.u-paris10.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://polytech.univ-tours.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/smenigot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.instagram.com/sebastro19/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00657980v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M&#233;nigot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011TOUR3301" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04561315v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068082v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051643v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036214v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Girault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Longo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00034-023-02364-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659302v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Gatsa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Houhat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2022.108810" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508162v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Girault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e24010082" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384284v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Geryes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2019.101811" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155298v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tournat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Boutkedjirt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2019.06.010" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860144v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Charara" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Nasserdine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mcheick" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2018.08.020" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340713v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2016.06.022" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407735v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Hassan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/3243290" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279952v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.037" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069932v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Certon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gross" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2013.006330" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881484v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulian Voicu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Kouam&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/784862" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881475v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Sbeity" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/270523" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881481v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Zaylaa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/1934-7391/2013.06.005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805020v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/297463" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801022v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/934538" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942342v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.06.002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731347v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702986v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Guibert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.03.002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731343v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Novell" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2012.2475" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702965v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.03.003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658788v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Souchon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tranquart" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2010.09.006" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658791v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Guidi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2010.10.014" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607312v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayache Bouakaz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2010.01.084" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147703v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Freycenon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569070v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Smirnov" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Ait El Haj" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243615v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Abbas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zein Ibrahim" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Fakih" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME59496.2023.10293011" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813137v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Drai" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079938v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045539v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0493" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346758v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Skaiky" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME47164.2019.8940150" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311265v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2019.8925979" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311182v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2019.8925663" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146643v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346812v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME47164.2019.8940277" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982560v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13469-3_27" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586788v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Kanbar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2017.8092060" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630496v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2017.8091688" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371261v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2016.7728740" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371257v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Nassereddine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mcheik" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378982v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Almar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECBME.2016.7745407" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371264v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2016.7728742" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279950v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guibert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME.2015.7323258" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279958v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072842v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279954v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459700v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881440v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2013.6556590" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078440v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira J. Zaylaa" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703029v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00787846v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charara" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02008520v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Nassereddie" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077530v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881468v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICoCS.2012.6458608" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810800v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Addakiri" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703001v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703046v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810770v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810817v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu-Teodor Chira" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Mateo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corneliu Rusu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071907v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626940v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;louka Elkateb Hachemi Amar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2010.5935573" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541713v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459693v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Dreibine" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607257v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542599v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawam Meziati" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599154v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2009.5441554" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598463v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Meziati" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2009.5441701" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612940v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04292-8_40" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607265v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813214v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313574v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311585v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://attend.ieee.org/ius-2019/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078516v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631593v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587120v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2017.8092894" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371266v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739171v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Banliat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andersson" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291640v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279957v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Batailler" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075518v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075516v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01182641v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076351v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075515v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ewh.ieee.org/conf/ius_2010/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075514v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075511v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076334v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986155v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:07b5dbe92d0fc7e6de12c02f9caa12cc328b0e54;origin=https://hal.archives-ouvertes.fr/hal-01986155;visit=swh:1:snp:1cbde4924644c4ffcc67f6624897b7bf4dc3c790;anchor=swh:1:rev:8cdc09d8d7f31e3dd86629c34a67ead4a357f3c6;path=/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986143v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:cb4869fce96b8e07542a9c1278894f7584245380;origin=https://hal.archives-ouvertes.fr/hal-01986143;visit=swh:1:snp:1662dea266642b3cc73281e9175476a28df00448;anchor=swh:1:rev:9589a94909f20a44a0fe127c1639015eee7854c1;path=/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986126v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:95d6d46ac8e276774c28e6b72d41528b61d7d61c;origin=https://hal.archives-ouvertes.fr/hal-01986126;visit=swh:1:snp:31c3eadf22cc4f2c6efcd099ac76113b462df9e2;anchor=swh:1:rev:92d8f2a3ea063c96d1594cc50a6683f634026360;path=/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986160v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f13f5994716b97a8c7cd0ba6d702a346a82ff773;origin=https://hal.archives-ouvertes.fr/hal-01986160;visit=swh:1:snp:f0f6bbe53b09756d90936384b6371ce743bc3baf;anchor=swh:1:rev:65861d07c70cc2da4ed82d2e20b66953d56e35e3;path=/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986133v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7c219a2ddf55aa2ac3abc84b9777e5335be34438;origin=https://hal.archives-ouvertes.fr/hal-01986133;visit=swh:1:snp:96fc8a78052d5a9d06150de714a484ac1b106eb0;anchor=swh:1:rev:a79654213cf237fc74468c2c1c20169d5c4c2d8b;path=/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041434v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7a53cec6236b11c4a7d0b46fe77652fbe0c14836;origin=https://hal.archives-ouvertes.fr/hal-03041434;visit=swh:1:snp:e747479466e428c34b85026759dd32c8aa1b14a0;anchor=swh:1:rev:cb9ef5f4bb35bef86e085373379aac6af2e40b92;path=/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064856v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:12b8a0d24e15ad411ab7dddecb9fce466a372627;origin=https://hal.archives-ouvertes.fr/hal-03064856;visit=swh:1:snp:e9afd0bfb77d92f584dfbd6cff4422cc3fa872a5;anchor=swh:1:rev:be90785b21a9b94d7a862377a1a19cfb2ba93d3d;path=/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041420v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8c72fd7af7349a71e185241ca933f36e782b0615;origin=https://hal.archives-ouvertes.fr/hal-03041420;visit=swh:1:snp:c131d6f768000bda64bd725ecf863a5f88a1b2d0;anchor=swh:1:rev:6720e2c3cdaf07d449203b0153942bab8eaf4103;path=/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640826v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>