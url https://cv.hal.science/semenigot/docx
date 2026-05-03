--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ménigot Sébastien </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant-chercheur</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">semenigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7097-7533</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">175750041</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I-2356-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Né en France en 1985, j’ai obtenu un </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master en technologies de l’imagerie médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’Université de Tours en 2008, puis un </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">doctorat en traitement du signal pour l’imagerie médicale ultrasonore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en 2011 dans la même université. J’ai soutenu mon </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">habilitation à diriger des recherches (HDR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mans Université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en 2024.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis septembre 2018, je suis enseignant-chercheur à l’</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESEO</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">, sur le campus d’Angers, et chercheur au </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LAUM</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> (UMR CNRS 6613, Le Mans Université).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recherches</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux portent sur le </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">traitement du signal appliqué au monitorage biomédical et à l’imagerie ultrasonore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, avec un intérêt particulier pour la détection statistique, la modélisation de systèmes, l’optimisation, la formation de faisceau, la reconstruction d’image et le </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">waveform design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">septembre 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, je suis </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">responsable de l’équipe “Signal, Image et Instrumentation”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’ESEO, où je supervise les projets de recherche et coordonne les activités scientifiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J’ai développé le concept de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">commande optimale pour l’imagerie ultrasonore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, avec des contributions majeures dans les axes suivants :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design automatique de formes d’onde</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Approches déterministes et stochastiques pour l’optimisation des excitations ultrasonores.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes d’imagerie pour CMUT</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Techniques adaptées aux transducteurs capacitifs micro-usinés.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation et identification de systèmes non linéaires</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Applications aux agents de contraste ultrasonores générant des sous- et ultra-harmoniques.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estimation et détection Doppler</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Détection de micro-emboles pour la prévention des accidents vasculaires cérébraux.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avant de rejoindre l’ESEO et le LAUM, j’ai travaillé dans les laboratoires :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inserm U930 – Imagerie et Cerveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2008–2017)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2017–2018)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis également membre de l’</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignements</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, je suis </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">responsable du cursus ingénieur par apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’ESEO (campus d’Angers) et, depuis </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">coordinateur multi-campus FISA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pour l’école.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes enseignements concernent principalement :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">le </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">traitement numérique du signal et de l’image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">le </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">deep learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">auprès des élèves ingénieurs en formation initiale et par apprentissage.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Postes précédents :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATER en électronique et informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IUT de Ville d’Avray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-X (2012–2014)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignement de l’informatique et des systèmes embarqués, département Électronique & Énergie, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polytech Tours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2014–2018)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Correspondant du cycle préparatoire Peip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2015–2018) et </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">chargé de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du département Électronique & Énergie (2016–2018)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Compétences</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Instrumentation & systèmes embarqués</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Conception de systèmes embarqués, microcontrôleurs (Atmel, STM32), FPGA, Linux embarqué, FreeRTOS.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pédagogie :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Générateurs de fonctions, échantillonnage temps réel, projets AM et LoRa.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Pilotage d’instrumentation pour systèmes biomédicaux et ultrasonores.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Génie biomédical</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Imagerie médicale, capteurs biomédicaux, systèmes d’information médicale.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pédagogie :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Oxymètre de pouls, phonocardiographe numérique, visualiseur d’images médicales.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Segmentation endométriale, estimation du rythme cardiaque fœtal, détection de micro-emboles, ML pour la PMA.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Informatique & développement logiciel</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> C++, Java, Python, conception logicielle, calcul parallèle (MATLAB/OpenMP).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pédagogie :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Algorithmique, concurrence, bases de données.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Outils d’analyse Doppler, calcul scientifique, optimisation et ML.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Acoustique & imagerie ultrasonore (CND, SHM)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Modélisation acoustique non linéaire, CMUT, interférométrie laser, MultiX, Verasonics.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pédagogie :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Formation de faisceau, projets thermomètre et table tactile.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Simulation de propagation ultrasonore en milieux mous et solides.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Filtrage, modélisation non linéaire, détection adaptative, optimisation, ML & DL.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Identification non linéaire, filtrage adapté, détection et classification, codage correcteur d’erreurs.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Traitement d’images</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Filtrage, recalage, segmentation, analyse fractale.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Déconvolution aveugle, contours actifs, recalage IRM.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Codes & logiciels</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://github.com/smenigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Loisirs</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astronomie & astrophotographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande optimale appliquée aux systèmes d'imagerie ultrasonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Imagerie. Université François Rabelais - Tours, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2011TOUR3301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00657980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pré et post-traitements du signal pour les systèmes ultrasonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Le Mans Université, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04561315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signal pre and post-processing for ultrasound systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05068082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Command Applied to Ultrasound Imaging System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthogonal signal generation: an analytical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circuits, Systems, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00034-023-02364-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid optimization of driving frequency for crack signature enhancement in nonlinear ultrasonic nondestructive testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volodymyr Gatsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Houhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 195, pp.108810. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apacoust.2022.108810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palindromic Vectors, Symmetropy and Symmentropy as Symmetry Descriptors of Binary Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (1), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/e24010082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Weak Doppler Microembolic Signature using Two-Dimensional-Adaptive Time-Frequency Threshold from Spectrogram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Geryes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 57, pp.101811. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bspc.2019.101811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal pump excitation frequency for improvement of damage detection by nonlinear vibro acoustic modulation method in a multiple scattering sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Houhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tournat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Boutkedjirt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 155, pp.222-231. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apacoust.2019.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Weak Doppler Micro-Embolic Signal Detection using Energy Fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Geryes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Nasserdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mcheick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47, pp.177-182. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bspc.2018.08.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Contrast Resolution by Genetic Algorithm in Ultrasound Tissue Harmonic Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 71, pp.231-244. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2016.06.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Doppler Microembolic Signals Using High Order Statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Geryes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mcheick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Mathematical Methods in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016, pp.3243290. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2016/3243290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrast Optimization by Metaheuristic for Inclusion Detection in Nonlinear Ultrasound Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70, pp.614-617. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Optimal Input Command for Linearization of cMUT Output by a Temporal Target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Certon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (10), pp.1742--1753. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TUFFC.2013.006330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New estimators and guidelines for better use of fetal heart rate estimators with Doppler ultrasound devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Voicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Kouamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Mathematical Methods in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 2014 (Article ID 784862), pp. 1-10. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2014/784862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881484v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrast Improvement in Sub- and Ultraharmonic Ultrasound Contrast Imaging by Combining Several Hammerstein Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Sbeity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013, pp.270523. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2013/270523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Optimization of Chirp Setting Parameters In Medical Ultrasound Contrast Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Zaylaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (6), pp.592-598. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17265/1934-7391/2013.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Contrast-to-Tissue Ratio by Adaptation of Transmitted Ternary Signal in Ultrasound Pulse Inversion Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Mathematical Methods in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013, pp.6. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2013/297463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805020v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A General Framework for Modeling Sub- and Ultraharmonics of Ultrasound Contrast Agent Signals with MISO Volterra Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Sbeity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Mathematical Methods in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013, pp.934538. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2013/934538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de l'estimation du rythme cardiaque foetal en utilisant les signaux Doppler directionnels et YIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Voicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (4), pp.263-271. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2012.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmit Frequency Adaptation for Contrast to Tissue Ratio Optimization in Second Harmonic Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electrical and Control Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (5), pp.9-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection automatique de micro-emboles cérébraux grâce à un nouveau détecteur de variance conditionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (3), pp.217-222. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2012.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00702986v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Contrast to Tissue Ratio by Frequency Adaptation in Pulse Inversion Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Voicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Novell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59 (11), pp.2431-2438. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TUFFC.2012.2475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation des paramètres fréquentiels du signal d'émission appliquée à l'imagerie de contraste ultrasonore du second harmonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Voicu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (3), pp.211-216. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2012.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00702965v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of index modulation in microembolic Doppler signals part I: radiation force as a new hypothesis-simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Kouamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tranquart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 37 (1), pp.87-101. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2010.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of index modulation of doppler microembolic signals part II: in vitro discrimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Kouamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 37 (1), pp.102-111. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2010.10.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive contrast imaging: transmit frequency optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Novell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Voicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayache Bouakaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (1), pp.667-676. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phpro.2010.01.084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de détermination de phases respiratoires dans un signal acoustique, produit programme d'ordinateur, médium de stockage et dispositif correspondant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Freycenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2022214422A1. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled simulation of ultrasound and shear waves in transient elastography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Smirnov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Ait El Haj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées SPECTRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFA, Mar 2026, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05569070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting in vitro fertilization from ultrasound measurements using Machine Learning techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeinab Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zein Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Fakih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICABME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Beyrouth, Lebanon. pp.190-194, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICABME59496.2023.10293011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Command of the Nonlinear Elastic Wave Spectroscopy Method (NWMS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Houhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Voicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Drai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonic Symposium 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande Optimale de Senseurs Intelligents pour la Nonlinéarité UltraSonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volodymyr Gatsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tournat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique du programme WISE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excitation frequency optimisation to enhance harmonics backscattered by a nonlinear medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volodymyr Gatsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tournat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'acoustique; European Acoustics Association, Dec 2020, Lyon (en ligne), France. pp.31-35, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.0493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Signal Processing Method for Artefact Rejection in Transcranial Doppler Signals used for Micro-embolus detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Geryes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Skaiky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mcheick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICABME 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Tripoli, Lebanon. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICABME47164.2019.8940150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Prefiltered Stochastic Transmitted Waves for Fat Inclusion Detection in Milk with Harmonic Ultrasound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Houhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Ultrasonic Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULTSYM.2019.8925979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Bifrequential Pump Excitation Parameters by Genetic Algorithm in Nonlinear Vibro Acoustic Wave Modulation Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Houhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tournat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Boutkedjirt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Drai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Ultrasonic Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULTSYM.2019.8925663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande optimale de capteurs ultrasonores pour la détection de défauts présents dans des matériaux complexes non-linéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Houhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volodymyr Gatsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tournat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du GIS ECND PdL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of nearly a half century of microembolic signal processing techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Geryes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICABME 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Tripoli, Lebanon. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICABME47164.2019.8940277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Stochastic Excitation for Linear Flaw Detection in a Solid Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Houhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Boutkedjirt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Drai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Iberoamerican Congress on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-13469-3_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity Reduction of Ultrasound Sub-Ultra-Harmonic Modeling by an Input Modiﬁed Volterra Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Sbeity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Kanbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Houhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonic Symposium 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Washington, United States. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULTSYM.2017.8092060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Energy Detector Based on Negative Energy Fluctuations Coupled with Sub-band Decomposition as a Robust Micro-embolus Detection System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Geryes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonic Symposium 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Washington, DC, United States. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULTSYM.2017.8091688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNR Improvement by Subharmonic Extraction with Hammerstein Models for Microbubble Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Kanbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayache Bouakaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonic Symposium 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE UFFC, Sep 2016, Tours, France. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULTSYM.2016.7728740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de la détection de micro-emboles par une approche de décomposition en sous-bandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Geryes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Nassereddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mcheik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2016 Vishno</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFA, Apr 2016, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Micro-Embolic Energy Detector based on Sub-band Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Geryes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mcheick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilys Almar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECBME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Beirut, Lebanon. pp.54-58, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECBME.2016.7745407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonic Magnification by Time Reversal based on a Hammerstein Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonic Symposium 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE UFFC, Sep 2016, Tours, France. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULTSYM.2016.7728742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new energy detector of micro-emboli using a time-varying threshold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Geryes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilys Almar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 International Conference on Advances in Biomedical Engineering (ICABME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Beyrouth, Lebanon. pp.89-92, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICABME.2015.7323258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection d'inclusion ou de défaut en imagerie ultrasonore à l'aide de l'optimisation d'onde aléatoire transmise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Geryes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème congrès français d'acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFA, Apr 2014, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission de signaux stochastiques pour optimiser le contraste en imagerie par inversion d'impulsions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées SIAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française d'acoustique, Jun 2013, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusion/Flaw Detection in Ultrasound Imaging Through Optimization of Random Transmitted Wave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Geryes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, New Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Optimal Command for the Linearization of the CMUT Output</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Certon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MUT 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Side, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrast-to-Tissue Ratio Improvement by Transmitted Optimized Binary Signal in Ultrasound Pulse Inversion Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE 10th International Symposium on Biomedical Imaging (ISBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, San Francisco, United States. pp.776-779, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI.2013.6556590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical Optimization Of Chirp Excitations: Application To Contrast Ultrasound Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira J. Zaylaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Nassereddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Sciences Meeting: New Discoveries in Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Beirut, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Control by Transmit Frequency in Tissue Harmonic Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France. pp.2863-2868</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical Optimization Of Frequency Parameters In Chirp Inversion Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Zaylaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Charara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France. pp.2889-2893</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00787846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Chirp excitation: Application to contrast ultrasound imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira J. Zaylaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Nassereddie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Science Meeting (LAAS 18) : New Discoveries in Science.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Université Notre-Dame-de-Louaizé / Zouk Mosbeh, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02008520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the frequency parameters of chirp-microbubble interactions in contrast ultrasound imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira J. Zaylaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Nasserdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque Franco-Libanais sur les Sciences des Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Beirut, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub and ultra harmonic extraction using modified Hammerstein model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Sbeity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 International Conference on Complex Systems (ICCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Agadir, Morocco. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICoCS.2012.6458608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-embolic signatures detection through GARCH parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Addakiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00810800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and modelling of the Optimal Command for a Ultrasound Pulse Inversion Imaging System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eusipco 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Bucarest, Romania. pp.1059-1063</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random excitation by optimized pulse inversion in contrast harmonic imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France. pp.2895-2900</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound contrast agents modeling using an extended Volterra model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Sbeity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00810770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound medical image deconvolution using CLEAN algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liviu-Teodor Chira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Mateo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corneliu Rusu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00810817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new cerebral micro-emboli detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Voicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Sbeity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advances in Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Tripoli, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive matched filters for contrast imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Voicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Novell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélouka Elkateb Hachemi Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Symposium (IUS), 2010 IEEE International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, San Diego, United States. pp.1728 - 1731, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULTSYM.2010.5935573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de l'énergie rétrodiffusée en imagerie de contraste par la fréquence de transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Novell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Voicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541713v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic detection of micro‐emboli by means of a generalized autoregressive conditional heteroskedasticity model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Dreibine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd PAn American/Iberian Meeting on Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the Contrast Tissue Ratio in Ultrasound Contrast Imaging by an Adaptive Transmit Frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Voicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Novell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Mediterranean Congress on Acoustics 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Salé, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection US automatique de micro-emboles par des techniques de prédictions linéaires synchrones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Dreibine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawam Meziati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the power response in contrast imaging with transmit frequency optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Novell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayache Bouakaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Rome, Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULTSYM.2009.5441554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599154v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic detection of microemboli by means of a synchronous linear prediction technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Dreibine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Meziati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Symposium (IUS), 2009 IEEE International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Rome, Italy. pp.2371 - 2374, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULTSYM.2009.5441701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmit frequency optimization for ultrasound constrast agent response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Novell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Voicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayache Bouakaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meditech 2009 International Conference on Advancements of Medicine and Health Care through Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Cluj-Napoca, Romania. pp.181-184, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-04292-8_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie de contraste adaptative : optimisation de la fréquence d'émission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Novell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Voicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayache Bouakaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IMVIE 5 Imagerie pour les sciences du vivant et la médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Command of the Nonlinear Elastic Wave Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Houhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Voicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Drai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonic Symposium 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Bifrequential Pump Excitation Parameters by Genetic Algorithm in Nonlinear Vibro Acoustic Wave Modulation Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Houhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tournat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Boutkedjirt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Drai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Ultrasonic Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Glasgow, United Kingdom. 2019, 2019 IEEE International Ultrasonic Symposium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Filtered Stochastic Transmitted Waves for Fat Inclusion Detection in Milk with Harmonic Ultrasound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Houhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Ultrasonic Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019 IEEE International Ultrasonic Symposium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Stochastic Excitation for Linear Flaw Detection in a Solid Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Houhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Boutkedjirt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Drai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Iberoamerican Congress on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-embolus sub-band detection based on doppler energy fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Geryes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonic Symposium 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Washington, United States. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity Reduction of Ultrasound Sub-Ultra-Harmonic Modeling by an Input Modified Volterra Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Sbeity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Kanbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Houhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonic Symposium 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Washington, DC, United States. , </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULTSYM.2017.8092894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonic Magnification by Time Reversal based on a Hammerstein Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonic Symposium 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tissue phenotyping based on multimodal imaging : &amp;lt;em&amp;gt;ex vivo&amp;lt;/em&amp;gt; Mass Spectrometry lmaging (M SI) and histological staining combined to&amp;lt;em&amp;gt; in vivo&amp;lt;/em&amp;gt; Magnetic Resonance lmaging (MRI) : Application to whole sheep brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Banliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Colloque Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Seillac, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrast Optimization by Metaheuristic for Inclusion Detection in Nonlinear Ultrasound Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 ICU International Congress on Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Metz, France. , Physics Procedia Proceedings of the 2015 ICU International Congress on Ultrasonics, Metz, France, 70, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2.5D Representations Combining in vivo 3D MRI and ex vivo 2D MSI Approaches to Study the Lipid Distribution in the Whole Sheep Brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Batailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrast-to-tissue ratio improvement by transmitted optimized binary signal in ultrasound pulse inversion imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE 10th International Symposium on Biomedical Imaging (ISBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, San Francisco, United States. , pp.776 - 779, 2013, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI.2013.6556590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and Modelling of the Optimal Command for an Ultrasound Pulse Inversion Imaging System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eusipco 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Bucarest, Romania. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Approach Seeking Optimal Frequency Modulation Parameters In Chirp Inversion and Chirp Reversal Ultrasound Contrast Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Zaylaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Second Science Meeting. Doctoral School of Sciences and Technology, Lebanese University, (2012).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Hadath, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01182641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation du rythme cardiaque fœtal par l'estimateur YIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Voicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAIMA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Hammamet, Tunisie. 33 (4), 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive matched filters for contrast imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Voicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Novell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélouka Elkateb Hachemi Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Symposium (IUS), 2010 IEEE International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1728 - 1731, 2010, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULTSYM.2010.5935573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic detection of microemboli by means of a synchronous linear prediction technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Dreibine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Meziati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Rome, Italy. IEEE, pp.2371 - 2374, 2009, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULTSYM.2009.5441701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the power response in contrast imaging with transmit frequency optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Novell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayache Bouakaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Rome, Italy. IEEE, pp.1 - 4, 2009, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULTSYM.2009.5441554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive contrast imaging: transmit frequency optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Novell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Voicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayache Bouakaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Santiago, Chile. , 3 (1), pp.667-676, 2009, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phpro.2010.01.084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonic Extraction with a Volterra Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:07b5dbe92d0fc7e6de12c02f9caa12cc328b0e54;origin=https://hal.archives-ouvertes.fr/hal-01986155;visit=swh:1:snp:1cbde4924644c4ffcc67f6624897b7bf4dc3c790;anchor=swh:1:rev:8cdc09d8d7f31e3dd86629c34a67ead4a357f3c6;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonics Extraction with a Polynomial Hammerstein Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:cb4869fce96b8e07542a9c1278894f7584245380;origin=https://hal.archives-ouvertes.fr/hal-01986143;visit=swh:1:snp:1662dea266642b3cc73281e9175476a28df00448;anchor=swh:1:rev:9589a94909f20a44a0fe127c1639015eee7854c1;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subharmonic Extraction with Hammerstein Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:95d6d46ac8e276774c28e6b72d41528b61d7d61c;origin=https://hal.archives-ouvertes.fr/hal-01986126;visit=swh:1:snp:31c3eadf22cc4f2c6efcd099ac76113b462df9e2;anchor=swh:1:rev:92d8f2a3ea063c96d1594cc50a6683f634026360;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of contrast resolution by genetic algorithm in ultrasound tissue harmonic imaging : Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:f13f5994716b97a8c7cd0ba6d702a346a82ff773;origin=https://hal.archives-ouvertes.fr/hal-01986160;visit=swh:1:snp:f0f6bbe53b09756d90936384b6371ce743bc3baf;anchor=swh:1:rev:65861d07c70cc2da4ed82d2e20b66953d56e35e3;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation Frequency Optimization of Contrast to Tissue Ratio in Pulse Inversion Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:7c219a2ddf55aa2ac3abc84b9777e5335be34438;origin=https://hal.archives-ouvertes.fr/hal-01986133;visit=swh:1:snp:96fc8a78052d5a9d06150de714a484ac1b106eb0;anchor=swh:1:rev:a79654213cf237fc74468c2c1c20169d5c4c2d8b;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microembolic detection by a 2D-adaptive time-frequency Threshold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:7a53cec6236b11c4a7d0b46fe77652fbe0c14836;origin=https://hal.archives-ouvertes.fr/hal-03041434;visit=swh:1:snp:e747479466e428c34b85026759dd32c8aa1b14a0;anchor=swh:1:rev:cb9ef5f4bb35bef86e085373379aac6af2e40b92;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedometer in HTML5 for Firefox OS and Firefox for Android</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:12b8a0d24e15ad411ab7dddecb9fce466a372627;origin=https://hal.archives-ouvertes.fr/hal-03064856;visit=swh:1:snp:e9afd0bfb77d92f584dfbd6cff4422cc3fa872a5;anchor=swh:1:rev:be90785b21a9b94d7a862377a1a19cfb2ba93d3d;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microembolic detection by an adaptive energy threshold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:8c72fd7af7349a71e185241ca933f36e782b0615;origin=https://hal.archives-ouvertes.fr/hal-03041420;visit=swh:1:snp:c131d6f768000bda64bd725ecf863a5f88a1b2d0;anchor=swh:1:rev:6720e2c3cdaf07d449203b0153942bab8eaf4103;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palindromic Descriptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId227"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ménigot Sébastien </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant-chercheur</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">semenigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7097-7533</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">175750041</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I-2356-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Né en France en 1985, j’ai obtenu un </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master en technologies de l’imagerie médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’Université de Tours en 2008, puis un </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">doctorat en traitement du signal pour l’imagerie médicale ultrasonore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en 2011 dans la même université. J’ai soutenu mon </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">habilitation à diriger des recherches (HDR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mans Université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en 2024.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis septembre 2018, je suis enseignant-chercheur à l’</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESEO</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">, sur le campus d’Angers, et chercheur au </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LAUM</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> (UMR CNRS 6613, Le Mans Université).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recherches</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux portent sur le </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">traitement du signal appliqué au monitorage biomédical et à l’imagerie ultrasonore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, avec un intérêt particulier pour la détection statistique, la modélisation de systèmes, l’optimisation, la formation de faisceau, la reconstruction d’image et le </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">waveform design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">septembre 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, je suis </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">responsable de l’équipe “Signal, Image et Instrumentation”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’ESEO, où je supervise les projets de recherche et coordonne les activités scientifiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J’ai développé le concept de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">commande optimale pour l’imagerie ultrasonore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, avec des contributions majeures dans les axes suivants :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design automatique de formes d’onde</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Approches déterministes et stochastiques pour l’optimisation des excitations ultrasonores.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes d’imagerie pour CMUT</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Techniques adaptées aux transducteurs capacitifs micro-usinés.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation et identification de systèmes non linéaires</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Applications aux agents de contraste ultrasonores générant des sous- et ultra-harmoniques.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estimation et détection Doppler</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Détection de micro-emboles pour la prévention des accidents vasculaires cérébraux.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avant de rejoindre l’ESEO et le LAUM, j’ai travaillé dans les laboratoires :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inserm U930 – Imagerie et Cerveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2008–2017)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2017–2018)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis également membre de l’</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignements</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, je suis </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">responsable du cursus ingénieur par apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’ESEO (campus d’Angers) et, depuis </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">coordinateur multi-campus FISA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pour l’école.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes enseignements concernent principalement :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">le </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">traitement numérique du signal et de l’image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">le </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">deep learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">auprès des élèves ingénieurs en formation initiale et par apprentissage.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Postes précédents :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATER en électronique et informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IUT de Ville d’Avray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-X (2012–2014)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignement de l’informatique et des systèmes embarqués, département Électronique & Énergie, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polytech Tours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2014–2018)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Correspondant du cycle préparatoire Peip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2015–2018) et </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">chargé de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du département Électronique & Énergie (2016–2018)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Compétences</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Instrumentation & systèmes embarqués</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Conception de systèmes embarqués, microcontrôleurs (Atmel, STM32), FPGA, Linux embarqué, FreeRTOS.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pédagogie :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Générateurs de fonctions, échantillonnage temps réel, projets AM et LoRa.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Pilotage d’instrumentation pour systèmes biomédicaux et ultrasonores.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Génie biomédical</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Imagerie médicale, capteurs biomédicaux, systèmes d’information médicale.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pédagogie :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Oxymètre de pouls, phonocardiographe numérique, visualiseur d’images médicales.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Segmentation endométriale, estimation du rythme cardiaque fœtal, détection de micro-emboles, ML pour la PMA.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Informatique & développement logiciel</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> C++, Java, Python, conception logicielle, calcul parallèle (MATLAB/OpenMP).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pédagogie :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Algorithmique, concurrence, bases de données.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Outils d’analyse Doppler, calcul scientifique, optimisation et ML.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Acoustique & imagerie ultrasonore (CND, SHM)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Modélisation acoustique non linéaire, CMUT, interférométrie laser, MultiX, Verasonics.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pédagogie :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Formation de faisceau, projets thermomètre et table tactile.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Simulation de propagation ultrasonore en milieux mous et solides.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Filtrage, modélisation non linéaire, détection adaptative, optimisation, ML & DL.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Identification non linéaire, filtrage adapté, détection et classification, codage correcteur d’erreurs.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Traitement d’images</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Filtrage, recalage, segmentation, analyse fractale.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Déconvolution aveugle, contours actifs, recalage IRM.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Codes & logiciels</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://github.com/smenigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Loisirs</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astronomie & astrophotographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande optimale appliquée aux systèmes d'imagerie ultrasonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Imagerie. Université François Rabelais - Tours, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2011TOUR3301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00657980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pré et post-traitements du signal pour les systèmes ultrasonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Le Mans Université, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04561315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signal pre and post-processing for ultrasound systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05068082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Command Applied to Ultrasound Imaging System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthogonal signal generation: an analytical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circuits, Systems, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00034-023-02364-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid optimization of driving frequency for crack signature enhancement in nonlinear ultrasonic nondestructive testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volodymyr Gatsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Houhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 195, pp.108810. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apacoust.2022.108810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palindromic Vectors, Symmetropy and Symmentropy as Symmetry Descriptors of Binary Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (1), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/e24010082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Weak Doppler Microembolic Signature using Two-Dimensional-Adaptive Time-Frequency Threshold from Spectrogram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Geryes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 57, pp.101811. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bspc.2019.101811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal pump excitation frequency for improvement of damage detection by nonlinear vibro acoustic modulation method in a multiple scattering sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Houhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tournat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Boutkedjirt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 155, pp.222-231. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apacoust.2019.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Weak Doppler Micro-Embolic Signal Detection using Energy Fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Geryes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Nasserdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mcheick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47, pp.177-182. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bspc.2018.08.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Doppler Microembolic Signals Using High Order Statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Geryes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mcheick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Mathematical Methods in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016, pp.3243290. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2016/3243290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Contrast Resolution by Genetic Algorithm in Ultrasound Tissue Harmonic Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 71, pp.231-244. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2016.06.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrast Optimization by Metaheuristic for Inclusion Detection in Nonlinear Ultrasound Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70, pp.614-617. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Optimal Input Command for Linearization of cMUT Output by a Temporal Target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Certon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (10), pp.1742--1753. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TUFFC.2013.006330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New estimators and guidelines for better use of fetal heart rate estimators with Doppler ultrasound devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Voicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Kouamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Mathematical Methods in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 2014 (Article ID 784862), pp. 1-10. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2014/784862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881484v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A General Framework for Modeling Sub- and Ultraharmonics of Ultrasound Contrast Agent Signals with MISO Volterra Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Sbeity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Mathematical Methods in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013, pp.934538. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2013/934538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrast Improvement in Sub- and Ultraharmonic Ultrasound Contrast Imaging by Combining Several Hammerstein Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Sbeity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013, pp.270523. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2013/270523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Optimization of Chirp Setting Parameters In Medical Ultrasound Contrast Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Zaylaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (6), pp.592-598. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17265/1934-7391/2013.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Contrast-to-Tissue Ratio by Adaptation of Transmitted Ternary Signal in Ultrasound Pulse Inversion Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Mathematical Methods in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013, pp.6. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2013/297463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805020v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation des paramètres fréquentiels du signal d'émission appliquée à l'imagerie de contraste ultrasonore du second harmonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Voicu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (3), pp.211-216. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2012.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00702965v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmit Frequency Adaptation for Contrast to Tissue Ratio Optimization in Second Harmonic Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electrical and Control Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (5), pp.9-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de l'estimation du rythme cardiaque foetal en utilisant les signaux Doppler directionnels et YIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Voicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (4), pp.263-271. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2012.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection automatique de micro-emboles cérébraux grâce à un nouveau détecteur de variance conditionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (3), pp.217-222. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2012.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00702986v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Contrast to Tissue Ratio by Frequency Adaptation in Pulse Inversion Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Voicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Novell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59 (11), pp.2431-2438. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TUFFC.2012.2475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of index modulation in microembolic Doppler signals part I: radiation force as a new hypothesis-simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Kouamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tranquart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 37 (1), pp.87-101. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2010.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of index modulation of doppler microembolic signals part II: in vitro discrimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Kouamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 37 (1), pp.102-111. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2010.10.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive contrast imaging: transmit frequency optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Novell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Voicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayache Bouakaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (1), pp.667-676. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phpro.2010.01.084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de détermination de phases respiratoires dans un signal acoustique, produit programme d'ordinateur, médium de stockage et dispositif correspondant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Freycenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2022214422A1. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled simulation of ultrasound and shear waves in transient elastography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Smirnov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Ait El Haj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées SPECTRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFA, Mar 2026, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05569070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting in vitro fertilization from ultrasound measurements using Machine Learning techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeinab Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zein Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Fakih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICABME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Beyrouth, Lebanon. pp.190-194, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICABME59496.2023.10293011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Command of the Nonlinear Elastic Wave Spectroscopy Method (NWMS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Houhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Voicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Drai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonic Symposium 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excitation frequency optimisation to enhance harmonics backscattered by a nonlinear medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volodymyr Gatsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tournat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'acoustique; European Acoustics Association, Dec 2020, Lyon (en ligne), France. pp.31-35, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.0493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande Optimale de Senseurs Intelligents pour la Nonlinéarité UltraSonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volodymyr Gatsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tournat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique du programme WISE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of nearly a half century of microembolic signal processing techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Geryes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICABME 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Tripoli, Lebanon. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICABME47164.2019.8940277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Prefiltered Stochastic Transmitted Waves for Fat Inclusion Detection in Milk with Harmonic Ultrasound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Houhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Ultrasonic Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULTSYM.2019.8925979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Bifrequential Pump Excitation Parameters by Genetic Algorithm in Nonlinear Vibro Acoustic Wave Modulation Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Houhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tournat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Boutkedjirt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Drai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Ultrasonic Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULTSYM.2019.8925663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Signal Processing Method for Artefact Rejection in Transcranial Doppler Signals used for Micro-embolus detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Geryes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Skaiky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mcheick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICABME 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Tripoli, Lebanon. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICABME47164.2019.8940150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande optimale de capteurs ultrasonores pour la détection de défauts présents dans des matériaux complexes non-linéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Houhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volodymyr Gatsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tournat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du GIS ECND PdL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Stochastic Excitation for Linear Flaw Detection in a Solid Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Houhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Boutkedjirt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Drai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Iberoamerican Congress on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-13469-3_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity Reduction of Ultrasound Sub-Ultra-Harmonic Modeling by an Input Modiﬁed Volterra Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Sbeity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Kanbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Houhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonic Symposium 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Washington, United States. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULTSYM.2017.8092060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Energy Detector Based on Negative Energy Fluctuations Coupled with Sub-band Decomposition as a Robust Micro-embolus Detection System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Geryes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonic Symposium 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Washington, DC, United States. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULTSYM.2017.8091688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNR Improvement by Subharmonic Extraction with Hammerstein Models for Microbubble Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Kanbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayache Bouakaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonic Symposium 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE UFFC, Sep 2016, Tours, France. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULTSYM.2016.7728740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de la détection de micro-emboles par une approche de décomposition en sous-bandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Geryes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Nassereddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mcheik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2016 Vishno</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFA, Apr 2016, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Micro-Embolic Energy Detector based on Sub-band Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Geryes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mcheick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilys Almar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECBME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Beirut, Lebanon. pp.54-58, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECBME.2016.7745407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonic Magnification by Time Reversal based on a Hammerstein Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonic Symposium 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE UFFC, Sep 2016, Tours, France. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULTSYM.2016.7728742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new energy detector of micro-emboli using a time-varying threshold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Geryes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilys Almar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 International Conference on Advances in Biomedical Engineering (ICABME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Beyrouth, Lebanon. pp.89-92, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICABME.2015.7323258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection d'inclusion ou de défaut en imagerie ultrasonore à l'aide de l'optimisation d'onde aléatoire transmise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Geryes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème congrès français d'acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFA, Apr 2014, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusion/Flaw Detection in Ultrasound Imaging Through Optimization of Random Transmitted Wave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Geryes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, New Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission de signaux stochastiques pour optimiser le contraste en imagerie par inversion d'impulsions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées SIAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française d'acoustique, Jun 2013, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Optimal Command for the Linearization of the CMUT Output</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Certon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MUT 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Side, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrast-to-Tissue Ratio Improvement by Transmitted Optimized Binary Signal in Ultrasound Pulse Inversion Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE 10th International Symposium on Biomedical Imaging (ISBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, San Francisco, United States. pp.776-779, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI.2013.6556590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound medical image deconvolution using CLEAN algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liviu-Teodor Chira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Mateo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corneliu Rusu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00810817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the frequency parameters of chirp-microbubble interactions in contrast ultrasound imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira J. Zaylaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Nasserdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque Franco-Libanais sur les Sciences des Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Beirut, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Control by Transmit Frequency in Tissue Harmonic Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France. pp.2863-2868</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Chirp excitation: Application to contrast ultrasound imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira J. Zaylaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Nassereddie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Science Meeting (LAAS 18) : New Discoveries in Science.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Université Notre-Dame-de-Louaizé / Zouk Mosbeh, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02008520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical Optimization Of Frequency Parameters In Chirp Inversion Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Zaylaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Charara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France. pp.2889-2893</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00787846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical Optimization Of Chirp Excitations: Application To Contrast Ultrasound Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira J. Zaylaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Nassereddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Sciences Meeting: New Discoveries in Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Beirut, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub and ultra harmonic extraction using modified Hammerstein model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Sbeity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 International Conference on Complex Systems (ICCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Agadir, Morocco. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICoCS.2012.6458608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-embolic signatures detection through GARCH parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Addakiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00810800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and modelling of the Optimal Command for a Ultrasound Pulse Inversion Imaging System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eusipco 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Bucarest, Romania. pp.1059-1063</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random excitation by optimized pulse inversion in contrast harmonic imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France. pp.2895-2900</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound contrast agents modeling using an extended Volterra model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Sbeity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00810770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new cerebral micro-emboli detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Voicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Sbeity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advances in Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Tripoli, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive matched filters for contrast imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Voicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Novell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélouka Elkateb Hachemi Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Symposium (IUS), 2010 IEEE International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, San Diego, United States. pp.1728 - 1731, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULTSYM.2010.5935573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection US automatique de micro-emboles par des techniques de prédictions linéaires synchrones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Dreibine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawam Meziati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the Contrast Tissue Ratio in Ultrasound Contrast Imaging by an Adaptive Transmit Frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Voicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Novell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Mediterranean Congress on Acoustics 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Salé, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic detection of micro‐emboli by means of a generalized autoregressive conditional heteroskedasticity model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Dreibine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd PAn American/Iberian Meeting on Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de l'énergie rétrodiffusée en imagerie de contraste par la fréquence de transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Novell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Voicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541713v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the power response in contrast imaging with transmit frequency optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Novell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayache Bouakaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Rome, Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULTSYM.2009.5441554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599154v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic detection of microemboli by means of a synchronous linear prediction technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Dreibine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Meziati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Symposium (IUS), 2009 IEEE International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Rome, Italy. pp.2371 - 2374, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULTSYM.2009.5441701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmit frequency optimization for ultrasound constrast agent response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Novell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Voicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayache Bouakaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meditech 2009 International Conference on Advancements of Medicine and Health Care through Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Cluj-Napoca, Romania. pp.181-184, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-04292-8_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie de contraste adaptative : optimisation de la fréquence d'émission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Novell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Voicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayache Bouakaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IMVIE 5 Imagerie pour les sciences du vivant et la médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Command of the Nonlinear Elastic Wave Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Houhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Voicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Drai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonic Symposium 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Bifrequential Pump Excitation Parameters by Genetic Algorithm in Nonlinear Vibro Acoustic Wave Modulation Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Houhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tournat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Boutkedjirt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Drai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Ultrasonic Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Glasgow, United Kingdom. 2019, 2019 IEEE International Ultrasonic Symposium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Filtered Stochastic Transmitted Waves for Fat Inclusion Detection in Milk with Harmonic Ultrasound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Houhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Ultrasonic Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019 IEEE International Ultrasonic Symposium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Stochastic Excitation for Linear Flaw Detection in a Solid Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Houhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Boutkedjirt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Drai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Iberoamerican Congress on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-embolus sub-band detection based on doppler energy fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Geryes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonic Symposium 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Washington, United States. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity Reduction of Ultrasound Sub-Ultra-Harmonic Modeling by an Input Modified Volterra Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Sbeity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Kanbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Houhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonic Symposium 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Washington, DC, United States. , </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULTSYM.2017.8092894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonic Magnification by Time Reversal based on a Hammerstein Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonic Symposium 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tissue phenotyping based on multimodal imaging : &amp;lt;em&amp;gt;ex vivo&amp;lt;/em&amp;gt; Mass Spectrometry lmaging (M SI) and histological staining combined to&amp;lt;em&amp;gt; in vivo&amp;lt;/em&amp;gt; Magnetic Resonance lmaging (MRI) : Application to whole sheep brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Banliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Colloque Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Seillac, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrast Optimization by Metaheuristic for Inclusion Detection in Nonlinear Ultrasound Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 ICU International Congress on Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Metz, France. , Physics Procedia Proceedings of the 2015 ICU International Congress on Ultrasonics, Metz, France, 70, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2.5D Representations Combining in vivo 3D MRI and ex vivo 2D MSI Approaches to Study the Lipid Distribution in the Whole Sheep Brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Batailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrast-to-tissue ratio improvement by transmitted optimized binary signal in ultrasound pulse inversion imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE 10th International Symposium on Biomedical Imaging (ISBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, San Francisco, United States. , pp.776 - 779, 2013, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI.2013.6556590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Approach Seeking Optimal Frequency Modulation Parameters In Chirp Inversion and Chirp Reversal Ultrasound Contrast Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Zaylaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Second Science Meeting. Doctoral School of Sciences and Technology, Lebanese University, (2012).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Hadath, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01182641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and Modelling of the Optimal Command for an Ultrasound Pulse Inversion Imaging System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eusipco 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Bucarest, Romania. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation du rythme cardiaque fœtal par l'estimateur YIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Voicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAIMA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Hammamet, Tunisie. 33 (4), 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive matched filters for contrast imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Voicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Novell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélouka Elkateb Hachemi Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Symposium (IUS), 2010 IEEE International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1728 - 1731, 2010, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULTSYM.2010.5935573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic detection of microemboli by means of a synchronous linear prediction technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Dreibine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Meziati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Rome, Italy. IEEE, pp.2371 - 2374, 2009, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULTSYM.2009.5441701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the power response in contrast imaging with transmit frequency optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Novell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayache Bouakaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Rome, Italy. IEEE, pp.1 - 4, 2009, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULTSYM.2009.5441554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive contrast imaging: transmit frequency optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Novell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Voicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayache Bouakaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Santiago, Chile. , 3 (1), pp.667-676, 2009, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phpro.2010.01.084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of contrast resolution by genetic algorithm in ultrasound tissue harmonic imaging : Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:f13f5994716b97a8c7cd0ba6d702a346a82ff773;origin=https://hal.archives-ouvertes.fr/hal-01986160;visit=swh:1:snp:f0f6bbe53b09756d90936384b6371ce743bc3baf;anchor=swh:1:rev:65861d07c70cc2da4ed82d2e20b66953d56e35e3;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation Frequency Optimization of Contrast to Tissue Ratio in Pulse Inversion Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:7c219a2ddf55aa2ac3abc84b9777e5335be34438;origin=https://hal.archives-ouvertes.fr/hal-01986133;visit=swh:1:snp:96fc8a78052d5a9d06150de714a484ac1b106eb0;anchor=swh:1:rev:a79654213cf237fc74468c2c1c20169d5c4c2d8b;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subharmonic Extraction with Hammerstein Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:95d6d46ac8e276774c28e6b72d41528b61d7d61c;origin=https://hal.archives-ouvertes.fr/hal-01986126;visit=swh:1:snp:31c3eadf22cc4f2c6efcd099ac76113b462df9e2;anchor=swh:1:rev:92d8f2a3ea063c96d1594cc50a6683f634026360;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonic Extraction with a Volterra Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:07b5dbe92d0fc7e6de12c02f9caa12cc328b0e54;origin=https://hal.archives-ouvertes.fr/hal-01986155;visit=swh:1:snp:1cbde4924644c4ffcc67f6624897b7bf4dc3c790;anchor=swh:1:rev:8cdc09d8d7f31e3dd86629c34a67ead4a357f3c6;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonics Extraction with a Polynomial Hammerstein Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:cb4869fce96b8e07542a9c1278894f7584245380;origin=https://hal.archives-ouvertes.fr/hal-01986143;visit=swh:1:snp:1662dea266642b3cc73281e9175476a28df00448;anchor=swh:1:rev:9589a94909f20a44a0fe127c1639015eee7854c1;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microembolic detection by a 2D-adaptive time-frequency Threshold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:7a53cec6236b11c4a7d0b46fe77652fbe0c14836;origin=https://hal.archives-ouvertes.fr/hal-03041434;visit=swh:1:snp:e747479466e428c34b85026759dd32c8aa1b14a0;anchor=swh:1:rev:cb9ef5f4bb35bef86e085373379aac6af2e40b92;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedometer in HTML5 for Firefox OS and Firefox for Android</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:12b8a0d24e15ad411ab7dddecb9fce466a372627;origin=https://hal.archives-ouvertes.fr/hal-03064856;visit=swh:1:snp:e9afd0bfb77d92f584dfbd6cff4422cc3fa872a5;anchor=swh:1:rev:be90785b21a9b94d7a862377a1a19cfb2ba93d3d;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microembolic detection by an adaptive energy threshold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:8c72fd7af7349a71e185241ca933f36e782b0615;origin=https://hal.archives-ouvertes.fr/hal-03041420;visit=swh:1:snp:c131d6f768000bda64bd725ecf863a5f88a1b2d0;anchor=swh:1:rev:6720e2c3cdaf07d449203b0153942bab8eaf4103;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palindromic Descriptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId227"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7F2CEC3E"/>
+    <w:nsid w:val="9CE4DB7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="BD22B8CE"/>
+    <w:nsid w:val="8025BFE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6E1D9952"/>
+    <w:nsid w:val="7E7283E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="CAAFCF23"/>
+    <w:nsid w:val="BF2936B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="27AB455B"/>
+    <w:nsid w:val="6AA1B611"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="5EAE0C27"/>
+    <w:nsid w:val="DE6224F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="19986A7B"/>
+    <w:nsid w:val="7CEE33B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1143,51 +1143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="500E0576"/>
+    <w:nsid w:val="2E2CD21E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1291,51 +1291,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="698AB825"/>
+    <w:nsid w:val="625D611F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1439,51 +1439,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="2C773BD1"/>
+    <w:nsid w:val="28C6CE9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1587,51 +1587,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="133A9CA4"/>
+    <w:nsid w:val="A4134019"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1848,51 +1848,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/semenigot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7097-7533" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175750041" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/I-2356-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eseo.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://laum.univ-lemans.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibrain.univ-tours.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://greman.univ-tours.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ieee.org" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cva.u-paris10.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://polytech.univ-tours.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/smenigot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.instagram.com/sebastro19/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00657980v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M&#233;nigot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011TOUR3301" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04561315v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068082v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051643v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036214v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Girault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Longo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00034-023-02364-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659302v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Gatsa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Houhat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2022.108810" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508162v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Girault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e24010082" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384284v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Geryes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2019.101811" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155298v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tournat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Boutkedjirt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2019.06.010" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860144v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Charara" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Nasserdine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mcheick" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2018.08.020" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340713v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2016.06.022" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407735v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Hassan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/3243290" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279952v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.037" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069932v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Certon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gross" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2013.006330" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881484v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulian Voicu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Kouam&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/784862" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881475v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Sbeity" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/270523" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881481v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Zaylaa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/1934-7391/2013.06.005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805020v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/297463" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801022v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/934538" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942342v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.06.002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731347v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702986v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Guibert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.03.002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731343v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Novell" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2012.2475" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702965v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.03.003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658788v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Souchon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tranquart" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2010.09.006" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658791v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Guidi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2010.10.014" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607312v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayache Bouakaz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2010.01.084" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147703v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Freycenon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569070v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Smirnov" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Ait El Haj" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243615v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Abbas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zein Ibrahim" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Fakih" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME59496.2023.10293011" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813137v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Drai" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079938v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045539v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0493" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346758v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Skaiky" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME47164.2019.8940150" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311265v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2019.8925979" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311182v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2019.8925663" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146643v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346812v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME47164.2019.8940277" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982560v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13469-3_27" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586788v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Kanbar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2017.8092060" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630496v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2017.8091688" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371261v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2016.7728740" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371257v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Nassereddine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mcheik" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378982v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Almar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECBME.2016.7745407" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371264v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2016.7728742" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279950v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guibert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME.2015.7323258" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279958v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072842v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279954v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459700v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881440v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2013.6556590" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078440v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira J. Zaylaa" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703029v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00787846v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charara" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02008520v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Nassereddie" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077530v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881468v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICoCS.2012.6458608" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810800v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Addakiri" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703001v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703046v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810770v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810817v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu-Teodor Chira" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Mateo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corneliu Rusu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071907v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626940v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;louka Elkateb Hachemi Amar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2010.5935573" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541713v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459693v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Dreibine" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607257v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542599v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawam Meziati" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599154v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2009.5441554" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598463v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Meziati" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2009.5441701" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612940v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04292-8_40" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607265v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813214v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313574v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311585v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://attend.ieee.org/ius-2019/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078516v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631593v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587120v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2017.8092894" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371266v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739171v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Banliat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andersson" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291640v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279957v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Batailler" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075518v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075516v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01182641v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076351v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075515v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ewh.ieee.org/conf/ius_2010/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075514v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075511v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076334v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986155v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:07b5dbe92d0fc7e6de12c02f9caa12cc328b0e54;origin=https://hal.archives-ouvertes.fr/hal-01986155;visit=swh:1:snp:1cbde4924644c4ffcc67f6624897b7bf4dc3c790;anchor=swh:1:rev:8cdc09d8d7f31e3dd86629c34a67ead4a357f3c6;path=/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986143v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:cb4869fce96b8e07542a9c1278894f7584245380;origin=https://hal.archives-ouvertes.fr/hal-01986143;visit=swh:1:snp:1662dea266642b3cc73281e9175476a28df00448;anchor=swh:1:rev:9589a94909f20a44a0fe127c1639015eee7854c1;path=/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986126v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:95d6d46ac8e276774c28e6b72d41528b61d7d61c;origin=https://hal.archives-ouvertes.fr/hal-01986126;visit=swh:1:snp:31c3eadf22cc4f2c6efcd099ac76113b462df9e2;anchor=swh:1:rev:92d8f2a3ea063c96d1594cc50a6683f634026360;path=/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986160v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f13f5994716b97a8c7cd0ba6d702a346a82ff773;origin=https://hal.archives-ouvertes.fr/hal-01986160;visit=swh:1:snp:f0f6bbe53b09756d90936384b6371ce743bc3baf;anchor=swh:1:rev:65861d07c70cc2da4ed82d2e20b66953d56e35e3;path=/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986133v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7c219a2ddf55aa2ac3abc84b9777e5335be34438;origin=https://hal.archives-ouvertes.fr/hal-01986133;visit=swh:1:snp:96fc8a78052d5a9d06150de714a484ac1b106eb0;anchor=swh:1:rev:a79654213cf237fc74468c2c1c20169d5c4c2d8b;path=/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041434v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7a53cec6236b11c4a7d0b46fe77652fbe0c14836;origin=https://hal.archives-ouvertes.fr/hal-03041434;visit=swh:1:snp:e747479466e428c34b85026759dd32c8aa1b14a0;anchor=swh:1:rev:cb9ef5f4bb35bef86e085373379aac6af2e40b92;path=/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064856v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:12b8a0d24e15ad411ab7dddecb9fce466a372627;origin=https://hal.archives-ouvertes.fr/hal-03064856;visit=swh:1:snp:e9afd0bfb77d92f584dfbd6cff4422cc3fa872a5;anchor=swh:1:rev:be90785b21a9b94d7a862377a1a19cfb2ba93d3d;path=/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041420v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8c72fd7af7349a71e185241ca933f36e782b0615;origin=https://hal.archives-ouvertes.fr/hal-03041420;visit=swh:1:snp:c131d6f768000bda64bd725ecf863a5f88a1b2d0;anchor=swh:1:rev:6720e2c3cdaf07d449203b0153942bab8eaf4103;path=/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640826v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/semenigot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7097-7533" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175750041" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/I-2356-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eseo.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://laum.univ-lemans.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibrain.univ-tours.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://greman.univ-tours.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ieee.org" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cva.u-paris10.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://polytech.univ-tours.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/smenigot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.instagram.com/sebastro19/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00657980v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M&#233;nigot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011TOUR3301" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04561315v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068082v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051643v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036214v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Girault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Longo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00034-023-02364-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659302v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Gatsa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Houhat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2022.108810" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508162v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Girault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e24010082" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384284v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Geryes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2019.101811" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155298v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tournat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Boutkedjirt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2019.06.010" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860144v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Charara" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Nasserdine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mcheick" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2018.08.020" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407735v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Hassan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/3243290" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340713v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2016.06.022" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279952v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.037" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069932v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Certon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gross" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2013.006330" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881484v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulian Voicu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Kouam&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/784862" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801022v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Sbeity" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/934538" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881475v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/270523" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881481v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Zaylaa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/1934-7391/2013.06.005" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805020v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/297463" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702965v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.03.003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731347v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942342v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.06.002" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702986v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Guibert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.03.002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731343v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Novell" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2012.2475" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658788v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Souchon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tranquart" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2010.09.006" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658791v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Guidi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2010.10.014" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607312v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayache Bouakaz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2010.01.084" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147703v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Freycenon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569070v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Smirnov" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Ait El Haj" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243615v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Abbas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zein Ibrahim" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Fakih" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME59496.2023.10293011" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813137v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Drai" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045539v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0493" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079938v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346812v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME47164.2019.8940277" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311265v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2019.8925979" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311182v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2019.8925663" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346758v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Skaiky" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME47164.2019.8940150" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146643v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982560v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13469-3_27" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586788v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Kanbar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2017.8092060" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630496v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2017.8091688" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371261v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2016.7728740" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371257v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Nassereddine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mcheik" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378982v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Almar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECBME.2016.7745407" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371264v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2016.7728742" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279950v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guibert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME.2015.7323258" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279958v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279954v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072842v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459700v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881440v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2013.6556590" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810817v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu-Teodor Chira" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Mateo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corneliu Rusu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077530v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira J. Zaylaa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703029v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02008520v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Nassereddie" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00787846v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charara" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078440v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881468v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICoCS.2012.6458608" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810800v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Addakiri" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703001v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703046v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810770v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071907v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626940v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;louka Elkateb Hachemi Amar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2010.5935573" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542599v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Dreibine" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawam Meziati" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607257v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459693v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541713v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599154v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2009.5441554" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598463v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Meziati" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2009.5441701" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612940v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04292-8_40" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607265v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813214v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313574v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311585v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://attend.ieee.org/ius-2019/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078516v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631593v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587120v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2017.8092894" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371266v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739171v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Banliat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andersson" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291640v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279957v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Batailler" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075518v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01182641v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075516v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076351v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075515v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ewh.ieee.org/conf/ius_2010/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075514v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075511v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076334v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986160v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f13f5994716b97a8c7cd0ba6d702a346a82ff773;origin=https://hal.archives-ouvertes.fr/hal-01986160;visit=swh:1:snp:f0f6bbe53b09756d90936384b6371ce743bc3baf;anchor=swh:1:rev:65861d07c70cc2da4ed82d2e20b66953d56e35e3;path=/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986133v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7c219a2ddf55aa2ac3abc84b9777e5335be34438;origin=https://hal.archives-ouvertes.fr/hal-01986133;visit=swh:1:snp:96fc8a78052d5a9d06150de714a484ac1b106eb0;anchor=swh:1:rev:a79654213cf237fc74468c2c1c20169d5c4c2d8b;path=/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986126v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:95d6d46ac8e276774c28e6b72d41528b61d7d61c;origin=https://hal.archives-ouvertes.fr/hal-01986126;visit=swh:1:snp:31c3eadf22cc4f2c6efcd099ac76113b462df9e2;anchor=swh:1:rev:92d8f2a3ea063c96d1594cc50a6683f634026360;path=/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986155v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:07b5dbe92d0fc7e6de12c02f9caa12cc328b0e54;origin=https://hal.archives-ouvertes.fr/hal-01986155;visit=swh:1:snp:1cbde4924644c4ffcc67f6624897b7bf4dc3c790;anchor=swh:1:rev:8cdc09d8d7f31e3dd86629c34a67ead4a357f3c6;path=/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986143v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:cb4869fce96b8e07542a9c1278894f7584245380;origin=https://hal.archives-ouvertes.fr/hal-01986143;visit=swh:1:snp:1662dea266642b3cc73281e9175476a28df00448;anchor=swh:1:rev:9589a94909f20a44a0fe127c1639015eee7854c1;path=/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041434v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7a53cec6236b11c4a7d0b46fe77652fbe0c14836;origin=https://hal.archives-ouvertes.fr/hal-03041434;visit=swh:1:snp:e747479466e428c34b85026759dd32c8aa1b14a0;anchor=swh:1:rev:cb9ef5f4bb35bef86e085373379aac6af2e40b92;path=/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064856v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:12b8a0d24e15ad411ab7dddecb9fce466a372627;origin=https://hal.archives-ouvertes.fr/hal-03064856;visit=swh:1:snp:e9afd0bfb77d92f584dfbd6cff4422cc3fa872a5;anchor=swh:1:rev:be90785b21a9b94d7a862377a1a19cfb2ba93d3d;path=/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041420v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8c72fd7af7349a71e185241ca933f36e782b0615;origin=https://hal.archives-ouvertes.fr/hal-03041420;visit=swh:1:snp:c131d6f768000bda64bd725ecf863a5f88a1b2d0;anchor=swh:1:rev:6720e2c3cdaf07d449203b0153942bab8eaf4103;path=/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640826v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>