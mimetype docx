--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ménigot Sébastien </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant-chercheur</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">semenigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7097-7533</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">175750041</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I-2356-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Né en France en 1985, j’ai obtenu un </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master en technologies de l’imagerie médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’Université de Tours en 2008, puis un </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">doctorat en traitement du signal pour l’imagerie médicale ultrasonore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en 2011 dans la même université. J’ai soutenu mon </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">habilitation à diriger des recherches (HDR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mans Université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en 2024.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis septembre 2018, je suis enseignant-chercheur à l’</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESEO</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">, sur le campus d’Angers, et chercheur au </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LAUM</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> (UMR CNRS 6613, Le Mans Université).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recherches</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux portent sur le </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">traitement du signal appliqué au monitorage biomédical et à l’imagerie ultrasonore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, avec un intérêt particulier pour la détection statistique, la modélisation de systèmes, l’optimisation, la formation de faisceau, la reconstruction d’image et le </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">waveform design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">septembre 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, je suis </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">responsable de l’équipe “Signal, Image et Instrumentation”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’ESEO, où je supervise les projets de recherche et coordonne les activités scientifiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J’ai développé le concept de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">commande optimale pour l’imagerie ultrasonore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, avec des contributions majeures dans les axes suivants :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design automatique de formes d’onde</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Approches déterministes et stochastiques pour l’optimisation des excitations ultrasonores.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes d’imagerie pour CMUT</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Techniques adaptées aux transducteurs capacitifs micro-usinés.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation et identification de systèmes non linéaires</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Applications aux agents de contraste ultrasonores générant des sous- et ultra-harmoniques.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estimation et détection Doppler</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Détection de micro-emboles pour la prévention des accidents vasculaires cérébraux.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avant de rejoindre l’ESEO et le LAUM, j’ai travaillé dans les laboratoires :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inserm U930 – Imagerie et Cerveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2008–2017)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2017–2018)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis également membre de l’</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignements</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, je suis </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">responsable du cursus ingénieur par apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’ESEO (campus d’Angers) et, depuis </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">coordinateur multi-campus FISA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pour l’école.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes enseignements concernent principalement :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">le </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">traitement numérique du signal et de l’image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">le </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">deep learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">auprès des élèves ingénieurs en formation initiale et par apprentissage.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Postes précédents :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATER en électronique et informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IUT de Ville d’Avray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-X (2012–2014)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignement de l’informatique et des systèmes embarqués, département Électronique & Énergie, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polytech Tours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2014–2018)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Correspondant du cycle préparatoire Peip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2015–2018) et </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">chargé de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du département Électronique & Énergie (2016–2018)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Compétences</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Instrumentation & systèmes embarqués</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Conception de systèmes embarqués, microcontrôleurs (Atmel, STM32), FPGA, Linux embarqué, FreeRTOS.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pédagogie :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Générateurs de fonctions, échantillonnage temps réel, projets AM et LoRa.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Pilotage d’instrumentation pour systèmes biomédicaux et ultrasonores.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Génie biomédical</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Imagerie médicale, capteurs biomédicaux, systèmes d’information médicale.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pédagogie :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Oxymètre de pouls, phonocardiographe numérique, visualiseur d’images médicales.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Segmentation endométriale, estimation du rythme cardiaque fœtal, détection de micro-emboles, ML pour la PMA.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Informatique & développement logiciel</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> C++, Java, Python, conception logicielle, calcul parallèle (MATLAB/OpenMP).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pédagogie :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Algorithmique, concurrence, bases de données.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Outils d’analyse Doppler, calcul scientifique, optimisation et ML.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Acoustique & imagerie ultrasonore (CND, SHM)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Modélisation acoustique non linéaire, CMUT, interférométrie laser, MultiX, Verasonics.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pédagogie :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Formation de faisceau, projets thermomètre et table tactile.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Simulation de propagation ultrasonore en milieux mous et solides.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Filtrage, modélisation non linéaire, détection adaptative, optimisation, ML & DL.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Identification non linéaire, filtrage adapté, détection et classification, codage correcteur d’erreurs.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Traitement d’images</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Filtrage, recalage, segmentation, analyse fractale.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Déconvolution aveugle, contours actifs, recalage IRM.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Codes & logiciels</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://github.com/smenigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Loisirs</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astronomie & astrophotographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande optimale appliquée aux systèmes d'imagerie ultrasonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Imagerie. Université François Rabelais - Tours, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2011TOUR3301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00657980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pré et post-traitements du signal pour les systèmes ultrasonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Le Mans Université, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04561315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signal pre and post-processing for ultrasound systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05068082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Command Applied to Ultrasound Imaging System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthogonal signal generation: an analytical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circuits, Systems, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00034-023-02364-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid optimization of driving frequency for crack signature enhancement in nonlinear ultrasonic nondestructive testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volodymyr Gatsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Houhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 195, pp.108810. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apacoust.2022.108810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palindromic Vectors, Symmetropy and Symmentropy as Symmetry Descriptors of Binary Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (1), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/e24010082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Weak Doppler Microembolic Signature using Two-Dimensional-Adaptive Time-Frequency Threshold from Spectrogram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Geryes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 57, pp.101811. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bspc.2019.101811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal pump excitation frequency for improvement of damage detection by nonlinear vibro acoustic modulation method in a multiple scattering sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Houhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tournat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Boutkedjirt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 155, pp.222-231. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apacoust.2019.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Weak Doppler Micro-Embolic Signal Detection using Energy Fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Geryes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Nasserdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mcheick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47, pp.177-182. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bspc.2018.08.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Doppler Microembolic Signals Using High Order Statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Geryes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mcheick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Mathematical Methods in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016, pp.3243290. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2016/3243290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Contrast Resolution by Genetic Algorithm in Ultrasound Tissue Harmonic Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 71, pp.231-244. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2016.06.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrast Optimization by Metaheuristic for Inclusion Detection in Nonlinear Ultrasound Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70, pp.614-617. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Optimal Input Command for Linearization of cMUT Output by a Temporal Target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Certon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (10), pp.1742--1753. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TUFFC.2013.006330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New estimators and guidelines for better use of fetal heart rate estimators with Doppler ultrasound devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Voicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Kouamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Mathematical Methods in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 2014 (Article ID 784862), pp. 1-10. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2014/784862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881484v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A General Framework for Modeling Sub- and Ultraharmonics of Ultrasound Contrast Agent Signals with MISO Volterra Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Sbeity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Mathematical Methods in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013, pp.934538. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2013/934538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrast Improvement in Sub- and Ultraharmonic Ultrasound Contrast Imaging by Combining Several Hammerstein Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Sbeity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013, pp.270523. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2013/270523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Optimization of Chirp Setting Parameters In Medical Ultrasound Contrast Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Zaylaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (6), pp.592-598. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17265/1934-7391/2013.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Contrast-to-Tissue Ratio by Adaptation of Transmitted Ternary Signal in Ultrasound Pulse Inversion Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Mathematical Methods in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013, pp.6. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2013/297463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805020v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation des paramètres fréquentiels du signal d'émission appliquée à l'imagerie de contraste ultrasonore du second harmonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Voicu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (3), pp.211-216. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2012.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00702965v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmit Frequency Adaptation for Contrast to Tissue Ratio Optimization in Second Harmonic Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electrical and Control Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (5), pp.9-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de l'estimation du rythme cardiaque foetal en utilisant les signaux Doppler directionnels et YIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Voicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (4), pp.263-271. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2012.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection automatique de micro-emboles cérébraux grâce à un nouveau détecteur de variance conditionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (3), pp.217-222. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2012.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00702986v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Contrast to Tissue Ratio by Frequency Adaptation in Pulse Inversion Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Voicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Novell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59 (11), pp.2431-2438. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TUFFC.2012.2475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of index modulation in microembolic Doppler signals part I: radiation force as a new hypothesis-simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Kouamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tranquart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 37 (1), pp.87-101. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2010.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of index modulation of doppler microembolic signals part II: in vitro discrimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Kouamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 37 (1), pp.102-111. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2010.10.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive contrast imaging: transmit frequency optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Novell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Voicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayache Bouakaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (1), pp.667-676. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phpro.2010.01.084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de détermination de phases respiratoires dans un signal acoustique, produit programme d'ordinateur, médium de stockage et dispositif correspondant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Freycenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2022214422A1. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled simulation of ultrasound and shear waves in transient elastography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Smirnov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Ait El Haj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées SPECTRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFA, Mar 2026, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05569070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting in vitro fertilization from ultrasound measurements using Machine Learning techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeinab Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zein Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Fakih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICABME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Beyrouth, Lebanon. pp.190-194, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICABME59496.2023.10293011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Command of the Nonlinear Elastic Wave Spectroscopy Method (NWMS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Houhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Voicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Drai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonic Symposium 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excitation frequency optimisation to enhance harmonics backscattered by a nonlinear medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volodymyr Gatsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tournat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'acoustique; European Acoustics Association, Dec 2020, Lyon (en ligne), France. pp.31-35, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.0493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande Optimale de Senseurs Intelligents pour la Nonlinéarité UltraSonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volodymyr Gatsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tournat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique du programme WISE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of nearly a half century of microembolic signal processing techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Geryes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICABME 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Tripoli, Lebanon. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICABME47164.2019.8940277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Prefiltered Stochastic Transmitted Waves for Fat Inclusion Detection in Milk with Harmonic Ultrasound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Houhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Ultrasonic Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULTSYM.2019.8925979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Bifrequential Pump Excitation Parameters by Genetic Algorithm in Nonlinear Vibro Acoustic Wave Modulation Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Houhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tournat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Boutkedjirt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Drai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Ultrasonic Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULTSYM.2019.8925663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Signal Processing Method for Artefact Rejection in Transcranial Doppler Signals used for Micro-embolus detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Geryes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Skaiky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mcheick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICABME 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Tripoli, Lebanon. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICABME47164.2019.8940150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande optimale de capteurs ultrasonores pour la détection de défauts présents dans des matériaux complexes non-linéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Houhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volodymyr Gatsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tournat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du GIS ECND PdL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Stochastic Excitation for Linear Flaw Detection in a Solid Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Houhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Boutkedjirt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Drai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Iberoamerican Congress on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-13469-3_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity Reduction of Ultrasound Sub-Ultra-Harmonic Modeling by an Input Modiﬁed Volterra Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Sbeity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Kanbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Houhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonic Symposium 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Washington, United States. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULTSYM.2017.8092060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Energy Detector Based on Negative Energy Fluctuations Coupled with Sub-band Decomposition as a Robust Micro-embolus Detection System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Geryes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonic Symposium 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Washington, DC, United States. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULTSYM.2017.8091688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNR Improvement by Subharmonic Extraction with Hammerstein Models for Microbubble Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Kanbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayache Bouakaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonic Symposium 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE UFFC, Sep 2016, Tours, France. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULTSYM.2016.7728740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de la détection de micro-emboles par une approche de décomposition en sous-bandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Geryes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Nassereddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mcheik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2016 Vishno</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFA, Apr 2016, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Micro-Embolic Energy Detector based on Sub-band Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Geryes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mcheick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilys Almar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECBME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Beirut, Lebanon. pp.54-58, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECBME.2016.7745407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonic Magnification by Time Reversal based on a Hammerstein Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonic Symposium 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE UFFC, Sep 2016, Tours, France. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULTSYM.2016.7728742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new energy detector of micro-emboli using a time-varying threshold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Geryes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilys Almar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 International Conference on Advances in Biomedical Engineering (ICABME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Beyrouth, Lebanon. pp.89-92, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICABME.2015.7323258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection d'inclusion ou de défaut en imagerie ultrasonore à l'aide de l'optimisation d'onde aléatoire transmise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Geryes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème congrès français d'acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFA, Apr 2014, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusion/Flaw Detection in Ultrasound Imaging Through Optimization of Random Transmitted Wave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Geryes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, New Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission de signaux stochastiques pour optimiser le contraste en imagerie par inversion d'impulsions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées SIAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française d'acoustique, Jun 2013, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Optimal Command for the Linearization of the CMUT Output</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Certon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MUT 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Side, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrast-to-Tissue Ratio Improvement by Transmitted Optimized Binary Signal in Ultrasound Pulse Inversion Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE 10th International Symposium on Biomedical Imaging (ISBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, San Francisco, United States. pp.776-779, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI.2013.6556590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound medical image deconvolution using CLEAN algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liviu-Teodor Chira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Mateo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corneliu Rusu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00810817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the frequency parameters of chirp-microbubble interactions in contrast ultrasound imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira J. Zaylaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Nasserdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque Franco-Libanais sur les Sciences des Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Beirut, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Control by Transmit Frequency in Tissue Harmonic Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France. pp.2863-2868</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Chirp excitation: Application to contrast ultrasound imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira J. Zaylaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Nassereddie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Science Meeting (LAAS 18) : New Discoveries in Science.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Université Notre-Dame-de-Louaizé / Zouk Mosbeh, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02008520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical Optimization Of Frequency Parameters In Chirp Inversion Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Zaylaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Charara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France. pp.2889-2893</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00787846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical Optimization Of Chirp Excitations: Application To Contrast Ultrasound Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira J. Zaylaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Nassereddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Sciences Meeting: New Discoveries in Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Beirut, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub and ultra harmonic extraction using modified Hammerstein model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Sbeity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 International Conference on Complex Systems (ICCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Agadir, Morocco. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICoCS.2012.6458608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-embolic signatures detection through GARCH parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Addakiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00810800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and modelling of the Optimal Command for a Ultrasound Pulse Inversion Imaging System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eusipco 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Bucarest, Romania. pp.1059-1063</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random excitation by optimized pulse inversion in contrast harmonic imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France. pp.2895-2900</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound contrast agents modeling using an extended Volterra model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Sbeity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00810770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new cerebral micro-emboli detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Voicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Sbeity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advances in Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Tripoli, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive matched filters for contrast imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Voicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Novell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélouka Elkateb Hachemi Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Symposium (IUS), 2010 IEEE International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, San Diego, United States. pp.1728 - 1731, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULTSYM.2010.5935573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection US automatique de micro-emboles par des techniques de prédictions linéaires synchrones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Dreibine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawam Meziati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the Contrast Tissue Ratio in Ultrasound Contrast Imaging by an Adaptive Transmit Frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Voicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Novell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Mediterranean Congress on Acoustics 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Salé, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic detection of micro‐emboli by means of a generalized autoregressive conditional heteroskedasticity model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Dreibine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd PAn American/Iberian Meeting on Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de l'énergie rétrodiffusée en imagerie de contraste par la fréquence de transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Novell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Voicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541713v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the power response in contrast imaging with transmit frequency optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Novell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayache Bouakaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Rome, Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULTSYM.2009.5441554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599154v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic detection of microemboli by means of a synchronous linear prediction technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Dreibine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Meziati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Symposium (IUS), 2009 IEEE International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Rome, Italy. pp.2371 - 2374, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULTSYM.2009.5441701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmit frequency optimization for ultrasound constrast agent response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Novell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Voicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayache Bouakaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meditech 2009 International Conference on Advancements of Medicine and Health Care through Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Cluj-Napoca, Romania. pp.181-184, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-04292-8_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie de contraste adaptative : optimisation de la fréquence d'émission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Novell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Voicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayache Bouakaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IMVIE 5 Imagerie pour les sciences du vivant et la médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Command of the Nonlinear Elastic Wave Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Houhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Voicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Drai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonic Symposium 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Bifrequential Pump Excitation Parameters by Genetic Algorithm in Nonlinear Vibro Acoustic Wave Modulation Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Houhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tournat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Boutkedjirt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Drai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Ultrasonic Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Glasgow, United Kingdom. 2019, 2019 IEEE International Ultrasonic Symposium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Filtered Stochastic Transmitted Waves for Fat Inclusion Detection in Milk with Harmonic Ultrasound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Houhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Ultrasonic Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019 IEEE International Ultrasonic Symposium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Stochastic Excitation for Linear Flaw Detection in a Solid Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Houhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Boutkedjirt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Drai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Iberoamerican Congress on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-embolus sub-band detection based on doppler energy fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Geryes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonic Symposium 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Washington, United States. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity Reduction of Ultrasound Sub-Ultra-Harmonic Modeling by an Input Modified Volterra Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Sbeity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Kanbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Houhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonic Symposium 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Washington, DC, United States. , </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULTSYM.2017.8092894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonic Magnification by Time Reversal based on a Hammerstein Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonic Symposium 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tissue phenotyping based on multimodal imaging : &amp;lt;em&amp;gt;ex vivo&amp;lt;/em&amp;gt; Mass Spectrometry lmaging (M SI) and histological staining combined to&amp;lt;em&amp;gt; in vivo&amp;lt;/em&amp;gt; Magnetic Resonance lmaging (MRI) : Application to whole sheep brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Banliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Colloque Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Seillac, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrast Optimization by Metaheuristic for Inclusion Detection in Nonlinear Ultrasound Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 ICU International Congress on Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Metz, France. , Physics Procedia Proceedings of the 2015 ICU International Congress on Ultrasonics, Metz, France, 70, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2.5D Representations Combining in vivo 3D MRI and ex vivo 2D MSI Approaches to Study the Lipid Distribution in the Whole Sheep Brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Batailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrast-to-tissue ratio improvement by transmitted optimized binary signal in ultrasound pulse inversion imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE 10th International Symposium on Biomedical Imaging (ISBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, San Francisco, United States. , pp.776 - 779, 2013, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI.2013.6556590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Approach Seeking Optimal Frequency Modulation Parameters In Chirp Inversion and Chirp Reversal Ultrasound Contrast Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Zaylaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Second Science Meeting. Doctoral School of Sciences and Technology, Lebanese University, (2012).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Hadath, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01182641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and Modelling of the Optimal Command for an Ultrasound Pulse Inversion Imaging System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eusipco 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Bucarest, Romania. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation du rythme cardiaque fœtal par l'estimateur YIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Voicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAIMA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Hammamet, Tunisie. 33 (4), 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive matched filters for contrast imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Voicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Novell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélouka Elkateb Hachemi Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Symposium (IUS), 2010 IEEE International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1728 - 1731, 2010, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULTSYM.2010.5935573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic detection of microemboli by means of a synchronous linear prediction technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Dreibine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Meziati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Rome, Italy. IEEE, pp.2371 - 2374, 2009, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULTSYM.2009.5441701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the power response in contrast imaging with transmit frequency optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Novell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayache Bouakaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Rome, Italy. IEEE, pp.1 - 4, 2009, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULTSYM.2009.5441554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive contrast imaging: transmit frequency optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Novell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Voicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayache Bouakaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Santiago, Chile. , 3 (1), pp.667-676, 2009, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phpro.2010.01.084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of contrast resolution by genetic algorithm in ultrasound tissue harmonic imaging : Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:f13f5994716b97a8c7cd0ba6d702a346a82ff773;origin=https://hal.archives-ouvertes.fr/hal-01986160;visit=swh:1:snp:f0f6bbe53b09756d90936384b6371ce743bc3baf;anchor=swh:1:rev:65861d07c70cc2da4ed82d2e20b66953d56e35e3;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation Frequency Optimization of Contrast to Tissue Ratio in Pulse Inversion Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:7c219a2ddf55aa2ac3abc84b9777e5335be34438;origin=https://hal.archives-ouvertes.fr/hal-01986133;visit=swh:1:snp:96fc8a78052d5a9d06150de714a484ac1b106eb0;anchor=swh:1:rev:a79654213cf237fc74468c2c1c20169d5c4c2d8b;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subharmonic Extraction with Hammerstein Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:95d6d46ac8e276774c28e6b72d41528b61d7d61c;origin=https://hal.archives-ouvertes.fr/hal-01986126;visit=swh:1:snp:31c3eadf22cc4f2c6efcd099ac76113b462df9e2;anchor=swh:1:rev:92d8f2a3ea063c96d1594cc50a6683f634026360;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonic Extraction with a Volterra Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:07b5dbe92d0fc7e6de12c02f9caa12cc328b0e54;origin=https://hal.archives-ouvertes.fr/hal-01986155;visit=swh:1:snp:1cbde4924644c4ffcc67f6624897b7bf4dc3c790;anchor=swh:1:rev:8cdc09d8d7f31e3dd86629c34a67ead4a357f3c6;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonics Extraction with a Polynomial Hammerstein Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:cb4869fce96b8e07542a9c1278894f7584245380;origin=https://hal.archives-ouvertes.fr/hal-01986143;visit=swh:1:snp:1662dea266642b3cc73281e9175476a28df00448;anchor=swh:1:rev:9589a94909f20a44a0fe127c1639015eee7854c1;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microembolic detection by a 2D-adaptive time-frequency Threshold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:7a53cec6236b11c4a7d0b46fe77652fbe0c14836;origin=https://hal.archives-ouvertes.fr/hal-03041434;visit=swh:1:snp:e747479466e428c34b85026759dd32c8aa1b14a0;anchor=swh:1:rev:cb9ef5f4bb35bef86e085373379aac6af2e40b92;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedometer in HTML5 for Firefox OS and Firefox for Android</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:12b8a0d24e15ad411ab7dddecb9fce466a372627;origin=https://hal.archives-ouvertes.fr/hal-03064856;visit=swh:1:snp:e9afd0bfb77d92f584dfbd6cff4422cc3fa872a5;anchor=swh:1:rev:be90785b21a9b94d7a862377a1a19cfb2ba93d3d;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microembolic detection by an adaptive energy threshold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:8c72fd7af7349a71e185241ca933f36e782b0615;origin=https://hal.archives-ouvertes.fr/hal-03041420;visit=swh:1:snp:c131d6f768000bda64bd725ecf863a5f88a1b2d0;anchor=swh:1:rev:6720e2c3cdaf07d449203b0153942bab8eaf4103;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palindromic Descriptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId227"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ménigot Sébastien </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant-chercheur</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">semenigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7097-7533</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">175750041</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=qkLXyswAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I-2356-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Né en France en 1985, j’ai obtenu un </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master en technologies de l’imagerie médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’Université de Tours en 2008, puis un </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">doctorat en traitement du signal pour l’imagerie médicale ultrasonore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en 2011 dans la même université. J’ai soutenu mon </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">habilitation à diriger des recherches (HDR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mans Université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en 2024.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis septembre 2018, je suis enseignant-chercheur à l’</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESEO</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">, sur le campus d’Angers, et chercheur au </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LAUM</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> (UMR CNRS 6613, Le Mans Université).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recherches</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux portent sur le </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">traitement du signal appliqué au monitorage biomédical et à l’imagerie ultrasonore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, avec un intérêt particulier pour la détection statistique, la modélisation de systèmes, l’optimisation, la formation de faisceau, la reconstruction d’image et le </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">waveform design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">septembre 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, je suis </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">responsable de l’équipe “Signal, Image et Instrumentation”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’ESEO, où je supervise les projets de recherche et coordonne les activités scientifiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J’ai développé le concept de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">commande optimale pour l’imagerie ultrasonore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, avec des contributions majeures dans les axes suivants :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design automatique de formes d’onde</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Approches déterministes et stochastiques pour l’optimisation des excitations ultrasonores.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes d’imagerie pour CMUT</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Techniques adaptées aux transducteurs capacitifs micro-usinés.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation et identification de systèmes non linéaires</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Applications aux agents de contraste ultrasonores générant des sous- et ultra-harmoniques.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estimation et détection Doppler</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Détection de micro-emboles pour la prévention des accidents vasculaires cérébraux.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avant de rejoindre l’ESEO et le LAUM, j’ai travaillé dans les laboratoires :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inserm U930 – Imagerie et Cerveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2008–2017)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2017–2018)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis également membre de l’</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignements</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, je suis </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">responsable du cursus ingénieur par apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’ESEO (campus d’Angers) et, depuis </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">coordinateur multi-campus FISA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pour l’école.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes enseignements concernent principalement :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">le </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">traitement numérique du signal et de l’image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">le </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">deep learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">auprès des élèves ingénieurs en formation initiale et par apprentissage.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Postes précédents :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATER en électronique et informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IUT de Ville d’Avray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-X (2012–2014)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignement de l’informatique et des systèmes embarqués, département Électronique & Énergie, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polytech Tours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2014–2018)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Correspondant du cycle préparatoire Peip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2015–2018) et </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">chargé de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du département Électronique & Énergie (2016–2018)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Compétences</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Instrumentation & systèmes embarqués</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Conception de systèmes embarqués, microcontrôleurs (Atmel, STM32), FPGA, Linux embarqué, FreeRTOS.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pédagogie :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Générateurs de fonctions, échantillonnage temps réel, projets AM et LoRa.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Pilotage d’instrumentation pour systèmes biomédicaux et ultrasonores.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Génie biomédical</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Imagerie médicale, capteurs biomédicaux, systèmes d’information médicale.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pédagogie :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Oxymètre de pouls, phonocardiographe numérique, visualiseur d’images médicales.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Segmentation endométriale, estimation du rythme cardiaque fœtal, détection de micro-emboles, ML pour la PMA.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Informatique & développement logiciel</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> C++, Java, Python, conception logicielle, calcul parallèle (MATLAB/OpenMP).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pédagogie :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Algorithmique, concurrence, bases de données.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Outils d’analyse Doppler, calcul scientifique, optimisation et ML.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Acoustique & imagerie ultrasonore (CND, SHM)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Modélisation acoustique non linéaire, CMUT, interférométrie laser, MultiX, Verasonics.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pédagogie :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Formation de faisceau, projets thermomètre et table tactile.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Simulation de propagation ultrasonore en milieux mous et solides.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Filtrage, modélisation non linéaire, détection adaptative, optimisation, ML & DL.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Identification non linéaire, filtrage adapté, détection et classification, codage correcteur d’erreurs.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Traitement d’images</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Filtrage, recalage, segmentation, analyse fractale.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Déconvolution aveugle, contours actifs, recalage IRM.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Codes & logiciels</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://github.com/smenigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Loisirs</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astronomie & astrophotographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande optimale appliquée aux systèmes d'imagerie ultrasonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Imagerie. Université François Rabelais - Tours, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2011TOUR3301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00657980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pré et post-traitements du signal pour les systèmes ultrasonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Le Mans Université, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04561315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signal pre and post-processing for ultrasound systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05068082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Command Applied to Ultrasound Imaging System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthogonal signal generation: an analytical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circuits, Systems, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00034-023-02364-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid optimization of driving frequency for crack signature enhancement in nonlinear ultrasonic nondestructive testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volodymyr Gatsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Houhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 195, pp.108810. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apacoust.2022.108810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palindromic Vectors, Symmetropy and Symmentropy as Symmetry Descriptors of Binary Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (1), </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/e24010082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Weak Doppler Microembolic Signature using Two-Dimensional-Adaptive Time-Frequency Threshold from Spectrogram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Geryes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 57, pp.101811. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bspc.2019.101811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Weak Doppler Micro-Embolic Signal Detection using Energy Fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Geryes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Nasserdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mcheick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47, pp.177-182. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bspc.2018.08.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal pump excitation frequency for improvement of damage detection by nonlinear vibro acoustic modulation method in a multiple scattering sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Houhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tournat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Boutkedjirt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 155, pp.222-231. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apacoust.2019.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Doppler Microembolic Signals Using High Order Statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Geryes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mcheick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Mathematical Methods in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016, pp.3243290. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2016/3243290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Contrast Resolution by Genetic Algorithm in Ultrasound Tissue Harmonic Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 71, pp.231-244. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2016.06.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrast Optimization by Metaheuristic for Inclusion Detection in Nonlinear Ultrasound Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70, pp.614-617. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Optimal Input Command for Linearization of cMUT Output by a Temporal Target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Certon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (10), pp.1742--1753. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TUFFC.2013.006330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New estimators and guidelines for better use of fetal heart rate estimators with Doppler ultrasound devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Voicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Kouamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Mathematical Methods in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 2014 (Article ID 784862), pp. 1-10. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2014/784862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881484v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A General Framework for Modeling Sub- and Ultraharmonics of Ultrasound Contrast Agent Signals with MISO Volterra Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Sbeity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Mathematical Methods in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013, pp.934538. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2013/934538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrast Improvement in Sub- and Ultraharmonic Ultrasound Contrast Imaging by Combining Several Hammerstein Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Sbeity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013, pp.270523. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2013/270523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Contrast-to-Tissue Ratio by Adaptation of Transmitted Ternary Signal in Ultrasound Pulse Inversion Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Mathematical Methods in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013, pp.6. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2013/297463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805020v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Optimization of Chirp Setting Parameters In Medical Ultrasound Contrast Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Zaylaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (6), pp.592-598. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17265/1934-7391/2013.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation des paramètres fréquentiels du signal d'émission appliquée à l'imagerie de contraste ultrasonore du second harmonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Voicu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (3), pp.211-216. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2012.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00702965v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmit Frequency Adaptation for Contrast to Tissue Ratio Optimization in Second Harmonic Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electrical and Control Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (5), pp.9-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de l'estimation du rythme cardiaque foetal en utilisant les signaux Doppler directionnels et YIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Voicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (4), pp.263-271. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2012.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Contrast to Tissue Ratio by Frequency Adaptation in Pulse Inversion Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Voicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Novell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59 (11), pp.2431-2438. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TUFFC.2012.2475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection automatique de micro-emboles cérébraux grâce à un nouveau détecteur de variance conditionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (3), pp.217-222. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2012.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00702986v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of index modulation in microembolic Doppler signals part I: radiation force as a new hypothesis-simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Kouamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tranquart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 37 (1), pp.87-101. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2010.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of index modulation of doppler microembolic signals part II: in vitro discrimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Kouamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 37 (1), pp.102-111. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2010.10.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive contrast imaging: transmit frequency optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Novell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Voicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayache Bouakaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (1), pp.667-676. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phpro.2010.01.084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de détermination de phases respiratoires dans un signal acoustique, produit programme d'ordinateur, médium de stockage et dispositif correspondant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Freycenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2022214422A1. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled simulation of ultrasound and shear waves in transient elastography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Smirnov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Ait El Haj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées SPECTRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFA, Mar 2026, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05569070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting in vitro fertilization from ultrasound measurements using Machine Learning techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeinab Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zein Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Fakih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICABME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Beyrouth, Lebanon. pp.190-194, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICABME59496.2023.10293011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Command of the Nonlinear Elastic Wave Spectroscopy Method (NWMS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Houhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Voicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Drai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonic Symposium 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excitation frequency optimisation to enhance harmonics backscattered by a nonlinear medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volodymyr Gatsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tournat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'acoustique; European Acoustics Association, Dec 2020, Lyon (en ligne), France. pp.31-35, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.0493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande Optimale de Senseurs Intelligents pour la Nonlinéarité UltraSonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volodymyr Gatsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tournat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique du programme WISE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of nearly a half century of microembolic signal processing techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Geryes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICABME 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Tripoli, Lebanon. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICABME47164.2019.8940277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande optimale de capteurs ultrasonores pour la détection de défauts présents dans des matériaux complexes non-linéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Houhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volodymyr Gatsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tournat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du GIS ECND PdL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Bifrequential Pump Excitation Parameters by Genetic Algorithm in Nonlinear Vibro Acoustic Wave Modulation Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Houhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tournat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Boutkedjirt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Drai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Ultrasonic Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULTSYM.2019.8925663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Prefiltered Stochastic Transmitted Waves for Fat Inclusion Detection in Milk with Harmonic Ultrasound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Houhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Ultrasonic Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULTSYM.2019.8925979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Signal Processing Method for Artefact Rejection in Transcranial Doppler Signals used for Micro-embolus detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Geryes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Skaiky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mcheick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICABME 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Tripoli, Lebanon. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICABME47164.2019.8940150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Stochastic Excitation for Linear Flaw Detection in a Solid Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Houhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Boutkedjirt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Drai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Iberoamerican Congress on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-13469-3_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity Reduction of Ultrasound Sub-Ultra-Harmonic Modeling by an Input Modiﬁed Volterra Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Sbeity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Kanbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Houhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonic Symposium 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Washington, United States. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULTSYM.2017.8092060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Energy Detector Based on Negative Energy Fluctuations Coupled with Sub-band Decomposition as a Robust Micro-embolus Detection System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Geryes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonic Symposium 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Washington, DC, United States. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULTSYM.2017.8091688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de la détection de micro-emboles par une approche de décomposition en sous-bandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Geryes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Nassereddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mcheik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2016 Vishno</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFA, Apr 2016, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNR Improvement by Subharmonic Extraction with Hammerstein Models for Microbubble Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Kanbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayache Bouakaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonic Symposium 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE UFFC, Sep 2016, Tours, France. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULTSYM.2016.7728740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonic Magnification by Time Reversal based on a Hammerstein Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonic Symposium 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE UFFC, Sep 2016, Tours, France. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULTSYM.2016.7728742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Micro-Embolic Energy Detector based on Sub-band Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Geryes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mcheick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilys Almar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECBME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Beirut, Lebanon. pp.54-58, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECBME.2016.7745407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new energy detector of micro-emboli using a time-varying threshold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Geryes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilys Almar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 International Conference on Advances in Biomedical Engineering (ICABME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Beyrouth, Lebanon. pp.89-92, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICABME.2015.7323258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection d'inclusion ou de défaut en imagerie ultrasonore à l'aide de l'optimisation d'onde aléatoire transmise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Geryes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème congrès français d'acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFA, Apr 2014, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusion/Flaw Detection in Ultrasound Imaging Through Optimization of Random Transmitted Wave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Geryes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, New Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission de signaux stochastiques pour optimiser le contraste en imagerie par inversion d'impulsions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées SIAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française d'acoustique, Jun 2013, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrast-to-Tissue Ratio Improvement by Transmitted Optimized Binary Signal in Ultrasound Pulse Inversion Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE 10th International Symposium on Biomedical Imaging (ISBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, San Francisco, United States. pp.776-779, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI.2013.6556590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Optimal Command for the Linearization of the CMUT Output</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Certon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MUT 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Side, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound medical image deconvolution using CLEAN algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liviu-Teodor Chira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Mateo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corneliu Rusu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00810817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-embolic signatures detection through GARCH parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Addakiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00810800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub and ultra harmonic extraction using modified Hammerstein model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Sbeity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 International Conference on Complex Systems (ICCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Agadir, Morocco. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICoCS.2012.6458608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the frequency parameters of chirp-microbubble interactions in contrast ultrasound imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira J. Zaylaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Nasserdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque Franco-Libanais sur les Sciences des Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Beirut, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical Optimization Of Chirp Excitations: Application To Contrast Ultrasound Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira J. Zaylaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Nassereddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Sciences Meeting: New Discoveries in Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Beirut, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Control by Transmit Frequency in Tissue Harmonic Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France. pp.2863-2868</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Chirp excitation: Application to contrast ultrasound imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira J. Zaylaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Nassereddie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Science Meeting (LAAS 18) : New Discoveries in Science.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Université Notre-Dame-de-Louaizé / Zouk Mosbeh, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02008520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical Optimization Of Frequency Parameters In Chirp Inversion Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Zaylaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Charara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France. pp.2889-2893</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00787846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound contrast agents modeling using an extended Volterra model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Sbeity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00810770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and modelling of the Optimal Command for a Ultrasound Pulse Inversion Imaging System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eusipco 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Bucarest, Romania. pp.1059-1063</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random excitation by optimized pulse inversion in contrast harmonic imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France. pp.2895-2900</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new cerebral micro-emboli detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Voicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Sbeity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advances in Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Tripoli, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive matched filters for contrast imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Voicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Novell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélouka Elkateb Hachemi Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Symposium (IUS), 2010 IEEE International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, San Diego, United States. pp.1728 - 1731, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULTSYM.2010.5935573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic detection of micro‐emboli by means of a generalized autoregressive conditional heteroskedasticity model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Dreibine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd PAn American/Iberian Meeting on Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the Contrast Tissue Ratio in Ultrasound Contrast Imaging by an Adaptive Transmit Frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Voicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Novell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Mediterranean Congress on Acoustics 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Salé, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection US automatique de micro-emboles par des techniques de prédictions linéaires synchrones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Dreibine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawam Meziati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de l'énergie rétrodiffusée en imagerie de contraste par la fréquence de transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Novell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Voicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541713v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic detection of microemboli by means of a synchronous linear prediction technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Dreibine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Meziati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Symposium (IUS), 2009 IEEE International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Rome, Italy. pp.2371 - 2374, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULTSYM.2009.5441701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the power response in contrast imaging with transmit frequency optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Novell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayache Bouakaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Rome, Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULTSYM.2009.5441554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599154v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmit frequency optimization for ultrasound constrast agent response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Novell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Voicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayache Bouakaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meditech 2009 International Conference on Advancements of Medicine and Health Care through Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Cluj-Napoca, Romania. pp.181-184, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-04292-8_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie de contraste adaptative : optimisation de la fréquence d'émission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Novell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Voicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayache Bouakaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IMVIE 5 Imagerie pour les sciences du vivant et la médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Command of the Nonlinear Elastic Wave Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Houhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Voicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Drai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonic Symposium 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Bifrequential Pump Excitation Parameters by Genetic Algorithm in Nonlinear Vibro Acoustic Wave Modulation Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Houhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tournat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Boutkedjirt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Drai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Ultrasonic Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Glasgow, United Kingdom. 2019, 2019 IEEE International Ultrasonic Symposium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Filtered Stochastic Transmitted Waves for Fat Inclusion Detection in Milk with Harmonic Ultrasound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Houhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Ultrasonic Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019 IEEE International Ultrasonic Symposium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Stochastic Excitation for Linear Flaw Detection in a Solid Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Houhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Boutkedjirt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Drai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Iberoamerican Congress on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-embolus sub-band detection based on doppler energy fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Geryes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonic Symposium 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Washington, United States. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity Reduction of Ultrasound Sub-Ultra-Harmonic Modeling by an Input Modified Volterra Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Sbeity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Kanbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Houhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonic Symposium 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Washington, DC, United States. , </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULTSYM.2017.8092894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonic Magnification by Time Reversal based on a Hammerstein Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonic Symposium 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tissue phenotyping based on multimodal imaging : &amp;lt;em&amp;gt;ex vivo&amp;lt;/em&amp;gt; Mass Spectrometry lmaging (M SI) and histological staining combined to&amp;lt;em&amp;gt; in vivo&amp;lt;/em&amp;gt; Magnetic Resonance lmaging (MRI) : Application to whole sheep brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Banliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Colloque Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Seillac, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2.5D Representations Combining in vivo 3D MRI and ex vivo 2D MSI Approaches to Study the Lipid Distribution in the Whole Sheep Brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Batailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrast Optimization by Metaheuristic for Inclusion Detection in Nonlinear Ultrasound Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 ICU International Congress on Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Metz, France. , Physics Procedia Proceedings of the 2015 ICU International Congress on Ultrasonics, Metz, France, 70, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrast-to-tissue ratio improvement by transmitted optimized binary signal in ultrasound pulse inversion imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE 10th International Symposium on Biomedical Imaging (ISBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, San Francisco, United States. , pp.776 - 779, 2013, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI.2013.6556590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Approach Seeking Optimal Frequency Modulation Parameters In Chirp Inversion and Chirp Reversal Ultrasound Contrast Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Zaylaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Charara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Second Science Meeting. Doctoral School of Sciences and Technology, Lebanese University, (2012).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Hadath, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01182641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and Modelling of the Optimal Command for an Ultrasound Pulse Inversion Imaging System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eusipco 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Bucarest, Romania. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation du rythme cardiaque fœtal par l'estimateur YIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Voicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAIMA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Hammamet, Tunisie. 33 (4), 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive matched filters for contrast imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Voicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Novell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélouka Elkateb Hachemi Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Symposium (IUS), 2010 IEEE International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1728 - 1731, 2010, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULTSYM.2010.5935573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic detection of microemboli by means of a synchronous linear prediction technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Dreibine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Meziati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Rome, Italy. IEEE, pp.2371 - 2374, 2009, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULTSYM.2009.5441701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the power response in contrast imaging with transmit frequency optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Novell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayache Bouakaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Rome, Italy. IEEE, pp.1 - 4, 2009, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULTSYM.2009.5441554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive contrast imaging: transmit frequency optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Novell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Voicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayache Bouakaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Santiago, Chile. , 3 (1), pp.667-676, 2009, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phpro.2010.01.084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation Frequency Optimization of Contrast to Tissue Ratio in Pulse Inversion Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:7c219a2ddf55aa2ac3abc84b9777e5335be34438;origin=https://hal.archives-ouvertes.fr/hal-01986133;visit=swh:1:snp:96fc8a78052d5a9d06150de714a484ac1b106eb0;anchor=swh:1:rev:a79654213cf237fc74468c2c1c20169d5c4c2d8b;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of contrast resolution by genetic algorithm in ultrasound tissue harmonic imaging : Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:f13f5994716b97a8c7cd0ba6d702a346a82ff773;origin=https://hal.archives-ouvertes.fr/hal-01986160;visit=swh:1:snp:f0f6bbe53b09756d90936384b6371ce743bc3baf;anchor=swh:1:rev:65861d07c70cc2da4ed82d2e20b66953d56e35e3;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonic Extraction with a Volterra Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:07b5dbe92d0fc7e6de12c02f9caa12cc328b0e54;origin=https://hal.archives-ouvertes.fr/hal-01986155;visit=swh:1:snp:1cbde4924644c4ffcc67f6624897b7bf4dc3c790;anchor=swh:1:rev:8cdc09d8d7f31e3dd86629c34a67ead4a357f3c6;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonics Extraction with a Polynomial Hammerstein Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:cb4869fce96b8e07542a9c1278894f7584245380;origin=https://hal.archives-ouvertes.fr/hal-01986143;visit=swh:1:snp:1662dea266642b3cc73281e9175476a28df00448;anchor=swh:1:rev:9589a94909f20a44a0fe127c1639015eee7854c1;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subharmonic Extraction with Hammerstein Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:95d6d46ac8e276774c28e6b72d41528b61d7d61c;origin=https://hal.archives-ouvertes.fr/hal-01986126;visit=swh:1:snp:31c3eadf22cc4f2c6efcd099ac76113b462df9e2;anchor=swh:1:rev:92d8f2a3ea063c96d1594cc50a6683f634026360;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microembolic detection by a 2D-adaptive time-frequency Threshold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:7a53cec6236b11c4a7d0b46fe77652fbe0c14836;origin=https://hal.archives-ouvertes.fr/hal-03041434;visit=swh:1:snp:e747479466e428c34b85026759dd32c8aa1b14a0;anchor=swh:1:rev:cb9ef5f4bb35bef86e085373379aac6af2e40b92;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedometer in HTML5 for Firefox OS and Firefox for Android</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:12b8a0d24e15ad411ab7dddecb9fce466a372627;origin=https://hal.archives-ouvertes.fr/hal-03064856;visit=swh:1:snp:e9afd0bfb77d92f584dfbd6cff4422cc3fa872a5;anchor=swh:1:rev:be90785b21a9b94d7a862377a1a19cfb2ba93d3d;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microembolic detection by an adaptive energy threshold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:8c72fd7af7349a71e185241ca933f36e782b0615;origin=https://hal.archives-ouvertes.fr/hal-03041420;visit=swh:1:snp:c131d6f768000bda64bd725ecf863a5f88a1b2d0;anchor=swh:1:rev:6720e2c3cdaf07d449203b0153942bab8eaf4103;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palindromic Descriptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId228"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9CE4DB7F"/>
+    <w:nsid w:val="54B86108"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="8025BFE0"/>
+    <w:nsid w:val="5F7D4565"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7E7283E7"/>
+    <w:nsid w:val="D8F9C18B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="BF2936B3"/>
+    <w:nsid w:val="6D5B23F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="6AA1B611"/>
+    <w:nsid w:val="8A939082"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="DE6224F0"/>
+    <w:nsid w:val="E6A6ED65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="7CEE33B9"/>
+    <w:nsid w:val="97EB9263"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1143,51 +1143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="2E2CD21E"/>
+    <w:nsid w:val="D423AFD2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1291,51 +1291,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="625D611F"/>
+    <w:nsid w:val="66D90D07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1439,51 +1439,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="28C6CE9E"/>
+    <w:nsid w:val="59EBDCA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1587,51 +1587,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="A4134019"/>
+    <w:nsid w:val="D79F45E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1848,51 +1848,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/semenigot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7097-7533" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175750041" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/I-2356-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eseo.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://laum.univ-lemans.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibrain.univ-tours.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://greman.univ-tours.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ieee.org" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cva.u-paris10.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://polytech.univ-tours.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/smenigot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.instagram.com/sebastro19/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00657980v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M&#233;nigot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011TOUR3301" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04561315v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068082v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051643v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036214v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Girault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Longo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00034-023-02364-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659302v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Gatsa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Houhat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2022.108810" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508162v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Girault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e24010082" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384284v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Geryes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2019.101811" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155298v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tournat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Boutkedjirt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2019.06.010" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860144v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Charara" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Nasserdine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mcheick" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2018.08.020" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407735v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Hassan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/3243290" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340713v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2016.06.022" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279952v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.037" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069932v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Certon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gross" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2013.006330" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881484v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulian Voicu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Kouam&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/784862" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801022v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Sbeity" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/934538" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881475v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/270523" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881481v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Zaylaa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/1934-7391/2013.06.005" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805020v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/297463" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702965v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.03.003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731347v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942342v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.06.002" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702986v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Guibert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.03.002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731343v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Novell" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2012.2475" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658788v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Souchon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tranquart" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2010.09.006" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658791v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Guidi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2010.10.014" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607312v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayache Bouakaz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2010.01.084" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147703v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Freycenon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569070v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Smirnov" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Ait El Haj" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243615v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Abbas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zein Ibrahim" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Fakih" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME59496.2023.10293011" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813137v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Drai" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045539v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0493" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079938v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346812v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME47164.2019.8940277" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311265v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2019.8925979" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311182v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2019.8925663" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346758v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Skaiky" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME47164.2019.8940150" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146643v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982560v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13469-3_27" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586788v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Kanbar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2017.8092060" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630496v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2017.8091688" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371261v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2016.7728740" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371257v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Nassereddine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mcheik" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378982v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Almar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECBME.2016.7745407" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371264v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2016.7728742" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279950v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guibert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME.2015.7323258" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279958v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279954v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072842v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459700v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881440v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2013.6556590" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810817v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu-Teodor Chira" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Mateo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corneliu Rusu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077530v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira J. Zaylaa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703029v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02008520v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Nassereddie" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00787846v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charara" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078440v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881468v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICoCS.2012.6458608" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810800v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Addakiri" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703001v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703046v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810770v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071907v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626940v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;louka Elkateb Hachemi Amar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2010.5935573" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542599v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Dreibine" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawam Meziati" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607257v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459693v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541713v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599154v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2009.5441554" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598463v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Meziati" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2009.5441701" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612940v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04292-8_40" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607265v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813214v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313574v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311585v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://attend.ieee.org/ius-2019/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078516v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631593v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587120v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2017.8092894" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371266v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739171v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Banliat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andersson" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291640v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279957v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Batailler" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075518v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01182641v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075516v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076351v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075515v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ewh.ieee.org/conf/ius_2010/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075514v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075511v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076334v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986160v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f13f5994716b97a8c7cd0ba6d702a346a82ff773;origin=https://hal.archives-ouvertes.fr/hal-01986160;visit=swh:1:snp:f0f6bbe53b09756d90936384b6371ce743bc3baf;anchor=swh:1:rev:65861d07c70cc2da4ed82d2e20b66953d56e35e3;path=/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986133v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7c219a2ddf55aa2ac3abc84b9777e5335be34438;origin=https://hal.archives-ouvertes.fr/hal-01986133;visit=swh:1:snp:96fc8a78052d5a9d06150de714a484ac1b106eb0;anchor=swh:1:rev:a79654213cf237fc74468c2c1c20169d5c4c2d8b;path=/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986126v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:95d6d46ac8e276774c28e6b72d41528b61d7d61c;origin=https://hal.archives-ouvertes.fr/hal-01986126;visit=swh:1:snp:31c3eadf22cc4f2c6efcd099ac76113b462df9e2;anchor=swh:1:rev:92d8f2a3ea063c96d1594cc50a6683f634026360;path=/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986155v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:07b5dbe92d0fc7e6de12c02f9caa12cc328b0e54;origin=https://hal.archives-ouvertes.fr/hal-01986155;visit=swh:1:snp:1cbde4924644c4ffcc67f6624897b7bf4dc3c790;anchor=swh:1:rev:8cdc09d8d7f31e3dd86629c34a67ead4a357f3c6;path=/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986143v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:cb4869fce96b8e07542a9c1278894f7584245380;origin=https://hal.archives-ouvertes.fr/hal-01986143;visit=swh:1:snp:1662dea266642b3cc73281e9175476a28df00448;anchor=swh:1:rev:9589a94909f20a44a0fe127c1639015eee7854c1;path=/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041434v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7a53cec6236b11c4a7d0b46fe77652fbe0c14836;origin=https://hal.archives-ouvertes.fr/hal-03041434;visit=swh:1:snp:e747479466e428c34b85026759dd32c8aa1b14a0;anchor=swh:1:rev:cb9ef5f4bb35bef86e085373379aac6af2e40b92;path=/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064856v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:12b8a0d24e15ad411ab7dddecb9fce466a372627;origin=https://hal.archives-ouvertes.fr/hal-03064856;visit=swh:1:snp:e9afd0bfb77d92f584dfbd6cff4422cc3fa872a5;anchor=swh:1:rev:be90785b21a9b94d7a862377a1a19cfb2ba93d3d;path=/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041420v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8c72fd7af7349a71e185241ca933f36e782b0615;origin=https://hal.archives-ouvertes.fr/hal-03041420;visit=swh:1:snp:c131d6f768000bda64bd725ecf863a5f88a1b2d0;anchor=swh:1:rev:6720e2c3cdaf07d449203b0153942bab8eaf4103;path=/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640826v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/semenigot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7097-7533" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175750041" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=qkLXyswAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/I-2356-2014" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eseo.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://laum.univ-lemans.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibrain.univ-tours.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://greman.univ-tours.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ieee.org" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cva.u-paris10.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://polytech.univ-tours.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/smenigot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.instagram.com/sebastro19/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00657980v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M&#233;nigot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011TOUR3301" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04561315v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068082v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051643v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036214v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Girault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Longo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00034-023-02364-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659302v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Gatsa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Houhat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2022.108810" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508162v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Girault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e24010082" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384284v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Geryes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2019.101811" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860144v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Charara" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Nasserdine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mcheick" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2018.08.020" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155298v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tournat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Boutkedjirt" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2019.06.010" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407735v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Hassan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/3243290" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340713v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2016.06.022" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279952v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.037" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069932v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Certon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gross" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2013.006330" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881484v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulian Voicu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Kouam&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/784862" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801022v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Sbeity" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/934538" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881475v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/270523" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805020v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/297463" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881481v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Zaylaa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/1934-7391/2013.06.005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702965v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.03.003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731347v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942342v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.06.002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731343v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Novell" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2012.2475" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702986v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Guibert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.03.002" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658788v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Souchon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tranquart" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2010.09.006" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658791v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Guidi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2010.10.014" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607312v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayache Bouakaz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2010.01.084" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147703v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Freycenon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569070v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Smirnov" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Ait El Haj" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243615v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Abbas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zein Ibrahim" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Fakih" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME59496.2023.10293011" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813137v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Drai" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045539v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0493" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079938v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346812v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME47164.2019.8940277" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146643v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311182v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2019.8925663" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311265v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2019.8925979" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346758v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Skaiky" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME47164.2019.8940150" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982560v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13469-3_27" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586788v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Kanbar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2017.8092060" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630496v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2017.8091688" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371257v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Nassereddine" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mcheik" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371261v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2016.7728740" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371264v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2016.7728742" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378982v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Almar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECBME.2016.7745407" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279950v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guibert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME.2015.7323258" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279958v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279954v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072842v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881440v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2013.6556590" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459700v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810817v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu-Teodor Chira" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Mateo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corneliu Rusu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810800v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Addakiri" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881468v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICoCS.2012.6458608" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077530v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira J. Zaylaa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078440v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703029v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02008520v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Nassereddie" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00787846v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charara" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810770v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703001v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703046v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071907v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626940v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;louka Elkateb Hachemi Amar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2010.5935573" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459693v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Dreibine" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607257v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542599v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawam Meziati" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541713v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598463v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Meziati" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2009.5441701" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599154v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2009.5441554" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612940v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04292-8_40" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607265v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813214v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313574v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311585v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://attend.ieee.org/ius-2019/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078516v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631593v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587120v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2017.8092894" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371266v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739171v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Banliat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andersson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279957v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Batailler" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291640v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075518v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01182641v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075516v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076351v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075515v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ewh.ieee.org/conf/ius_2010/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075514v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075511v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076334v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986133v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7c219a2ddf55aa2ac3abc84b9777e5335be34438;origin=https://hal.archives-ouvertes.fr/hal-01986133;visit=swh:1:snp:96fc8a78052d5a9d06150de714a484ac1b106eb0;anchor=swh:1:rev:a79654213cf237fc74468c2c1c20169d5c4c2d8b;path=/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986160v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f13f5994716b97a8c7cd0ba6d702a346a82ff773;origin=https://hal.archives-ouvertes.fr/hal-01986160;visit=swh:1:snp:f0f6bbe53b09756d90936384b6371ce743bc3baf;anchor=swh:1:rev:65861d07c70cc2da4ed82d2e20b66953d56e35e3;path=/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986155v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:07b5dbe92d0fc7e6de12c02f9caa12cc328b0e54;origin=https://hal.archives-ouvertes.fr/hal-01986155;visit=swh:1:snp:1cbde4924644c4ffcc67f6624897b7bf4dc3c790;anchor=swh:1:rev:8cdc09d8d7f31e3dd86629c34a67ead4a357f3c6;path=/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986143v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:cb4869fce96b8e07542a9c1278894f7584245380;origin=https://hal.archives-ouvertes.fr/hal-01986143;visit=swh:1:snp:1662dea266642b3cc73281e9175476a28df00448;anchor=swh:1:rev:9589a94909f20a44a0fe127c1639015eee7854c1;path=/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986126v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:95d6d46ac8e276774c28e6b72d41528b61d7d61c;origin=https://hal.archives-ouvertes.fr/hal-01986126;visit=swh:1:snp:31c3eadf22cc4f2c6efcd099ac76113b462df9e2;anchor=swh:1:rev:92d8f2a3ea063c96d1594cc50a6683f634026360;path=/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041434v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7a53cec6236b11c4a7d0b46fe77652fbe0c14836;origin=https://hal.archives-ouvertes.fr/hal-03041434;visit=swh:1:snp:e747479466e428c34b85026759dd32c8aa1b14a0;anchor=swh:1:rev:cb9ef5f4bb35bef86e085373379aac6af2e40b92;path=/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064856v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:12b8a0d24e15ad411ab7dddecb9fce466a372627;origin=https://hal.archives-ouvertes.fr/hal-03064856;visit=swh:1:snp:e9afd0bfb77d92f584dfbd6cff4422cc3fa872a5;anchor=swh:1:rev:be90785b21a9b94d7a862377a1a19cfb2ba93d3d;path=/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041420v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8c72fd7af7349a71e185241ca933f36e782b0615;origin=https://hal.archives-ouvertes.fr/hal-03041420;visit=swh:1:snp:c131d6f768000bda64bd725ecf863a5f88a1b2d0;anchor=swh:1:rev:6720e2c3cdaf07d449203b0153942bab8eaf4103;path=/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640826v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>