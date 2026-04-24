--- v0 (2026-03-19)
+++ v1 (2026-04-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Sename </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professor Grenoble INP (Université Grenoble Alpes). Member of the SAFE research team of GIPSA-lab</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A short Bio:  Olivier Sename received a Ph.D. degree from Ecole Centrale Nantes in 1994. He is now Professor at the Institut Polytechnique de Grenoble within GIPSA-lab. His main research interests include Linear Parameter Varying systems and automotive applications. He is the (co-)author of 3 books, 80 international journal papers, and more than 250 international conference papers. He was the General Chair of the IFAC Joint Conference SSSC-TDS-FDA 2013, of the 1st IFAC Workshop on Linear Parameter Varying Systems 2015 and he was the IPC Chair of the 2nd and 4th IFAC Workshop LPVS 2018 & 2022. He was Program Chair of the 10th International Conference on Mechatronics and Control Engineering in 2021 and 2023. He presented several plenary talks (IFAC SSSC 2019, IFAC LPVS 2021, ICMCE 2021, ICSTCC2015). He is Associated editor of the European Control Conferences, and has been AE of the IEEE CSS Letters for 5 years. He is member of the IFAC TC 2.2 Linear Control Systems and 7.1 Automotive Control. He has led several industrial (Renault, Volvo Trucks, JTEKT, Delphi) and international (Mexico, Italy, Hungary, Spain) collaboration projects. He has supervised 34 Ph.D. students.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear Parameter-Varying Control: Theory and Application to Automotive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">WILEY, 2025, 978-1-394-28597-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Anti-Roll Bar Control Design for Heavy Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu van Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trong Tu Do</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature Singapore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.XXII, 383, 2024, Hardcover ISBN978-981-97-1358-5, Softcover ISBN978-981-97-1361-5, eBook ISBN978-981-97-1359-2. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-97-1359-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent results on time-delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Fridman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Silviu-Iulian Niculescu. Springer International Publishing, 5, pp.Number of Pages: XI, 329, 2016, Series: Advances in Delays and Dynamics, Hardcover ISBN: 978-3-319-26367-0; eBook ISBN: 978-3-319-26369-4. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-26369-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Control and Linear Parameter Varying approaches: Application to Vehicle Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozsef Bokor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Sename (Ed.); Peter Gaspar (Ed.); Jozsef Bokor (Ed.). </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 437, pp.397, 2013, Lecture Notes in Control and Information Sciences (LNCIS, volume 437), ISBN 978-3-642-36109-8. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-36110-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 6th Workshop on Fractional Differentiation and Its Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tenreiro Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Federation of Automatic Control, pp.150, 2013, 978-3-902823-27-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 5th Symposium on System Structure and Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lovera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Federation of Automatic Control, pp.213, 2013, 978-3-902823-25-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 11th Workshop on Time-Delay Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fridman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Federation of Automatic Control, pp.150, 2013, 978-3-902823-26-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-active suspension control design for vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Savaresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poussot-Vassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Spelta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.240, 2010, 978-0-08-096678-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (104)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust lateral control for scaled autonomous vehicles using LPV polytopic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzi Tabouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Meslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Guldstrand Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schilling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207721.2026.2617150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining adaptive neural-fuzzy inference system with field-oriented control strategy for electric power steering system in cars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Quan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Tan Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (9), </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/16878132251369152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of Ideal Electric Power-Steering Characteristics by Inverse Dynamic Analysis Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Quan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Tan Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (6), pp.1144. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics14061144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Data-Driven Control Part I: An Overview of Trajectory Representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Menezes Morato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Elias Normey-Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Control, Automation and Electrical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35 (5), pp.783-801. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40313-024-01112-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust Nonlinear Tracking MPC using qLPV Embedding and Zonotopic Uncertainty Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Menezes Morato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor M Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tito L.M. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio E Normey-Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Franklin Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 361 (6), pp.106713. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfranklin.2024.106713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03262465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Data-Driven Control Part II: qLPV Predictive Control with Parameter Extrapolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Menezes Morato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Elias Normey-Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Control, Automation and Electrical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35 (5), pp.802-814. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40313-024-01115-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixed-Structure Parameter-Dependent State Feedback Controller: an Scaled Autonomous Vehicle Path-Tracking Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Borrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicenç Puig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 147 (June), pp.105911. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2024.105911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Robust and Predictive Control Approaches for Linear Parameter Varying Systems: Application to Vehicle Lateral Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Medero Borrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Menezes Morato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations and Trends in Systems and Control </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (4), pp.285-380. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1561/2600000032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Variable and Multi-Objective Gain-Scheduled Control Based on Youla-Kucera Parameterization: Application to Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussam Atoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Milanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (9), pp.5889-5909. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.7298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness analysis of gain‐scheduled Model Predictive Control for Linear Parameter Varying systems: An Integral Quadratic Constraints approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Menezes Morato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Normey-Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (18), pp.10953-10972. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.6921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROS Implementation of Planning and Robust Control Strategies for Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel M Borrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussam Atoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Menezes Morato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (17), pp.3680. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics12173680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified Generalized H2 Nonlinear Parameter Varying Observer: Application to Automotive Suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gia Quoc Bao Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Phong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, pp.55-60. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2022.3186608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03728526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sufficient Conditions for Convergent Recursive Extrapolation of qLPV Scheduling Parameters along a Prediction Horizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Menezes Morato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio E Normey-Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 68 (6), pp.3182-3193. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2022.3183534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent Road-Adaptive Semi-Active Suspension and Integrated Cruise Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakan Basargan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">András Mihály</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péter Gáspár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (2), pp.204. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/machines11020204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete-time multi-model preview control: Application to a real semi-active automotive suspension system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Achnib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 137 (August), pp.105553. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2023.105553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward switching/interpolating LPV control: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussam Atoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Milanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Reviews in Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54, pp.49-67. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcontrol.2022.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LPV-Based Autonomous Vehicle Lateral Controllers: A Comparative Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussam Atoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Milanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (8), pp.13570-13581. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2021.3125771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790267v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi active damping force estimation using L P V − H ∞ estimators with different sensing configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Tudon-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Amezquita-Brooks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Hernandez-Alcantara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Franklin Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 359 (2), pp.928-951. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfranklin.2021.08.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LMI Conditions for Stability and State-Feedback H ∞ Control of Discrete-Time Multi-Mode Multi-Dimensional Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Medero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicenç Puig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6, pp.2876-2881. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2022.3179941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03688100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Dynamic Load Reduction for a Tractor Semi-Trailer Using the Air Suspension System at all Axles of the Semi-Trailer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dang Viet Ha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Tan Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu Thanh Niem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Actuators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (1), pp.12. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/act11010012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MPC using an on-line TS fuzzy learning approach with application to autonomous driving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Alcalá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iury Bessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicenç Puig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinaldo Palhares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 130, pp.109698. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asoc.2022.109698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reduced LPV Polytopic Look-Ahead Steering Controller for Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kapsalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Milanés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 129 (December), pp.105360. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2022.105360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An LPV-Based Online Reconfigurable Adaptive Semi-Active Suspension Control with MR Damper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakan Basargan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">András Mihály</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péter Gáspár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Special Issue Control Design for Electric Vehicles, 15 (10), pp.3648. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en15103648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A predictive fault tolerant control method for qLPV systems subject to input faults and constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Menezes Morato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jungers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Elias Normey-Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Franklin Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 359 (16), pp.9129-9167. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfranklin.2022.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A nonlinear parameter varying observer for real‐time damper force estimation of an automotive electro‐rheological suspension system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh‐phong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (17), pp.8183-8205. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.5583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast zonotope‐tube‐based LPV‐MPC for autonomous vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Alcalá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicenç Puig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseba Quevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Control Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (20), pp.3676-3685. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-cta.2020.0562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging approaches for nonlinear parameter varying systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damiano Rotondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (17), pp.8121-8123. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.5800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Road Quality Information Based Adaptive Semi-active Suspension Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakan Basargan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">András Mihály</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péter Gáspár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Periodica Polytechnica. Transportation Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 49 (3), pp.210-217. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3311/PPtr.18577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fast dissipative robust nonlinear model predictive control procedure via quasi‐linear parameter varying embedding and parameter extrapolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Menezes Morato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio E Normey-Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Special Issue: Adaptive and Learning‐based Model Predictive Control, 31 (18), pp.9619-9651. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.5788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle Semi-active Suspension Control with Cloud-based Road Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakan Basargan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">András Mihály</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ádám Kisari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péter Gáspár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Periodica Polytechnica. Transportation Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 49 (3), pp.242-249. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3311/PPtr.18593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Wheelset Stability of Railway Vehicles by Using an H∞/LPV Active Wheelset System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Tan Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Da Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manh Hung Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gaspar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Periodica Polytechnica. Transportation Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 49 (3), pp.261-269. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3311/PPtr.18573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Semi-Active Suspension and Cruise Control through LPV Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakan Basargan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">András Mihály</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péter Gáspár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.290. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app11010290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Validation of Disturbance Rejection Dynamic Inverse Control for a Tailless Aircraft in Wind Tunnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bowen Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhitao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianhao Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Litao Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongxu Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (4), pp.1407. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app11041407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving roll stability of tractor semi-trailer vehicles by using H∞ active anti-roll bar control system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Tan Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péter Gáspár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part D: Journal of Automobile Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 235 (14), pp.3509-3520. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/09544070211013949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation into the ride comfort of buses using an air suspension system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Tan Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truong Manh Hung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heavy Vehicle Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (2), pp.184. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJHVS.2021.115595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Comfort-Adaptive Cruise and Semi-Active Suspension Control for an Autonomous Vehicle: An LPV Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gia Quoc Bao Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Phong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduarda Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gaspar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Special Issue Feasible, Robust and Reliable Automation and Control for Autonomous Systems, 10 (7), pp.813. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics10070813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpolation of Multi-LPV Control Systems Based on Youla-Kucera Parameterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussam Atoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Milanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 134 (December), pp.109963. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2021.109963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gain-Scheduled Steering Control for Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kapsalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Milanés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Control Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (20), pp.3451-3460. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-cta.2020.0698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Input-to-State Stable Model Predictive Control Framework for Lipschitz Nonlinear Parameter Varying Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Menezes Morato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio E Normey-Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (7), pp.8239-8272. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.5243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing LQR Controllers for an Active Anti-roll Bar System with a Flexible Frame Model of a Single Unit Heavy Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Tan Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Da Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Trung Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manh Hung Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Periodica Polytechnica. Transportation Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 49 (3), pp.199-209. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3311/PPtr.18572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review on LPV Approaches for Suspension Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (17), pp.2120. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics10172120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Energy Management System for Multi-Source DC Energy Systems--Real-Time Setup and Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nwesaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoneta Iuliana Bratcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bouquain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (6), pp.2591-2599. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCST.2019.2937931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a simple ER damper model for fault-tolerant control design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Menezes Morato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Phong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Brazilian Society of Mechanical Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42 (10), pp.502 (2020). </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40430-020-02585-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Innovative Experimental Approach to Lateral-Directional Flying Quality Investigation for Tailless Aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bowen Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhitao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Cen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duoneng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongxu Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.109543-109556. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3001913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Predictive Control Design for Linear Parameter Varying Systems: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Menezes Morato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio E Normey-Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Reviews in Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49, pp.64-80. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcontrol.2020.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub‐optimal recursively feasible Linear Parameter‐Varying predictive algorithm for semi‐active suspension control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Menezes Morato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio E Normey-Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Control Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (18), pp.2764-2775. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-cta.2020.0592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified H∞ Observer for a Class of Nonlinear Lipschitz Systems: Application to a Real ER Automotive Suspension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Phong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (4), pp.817-822. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2019.2919813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness to in-domain viscous damping of a collocated boundary adaptive feedback law for an anti-damped boundary wave PDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bresch-Pietri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 64 (8), pp.3284-3299. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2019.2899048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637663v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation into the oil leakage effect inside the electronic servo-valve for an H ∞ /LPV active anti-roll bar system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Tan Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gáspár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control, Automation and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (11), pp.2917 - 2928. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12555-019-0060-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPU-Based Parameterized NMPC Scheme for Control of Half Car Vehicle With Semi-Active Suspension System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthik Murali Madhavan Rathai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Alamir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (3), pp.631-636. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2019.2915002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and experimentation of an LPV extended state feedback control on Electric Power Steering systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazusa Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Koenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Moulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 90 (September), pp.123-132. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2019.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Fast Real-Time LPV Model Predictive Control System for Semi-Active Suspension Control of a Full Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Menezes Morato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manh Quan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Franklin Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 356 (3), pp. 1196 - 1224. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfranklin.2018.11.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H∞/LPV controller design for an active anti-roll bar system of heavy vehicles using parameter dependent weighting functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Tan Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gáspár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (6), pp.1 - 11. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2019.e01827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Estimation for Automotive Electro-Rheological Dampers: LPV-based Observer Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Menezes Morato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manh Quan Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 85 (April), pp.11-22. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2019.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full Vehicle Combinatory Efficient Damping Controller: Experimental Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Tudon-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos A Vivas-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Hernandez-Alcantara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Morales-Menéndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (1), pp.377-388. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMECH.2017.2785127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cross-coupling of lateral-longitudinal vehicle dynamics: Towards decentralized Fault-Tolerant Control Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana A Hernández-Alcántara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Amezquita-Brooks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Morales-Menéndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50, pp.377-393. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechatronics.2017.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backstepping control of a wave PDE with unstable source terms and dynamic boundary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bresch-Pietri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Cerpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (3), pp.459-464. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2018.2841898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing roll stability of heavy vehicle by LQR active anti-roll bar control using electronic servo-valve hydraulic actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Tan Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péter Gáspár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vehicle System Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (9), pp.1405-1429. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00423114.2017.1317822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated vehicle control through the coordination of longitudinal/lateral and vertical dynamics controllers: Flatness and LPV/H ∞ based design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheib Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lghani Menhour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte d'Andréa-Novel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (18), pp.4992 -5007. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.3846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time control systems: feedback, scheduling and robustness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48 (11), pp.2368-2378. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207721.2017.1316879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01515226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Road profile estimation using an adaptive Youla- Kučera parametric observer: comparison to real profilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Doumiati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lechner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 61, pp.270 - 278. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2015.12.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization and Control of Delayed Recycling High Order Systems with one Unstable Pole at the Forward Path</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Francisco Marquez-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocio Jasmin Vazquez-Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basilio del Muro-Cúellar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (5), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asjc.1190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LPV/H ∞ suspension robust control adaption of the dynamical lateral load transfers based on a differential algebraic estimation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheib Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Menhour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte d'Andréa-Novel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.2016 - 01314548</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control Tolerante a Fallas en una Suspensión Automotriz Semi-Activa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan C. Tudon-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Varrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Morales-Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Iberoamericana de Automática e Informática Industrial RIAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (1), pp.56-66. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.riai.2015.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power sources coordination through multivariable LPV/Hinf control with application to multi-source electric vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waleed Nwesaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoneta Iuliana Bratcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Control Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (16), pp.2049-2059. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-cta.2015.1163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An LP V/H∞ integrated Vehicle Dynamic Controller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheib Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65 (4), pp.1880-1889. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2015.2425299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Road Profile Estimation in Semi-Active Car Suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan C. Tudon-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheib Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Morales-Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (6), pp.2293 - 2305. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCST.2015.2413937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer Based Scheme for the Control of High Order Systems with Two Unstable Poles Plus Time Delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David-Fernando Novella-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basilio del Muro-Cuellar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia-Pacific Journal of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (2), pp.167-180. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/apj.1757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control and design of DC grids for robust integration of electrical devices. Application to aircraft power systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sautreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 58, pp.181-189. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2013.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des véhicules plus sûrs et plus propres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dhome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated vehicle dynamics control via coordination of active front steering and rear braking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Doumiati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (2), pp.121-143. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejcon.2013.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des véhicules plus sûrs et plus propres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dhome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DocSciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15, pp.40-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full vertical car observer design methodology for suspension control applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Aubouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Talon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (9), pp.832-845. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2012.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magneto-Rheological Damper - An Experimental Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge De-Jesus Lozoya-Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Morales-Menéndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Ramirez-Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan C. Tudon-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (11), pp.1213-1232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Delayed Recycling Systems with Unstable First Order Forward Loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Francisco Márquez-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basilio del Muro-Cuellar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Velasco-Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cortés-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Process Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (4), pp.729-737. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprocont.2012.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00682111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Parameter Varying Observer for the Enclosed Mass in a Spark Ignited Engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Adelina Rivas Caicedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Higelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Proceedings Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45 (30), pp.318-325. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20121023-3-FR-4025.00048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion on: &amp;quot;Time-Delay Model-Based Control of the Glucose-Insulin System, by Means of a State Observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Briat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (6), pp.607-609</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation and Application of a New 0D Flame/Wall Interaction Sub Model for SI Engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Higelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE International Journal of Engines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (3), pp.718-733. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4271/2011-01-1893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey and performance evaluation on some automotive semi-active suspension control methods: A comparative study on a single-corner model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poussot-Vassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Spelta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Savaresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Reviews in Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36 (1), pp.148-160. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcontrol.2012.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust multivariable approach for hybrid fuel cell supercapacitor power generation system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hernández-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Druart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 54 (2), 23407-p1/23407-p9. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2011100252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attitude and Handling Improvements Through Gain-scheduled Suspensions and Brakes Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poussot-Vassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Szabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (3 - Special Issue of the 17th IFAC World Congress), pp.252-263. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2010.05.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle Dynamic Stability Improvements Through Gain-Scheduled Steering and Braking Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poussot-Vassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Savaresi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vehicle System Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (10), pp.1597-1621. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00423114.2010.527995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of LPV observers for LPV time-delay systems: an algebraic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Briat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84 (9), pp.1533-1542. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207179.2011.611950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust multivariable approach for hybrid fuel cell supercapacitor power generation system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Druart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 54 (2), </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2011100252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory-resilient gain-scheduled state-feedback control of uncertain LTI/LPV systems with time-varying delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Briat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lafay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 59, pp.451-459. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysconle.2010.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion on: &amp;quot;Experimental Identification of Engine-to-Slip Dynamics for Traction Control Applications in a Sport Motorbike</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (1), pp.109-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Hinf LPV design for sampling varying controllers : experimentation with a T inverted pendulum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (3), pp.741-749. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCST.2009.2026179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A feedback-feedforward suspension control strategy for global chassis control through anti-roll distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Zin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Vehicle Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7 (3/4), pp.201-220. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/.033261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinf delay-scheduled control of linear systems with time-varying delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Briat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lafay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54 (9), pp.2255-2260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H-infinity Delay Scheduled control of linear Systems with Time-varying Delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Briat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lafay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54 (9), pp.2255-2260. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2009.2026859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delay-Scheduled State-Feedback Design for Time-Delay Systems with Time-Varying Delays - A LPV Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Briat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lafay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 58, pp.664-671. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysconle.2009.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and robust control of Blu-ray disc servo-mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Voda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (5), pp.715-725. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechatronics.2009.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00123031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust LPV - Hinf Control for Active Suspensions with Performance Adaptation in view of Global Chassis Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Zin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozsef Bokor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vehicle System Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 46 (10), pp.889-912. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00423110701684587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Semi-active Suspension Control Strategy Through LPV Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poussot-Vassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Szabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16 (12), pp.1519-1534. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2008.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00316520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attitude and Handling Improvements based on Optimal Skyhook and Feedforward Strategy with Semi-active Suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poussot-Vassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Vehicle Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6 (3-4), pp.308-329. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJVAS.2008.023589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Control of Time-delay Systems, by Qing-Chang Zhong, (London: Springer-Verlag, 2006), reviewed by Olivier SENAME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.636-637. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2007.914466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The design of a chassis system based on multi-objective qLPV control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poussot-Vassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Szabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Transportation Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 36 (1-2), pp.93-97. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3311/pp.tr.2008-1-2.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An LFT Approach to H$_{\infty}$ Control Design for Diesel Engine Common Rail Injection System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Meissonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 62 (4), pp.513-522. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/ogst:2007046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande Hinf pour la téléopération d'un véhicule via un réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-STA Sciences et Technologies de l’Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 30-31 mai - 1er juin 2006, Bordeaux, France, 4 (1), pp.33-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00103429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is a mixed design of observer-controllers for time-delay systems interesting ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (2), pp.180-189. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1934-6093.2007.tb00321.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00103538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Predictive Approach for Bilateral Teleoperation With Applications to Drive-by-Wire Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ya-Jun Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Canudas de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22, pp.1146-1162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00103537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of time-delay systems, Keqin Gu, Vladimir L. Kharitonov, Jie Chen, Birkhäuser, Boston, 2003, ISBN 0-8176-4212-9.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 41 (12), pp.2181-2183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion on &amp;quot;A State Observer for a Class of Nonlinear Systems with Multiple Discrete and Distributed Time Delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 11, pp.206-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoupling without prediction of linear systems with delays: A structural approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lafay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 25 (5), pp.387-395. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0167-6911(94)00086-B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (277)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Interior-Point LPV MPC Solver for Real-time Systems: Experimental Processor-in-the-loop Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinícius M Sanches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Menezes Morato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio E Normey-Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPVS 2025 - 6th IFAC Workshop on Linear Parameter Varying Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LPV/H∞Control of combined longitudinal/lateral dynamics of a small autonomous vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Betouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Penco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Kvieska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPVS 2025 - 6th IFAC Workshop on Linear Parameter Varying Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PID LPV observer for a semi-active suspension system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Phong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Ha Duong-Thi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPVS 2025 - 6th IFAC Workshop on Linear Parameter Varying Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Jul 2025, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05254000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Look Into LPV Modeling of Turbofan Engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dima Houjayri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seif Eddine Benattia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPVS 2025 - 6th IFAC Workshop on Linear Parameter Varying Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A structured Hinf approach to Cooperative Adaptive Cruise Control of heterogeneous vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Phat Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Glielmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kapsalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2025 - 23rd European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUCA, Jun 2025, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05284328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental LPV/H ∞ direct yaw moment control for vehicle handling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella P Manzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Geoffriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Menezes Morato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROCOND 2025 - 11th IFAC Symposium on Robust Control Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Output Feedback Gain Scheduled Controller for a Three Tank quasi-LPV system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Koliai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Zoulagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPVS 2025 - 6th IFAC Workshop on Linear Parameter Varying Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear Parameter-Varying Observer for Online Tire Grip Potential Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Dairay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Vayssettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPVS 2025 - 6th IFAC Workshop on Linear Parameter Varying Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LPV Modeling for Control Scheme Design of a Compound Helicopter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bowen Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyin Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liangquan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMCE 2023 - 11th International Conference on Mechatronics and Control Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Virtual conference, Greece. pp.49-60, </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-99-6523-6_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Reinforcement Learning-based Vehicle Control with Object Avoidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attila Lelkó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balázs Németh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">András Mihály</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péter Gáspár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CTS 2024 - 17th IFAC Symposium on Control of Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Ayia Napa, Cyprus. pp.134-139, </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.07.330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Estimation Observers for the Vehicle Suspension with a Varying Chassis Mass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gia Quoc Bao Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Phong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAFEPROCESS 2024 - 12th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Ferrara, Italy. pp.138-143, </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.07.207.⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terminal sliding-mode controllers with fixed-time stability and its applications to lateral control of an autonomous vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Labbadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Talon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2024 - 22nd European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, in Stockholm, Sweden., Jun 2024, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying Deep Reinforcement Learning for the Active Suspension Control System on Cars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Thinh Kieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Tan Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trong Tu Do</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSET 2023 - International Conference on Sustainable Energy Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Ho Chi Minh City, Vietnam. pp.515-524, </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-97-1868-9_52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Experimental Validation of RL-Based Decision-Making System for Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana María Gómez Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussam Atoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMCE 2023 - 11th International Conference on Mechatronics and Control Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Virtual conference, Greece. pp.99-116, </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-99-6523-6_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Control of BLDC Motor for Scaled Autonomous Vehicle Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Medero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussam Atoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMCE 2023 - 11th International Conference on Mechatronics and Control Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Virtual conference, Greece. pp.13-28, </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-99-6523-6_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensators Design using Laguerre Polynomials Applied to a Real Steer-by-Wire System of Autonomous Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Arceo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Gutierrez-Garza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Jesus Lozoya-Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio A. Ramirez-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis C. Felix-Herran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2024 - 63rd IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2024, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear Parameter Varying Pitch Autopilot Design for a class of Long Range Guided Projectiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Marco Vinco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spilios Theodoulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Strub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Science and Technology Forum and Exposition (SciTech) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, National Harbor, Maryland, United States. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2023-2498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonsingular Terminal Sliding-mode Lateral Control of an Autonomous Vehicle with Global Fixed-time Stability Guarantees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Labbadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2023 - 21st European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Bucarest, Romania. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC57647.2023.10178162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Consumption Profile of a Service Robot: Characterization and Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Emiliano Rodrıguez Raygoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allen Uriel Barragan Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Carlos Felix Herran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge De-Jesus Lozoya-Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan C. Tudon-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEM 2023 - 2nd International Symposium on Electromobility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Monterrey (Mexique), Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridization of Energy Storage Units for Energy Transition Applications: A Focus on Control and Coordination Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoneta Iuliana Bratcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Munteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEEE 2023 - 8th International Symposium on Electrical and Electronics Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Galati, Romania. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISEEE58596.2023.10310632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LPV-based Control Design with Guarantees: a Case Study for Automated Steering of Road Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balázs Németh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Máté Fazekas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltán Bagoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péter Gáspár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2023 - 21st European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Bucharest, Romania. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC57647.2023.10178394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uneven Grid-based Linear Parameter-Varying Controller Design for Guided Projectiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Marco Vinco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spilios Theodoulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Strub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC 2023 - 22nd IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Jul 2023, Yokohama, Japan. pp.4496-4501, </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-LPV Modeling of Guided Projectile Pitch Dynamics through State Transformation Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Marco Vinco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spilios Theodoulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Strub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 8th IFAC Symposium on System Structure and Control, 17th IFAC Workshop on Time Delay Systems, 5th IFAC Workshop on Linear Parameter Varying Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.11.288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated adaptive velocity and semi-active suspension control for different road profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakan Basargan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andras Mihaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MED 2022 - 30th Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Athènes, Greece. pp.933-938, </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED54222.2022.9837262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tracking Model Predictive Control for Input-Output LPV Systems using Parameter Extrapolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Menezes Morato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio E Normey-Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPVS 2022 - 5th IFAC Workshop on Linear Parameter Varying Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Montreal, Canada. pp.55-60, </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.11.290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MPC-based optimal parameter scheduling of LPV controllers: Application to Lateral ADAS Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Medero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Menezes Morato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicenc Puig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MED 2022 - 30th Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Athènes, Greece. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED54222.2022.9837184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LPV lateral control for ADAS based on driver performance monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Medero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicenç Puig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAFEPROCESS 2022 - 11th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Pafos, Cyprus. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03688112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent Control Switching for Autonomous Vehicles based on Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussam Atoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Milanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV 2022 - 33rd IEEE Intelligent Vehicles Symposium (IV 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Aachen, Germany. pp.792-797, </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IV51971.2022.9827384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LPV-Fuzzy control approach for road adaptive semi-active suspension system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakan Basargan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andras Mihaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV 2022 - 33rd IEEE Intelligent Vehicles Symposium (IV 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Aachen, Germany. pp.779-784, </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IV51971.2022.9827195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non Linear Parameter Varying Observer based on Descriptor Modeling for Damper Fault Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Phong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gia Quoc Bao Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 8th IFAC Symposium on System Structure and Control, 17th IFAC Workshop on Time Delay Systems, 5th IFAC Workshop on Linear Parameter Varying Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.11.29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smooth Switching of Multi-LPV Control Systems Based on Youla-Kucera Parameterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussam Atoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Milanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPVS 2022 - 5th IFAC Workshop on Linear Parameter Varying Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Montréal, Canada. pp.19-24, </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.11.284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloud-based adaptive semi-active suspension control for improving driving comfort and road holding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakan Basargan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">András Mihály</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péter Gáspár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAV 2022 - 11th IFAC Symposium on Intelligent Autonomous Vehicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Prague, Czech Republic. pp.89-94, </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMPC via qLPV models and Taylor-based Scheduling Parameter Extrapolation: A Cartesian Robot Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Menezes Morato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Naspolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Elias Normey-Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MED 2022 - 30th Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Athènes, Greece. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED54222.2022.9837209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flight Dynamics Modeling and Simulator Design for a New Class of Long-Range Guided Projectiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Marco Vinco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spilios Theodoulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroGNC 2022 - 6th CEAS Conference on Guidance, Navigation and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State-Feedback and Static-Output-Feedback Parametric Controllers Based on a Discrete-Time LPV Grid Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Medero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicenç Puig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 8th IFAC Symposium on System Structure and Control, 17th IFAC Workshop on Time Delay Systems, 5th IFAC Workshop on Linear Parameter Varying Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Sep 2022, Montreal, Canada. pp.109-114, </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.11.298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective Grid-based Lipschitz NLPV PI Observer for Damper Fault Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gia Quoc Bao Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Phong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAFEPROCESS 2022 - 11th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Pafos, Cyprus. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reference Governor approach for Lateral Control of Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kapsalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Milanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITSC 2021 - 24th IEEE International Conference on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Indianapolis, United States. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITSC48978.2021.9564694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280581v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective Unified qLPV Observer: Application to a Semi-active Suspension System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gia Quoc Bao Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Phong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPVS 2021 - 4th IFAC Workshop on Linear Parameter Varying Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Milan, Italy. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249064v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic H ∞ observer for real-time damper force estimation of a semi-active automotive suspension system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Phong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Dung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Duong Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATiGB 2020 - New Technology in Green Buildings (ATiGB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Da Nang, Vietnam. pp.12-17, </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATiGB50996.2021.9423337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LPV/LFT Control Design Equipped with a Command Governor for Different Steering Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kapsalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Milanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPVS 2021 - 4th IFAC Workshop on Linear Parameter Varying Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Milan, Italy. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Experimental Validation of an LPV Pure Pursuit Automatic Steering Controller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kapsalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Milanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CTS 2021 - 16th IFAC Symposium on Control in Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lille (virtual), France. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Nonlinear Predictive Control through qLPV embedding and Zonotope Uncertainty Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Menezes Morato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor M Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tito L M Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio E Normey-Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPVS 2021 - 4th IFAC Workshop on Linear Parameter Varying Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Milan, Italy. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMPC Through qLPV Embedding: A Tutorial Review of Different Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Menezes Morato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gia Quoc Bao Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme N G dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio E Normey-Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NMPC 2021 - 7th IFAC Conference on Nonlinear Model Predictive Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Bratislava, Slovakia. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03210253v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Road adaptive semi-active suspension and cruise control through LPV technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakan Basargan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andras Mihaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2021 - 20th European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Delft, Netherlands. pp.461-466, </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC54610.2021.9655165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and comparison of two nonlinear extended phenomenological models for an automotive ElectroRheological (ER) damper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K. Priyatharrshan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Phong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYSID 2021 - 19th IFAC Symposium on System Identification (SYSID 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Padoue (virtual), Italy. pp.439-444, </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Look-Ahead Distance Optimization for Smooth and Robust Steering Control of Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussam Atoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Milanés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MED 2021 - 29th Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bari (virtual), Italy. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED51440.2021.9480235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03301885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H∞ observer for road profile estimation in an automotive semi-active suspension system using two accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Phong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cao Tho Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gia Quoc Bao Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMCE 2021 - 10th International Conference on Mechatronics and Control Engineering (ICMCE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lisbon, Portugal. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-19-1540-6_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03300548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control Reconfiguration of Lateral ADAS Steering Control in the Presence of Driver Errors Using Combined Parity Space / LPV Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Medero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicenc Puig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SysTol 2021 - 5th International Conference on Control and Fault-Tolerant Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Saint-Raphael, France. pp.7-12, </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysTol52990.2021.9595648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03531152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing An Active Anti Roll Bar Control System For A Semi -Trailer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Tien Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Tan Vu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMCE 2021 - 10th International Conference on Mechatronics and Control Engineering (ICMCE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lisbon, Portugal. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-19-1540-6_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03300480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-Sighted Robust LPV Model Predictive Control: Application to Semi-Active Suspension Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Menezes Morato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio E Normey-Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2021 - 20th European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Rotterdam (on line), Netherlands. </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC54610.2021.9655162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-tolerant semi-active suspension control for degradation in damper performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakan Basargan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">András Mihály</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péter Gáspár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MED 2021 - 29th Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bari (virtual), Italy. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED51440.2021.9480288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03301881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust Preview Feedforward Approach For Vehicle Semi Active Suspension Control Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Achnib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2021 - 20th European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Delft, Netherlands. pp.485-490, </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC54610.2021.9655124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and experimental Validation of an Hinifnity Adaptive Cruise Control for a Scaled Car</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam Sayssouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussam Atoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Medero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMCE 2021 - 10th International Conference on Mechatronics and Control Engineering (ICMCE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lisbon (virtual ), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03300570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoupled Control of a twin hull-based Unmanned Surface Vehicle using a Linear Parameter Varying approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echrak Chnib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ferrante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Rodriguez Canales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Cutipa Luque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMCE 2021 - 10th International Conference on Mechatronics and Control Engineering (ICMCE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lisbon, Portugal. pp.87-100, </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-19-1540-6_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LPV control for autonomous vehicles using a machine learning-based tire pressure estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dániel Fényes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamás Hegedűs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balázs Németh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péter Gáspár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Koenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MED 2020 - 28th Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Saint-Raphaël, France. </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED48518.2020.9183106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design And Experimental Validation Of A Lateral LPV Control Of Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussam Atoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Milanés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITSC 2020 - 23rd IEEE International Conference on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Rhodos (Virtual), Greece. </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITSC45102.2020.9294459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle odometry model identification considering dynamic load transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Máté Fazekas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balázs Németh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péter Gáspár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MED 2020 - 28th Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Saint-Raphaël, France. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED48518.2020.9182873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LPV control approaches for vehicle dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMCE 2020 - 9th International Conference on Mechatronics and Control Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Rome (Virtual Conference), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TS-MPC for Autonomous Vehicle using a Learning Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Alcala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicenç Puig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseba Quevedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC 2020 - 21st IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin (virtual), Germany. </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.2034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">String Stable H ∞ LPV Cooperative Adaptive Cruise Control with a Variable Time Headway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Laib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC 2020 - 21st IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin (virtual), Germany. </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.2039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated multi-criteria velocity and semi-active suspension control based on look-ahead road information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakan Basargan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">András Mihály</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péter Gáspár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MED 2020 - 28th Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Saint-Raphaël, France. </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED48518.2020.9182953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent works on automotive control systems (invited session)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gaspar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MED 2020 - 28th Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Saint-Raphaël, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter Varying Approach For A Combined (Kinematic + Dynamic) Model Of Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussam Atoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Alcala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicenç Puig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC 2020 - 21st IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin (virtual), Germany. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.2028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPU based Stochastic Parameterized NMPC scheme for Control of Semi-Active Suspension System for Half Car Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthik Murali Madhavan Rathai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Alamir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC 2020 - 21st IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin (virtual), Germany. </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.1391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel qLPV MPC Design with Least-Squares Scheduling Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Menezes Morato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio E Normey-Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPVS 2019 - 3rd IFAC Workshop on Linear Parameter Varying Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Eindhoven, Netherlands. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.12.366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LPV observer and control design methods for vehicle dynamics (plenary talk)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSSC 2019 - 7th IFAC Symposium on Systems Structure and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Sinaia, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Vehicle Roll Stability by LQR Active Anti-roll Bar Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Tan Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Tien Bui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICERA 2018 - International Conference on Engineering Research and Applications (ICERA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Thai Nguyen, Vietnam. pp.350-356, </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-04792-4_46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time Damper Force Estimation of Vehicle Electrorheological Suspension: A NonLinear Parameter Varying Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Phong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPVS 2019 - 3rd IFAC Workshop on Linear Parameter Varying Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Eindhoven, Netherlands. </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.12.354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of several robust observers for automotive damper force estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Phong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMCE 2019 - 8th International Conference on Mechatronics and Control Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Experimental Validation of an H ∞ Observer for Vehicle Damper Force Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Phong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAC 2019 - 9th IFAC International Symposium on Advances in Automotive Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reachability based Model Predictive Control for Semi-active Suspension System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthik Murali Madhavan Rathai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Alamir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2019 - Fifth Indian Control Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, New Delhi, India. </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INDIANCC.2019.8715601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The design of an H ∞ /LPV active braking control to improve vehicle roll stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Tan Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gáspár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSSC 2019 - 7th IFAC Symposium on Systems Structure and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Sinaia, Romania. </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Analysis of Several State-Feedback Fault-Tolerant Control Strategies for Semi-Active Suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Menezes Morato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSSC 2019 - 7th IFAC Symposium on Systems Structure and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Sinaia, Romania. </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LPV force observer design and experimental validation from a dynamical semi-active ER damper model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Phong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Tan Vu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSSC 2019 - 7th IFAC Symposium on Systems Structure and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Sinaia, Romania. </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LPV observer and control design methods for vehicle dynamics (Keynote speaker)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control of Dynamical and Aerospace Systems XPOTRON 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Arequipa, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Implementation of Model Predictive Control Scheme for Control of Semi-active Suspension System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthik Murali Madhavan Rathai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Alamir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAC 2019 - 9th IFAC International Symposium on Advances in Automotive Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure observer-based controller for delayed systems with two unstable poles and minimum phase zeros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Daniel Vázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Novella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basilio del Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC TDS 2019 - 15th IFAC Workshop on Time Delay Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Sinaia, Romania. </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.12.224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter-Dependent H∞ Filter for LPV Semi-Active Suspension Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Tudon-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Hernandez-Alcantara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Morales-Menéndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de J. Lozoya-Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPVS 2018 - 2nd IFAC Workshop on Linear Parameter Varying Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Florianopolis, Brazil. pp.19-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H ∞ Observer for Damper Force in a Semi-Active Suspension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Estrada Vela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Hernández Alcantara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Morales Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM 2018 - 16th IFAC Symposium on Information Control Problems in Manufaturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bergame, Italy. pp.764-769</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exhaust pressure LPV observer for turbocharged diesel engine on-board diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatien Dubuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bresch-Pietri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Halle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAFEPROCESS 2018 - 10th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Braking Improvements through Suspensions Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poussot-Vassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Szabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VSDIA 2018 - 16th Mini Conference on Vehicle System Dynamics, Identification and Anomalies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Budapest, Hungary. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of different NMPC schemes for control of semi-active suspension system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthik Murali Madhavan Rathai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Alamir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VSDIA 2018 - 16th Mini Conference on Vehicle System Dynamics, Identification and Anomalies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LPV -MPC Fault Tolerant Control of Automotive Suspension Dampers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Menezes Morato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPVS 2018 - 2nd IFAC Workshop on Linear Parameter Varying Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Florianopolis, Brazil. pp.31-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658662v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Parameterized NMPC Scheme for Embedded Control of Semi-active Suspension System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthik Murali Madhavan Rathai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Alamir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rattena Tang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NMPC 2018 - 6th IFAC Conference on Nonlinear Model Predictive Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Madison, Wisconsin, United States. pp.301-306, </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.11.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Robust Linear Parameter Varying Control for Active Rail Vehicle Wheel-Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Tan Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argyrios Zolotas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VSDIA 2018 - 16th Mini Conference on Vehicle System Dynamics, Identification and Anomalies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time estimation of the damping force of vehicle electrorheological suspension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Phong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Tan Vu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VSDIA 2018 - 16th Mini Conference on Vehicle System Dynamics, Identification and Anomalies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H∞/LPV active braking control system to prevent rollover of heavy vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Tan Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Phong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tat-Thang Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VSDIA 2018 - 16th Mini Conference on Vehicle System Dynamics, Identification and Anomalies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low cost model aircraft flight research facility in wind tunnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bowen Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linliang Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Cen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAS 2018 - 31st Congress of the International Council of the Aeronautical Sciences (ICAS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi objective H ∞ active anti-roll bar control for heavy vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Tan Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gáspár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC 2017 - 20th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp. 13802 - 13807</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H ∞ /LPV control for an active anti-roll bar system to improve the roll stability of heavy vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Tan Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Phong Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Phong Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th National Conference on Mechanics and the 8th National Congress of the Vietnam Association for Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced-order Robust Control of a Fuel Cell Air Supply System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hernández-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC 2017 - 20th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.96 - 101, </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Control Design for an Optimized Electric Power Steering System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazusa Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Koenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Moulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC 2017 - 20th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to vehicle dynamics control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheib Fergani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVSS 2017 - Intelligent Vehicles International Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust and LPV control of suspension systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheib Fergani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVSS 2017 - Intelligent Vehicles International Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear Parameter Varying systems: from modelling to control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheib Fergani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVSS 2017 - Intelligent Vehicles International Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer-based fault diagnosis for trucks belt tensioner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatien Dubuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bresch-Pietri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC 2017 - 20th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness and H ∞ control of MIMO systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheib Fergani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVSS 2017 - Intelligent Vehicles International Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundary Control of a Wave Equation With an Anti-Damped Boundary Dynamics in Presence of an In-Domain Velocity Source Term</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bresch-Pietri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC 2017 - 20th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Jul 2017, Toulouse, France. pp.4870-4873</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chassis Control based on Fuzzy Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Albertos Vivas Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Morales-Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Ramirez-Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems (FUZZ-IEEE 2016) / IEEE World Congress on Computational Intelligence (WCCI 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal selection of weighting functions by genetic algorithms to design H∞ Anti-roll bar controllers for heavy vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Tan Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gaspar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VSDIA 2016 - 15th Mini Conference on Vehicle System Dynamics, Identification and Anomalies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backstepping Observer Based-Control for an Anti-Damped Boundary Wave PDE in Presence of In-Domain Viscous Damping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bresch-Pietri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Cerpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2016 - 55th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ieee, Dec 2016, Las Vegas, NV, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413025v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of observer approaches for actuator fault estimation in semi-active suspension systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manh Quan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SysTol 2016 - 3rd International Conference on Control and Fault-Tolerant Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Barcelone, Spain. </w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSTOL.2016.7739755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of an Adaptive Output Feedback for an Anti-Damped Boundary Wave PDE in Presence of In-Domain Viscous Damping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bresch-Pietri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACC 2016 - American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Boston, MA, United States. </w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACC.2016.7525448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model Predictive approach for semi active suspension control problem of a full car</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manh Quan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2016 - 55th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Las Vegas, NV, United States. pp. 721 - 726, </w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2016.7798353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H ∞ Filtering Design for Driver Torque Estimation in Electric Power Steering System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazusa Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Moulaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Koenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVEC 2016 - 13th International Symposium on Advanced Vehicle Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of suspension control on the controllability of the lateral vehicle dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péter Gáspár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balázs Németh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">József Bokor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2016 - 55th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Las Vegas, NV, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H ∞ active anti-roll bar control to prevent rollover of heavy vehicles: a robustness analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Tan Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gáspár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSSC 2016 - 6th IFAC International Symposium on System Structure and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Istanbul, Turkey. pp. 099 -- 104, </w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LPV/H ∞ suspension robust control adaption of the dynamical lateral load transfers based on a differential algebraic estimation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheib Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Menhour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte d'Andréa-Novel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAC 2016 - 8th IFAC International Symposium on Advances in Automotive Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Norrköping, Sweden. pp.440-447, </w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.08.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active anti-roll bar control using electronic servo valve hydraulic damper on single unit heavy vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Tan Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gáspár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAC 2016 - 8th IFAC International Symposium on Advances in Automotive Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Norrköping, Sweden. pp.418 - 425, </w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.08.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection for LPV systems: Loop shaping H− approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Koenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPVS 2015 - 1st IFAC Workshop on Linear Parameter Varying Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Oct 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande MIMO LPV /H ∞ de suspension semi-active</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manh Quan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JD-JN-MACS 2015 - 6èmes Journées Doctorales/Journées Nationales MACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Estimation Methods for Semi-Active Suspension Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Hernandez-Alcantara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Morales-Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Amezquita-Brooks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROPEC 2015 - 17th IEEE International Autumn Meeting on Power, Electronics and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Ixtapa, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A state feedback input constrained control design for a 4-semi-active damper suspension system: a quasi-LPV approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manh Quan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Manoel Gomez da Silva Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROCOND 2015 - 8th IFAC Symposium on Robust Control Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Bratislava, Slovakia. </w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.09.467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined battery SOC/SOH estimation using a nonlinear adaptive observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad El Lakkis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Corno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bresch-Pietri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2015 - 14th European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Linz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further development on the LPV fault tolerant control for vehicle dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheib Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gáspár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAFEPROCESS 2015 - 9th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France. pp.24-29, </w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.09.499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Force Control System for an Automotive Semi-active Suspension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos A Vivas-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana A Hernández-Alcántara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manh Quan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Morales-Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPVS 2015 - 1st IFAC Workshop on Linear Parameter Varying Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The LPV approach: the key to controlling vehicle dynamics ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSTCC 2015 - 19th International Conference on System Theory, Control and Computing- Joint Conference SINTES 19, SACCS 15, SIMSIS 19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Cheile Gradistei, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche intégrée pour l’observation et la commande de la dynamique de véhicules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Talon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovatives CNRS: La voiture du futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS-IFSTAAR, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A motion-scheduled LPV control of full car vertical dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manh Quan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2015 - 14th European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Linz, Austria. pp. 129 - 134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driver torque estimation in Electric Power Steering system using an H ∞ /H 2 Proportional Integral Observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazusa Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Koenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Moulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2015 - 54th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced-order LPV controller for coordination of power sources within multi-source energy systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waleed Nwesaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoneta Iuliana Bratcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROCOND 2015 - 8th IFAC Symposium on Robust Control Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Federation of Automatic Control (IFAC), Jul 2015, Bratislava, Slovakia. pp.131-136, </w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.09.446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A switched LPV observer for actuator fault estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manh Quan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPVS 2015 - 1st IFAC Workshop on Linear Parameter Varying Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An LPV Fault Tolerant control for semi-active suspension -scheduled by fault estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manh Quan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAFEPROCESS 2015 - 9th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France. pp.42 - 47, </w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.09.502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-active suspension control problem: some new results using an LPV /H ∞ state feedback input constrained control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manh Quan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joâo Manoel Gomes da Silva Gomes da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2015 - 54th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On LPV approach for fault tolerant control applied to vehicle dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheib Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manh Quan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan C. Tudon-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAA 2015 - Journées ''Automatique et Automobile''</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full vehicle dynamics control based on LPV/Hinf and flatness approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheib Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lghani Menhour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte d'Andréa-Novel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2014 - 13th European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H ∞ Feedback Control for Switched Linear Systems: Application to an Engine Air Path System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Koenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Béchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC 2014 - 19th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Le Cap, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and Control of the Moisture in a Test Bench Flow with Time-delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel A. Hernandez Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2014 - 13th European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal frequency separation of power sources by multivariable LPV/Hinf control: application to on-board energy management systems of electric vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waleed Nwesaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoneta Iuliana Bratcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2014 - 53rd IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Los Angeles, United States. pp.5636-5641</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01037855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roulez plus sûrs avec la voiture automatique: quelques idées sur le projet ANR INOVE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finale académique des Olympiades de Sciences de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LPV control for power source coordination - application to electric vehicles energy management systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waleed Nwesaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoneta Iuliana Bratcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2014 - 13th European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Strasbourg, France. pp.2649-2654</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced Model of Engine Air Path System Using a LPV Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Bechart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Koenig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVEC 2014 - 12th International Symposium on Advanced Vehicle Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INOVE: a testbench for the analysis and control of automotive vertical dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos A. Vivas-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Hernández Alcántara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manh Quan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheib Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VSDIA 2014 - 14th Mini Conference on Vehicle System Dynamics, Identification and Anomalies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Budapest, Hungary. pp. 403 - 413</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Road Profile Estimation in Automotive Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan C. Tudon-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheib Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Morales-Menéndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2014 - 13th European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIMO Hinf control for power source coordination - application to energy management systems of electric vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waleed Nwesaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoneta Iuliana Bratcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC 2014 - 19th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Le Cap, South Africa. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive control scheme for road profile estimation : application to vehicle dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Doumiati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Erhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC 2014 - 19th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Le Cap, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MIMO LPV control of semi-active suspension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manh Quan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VSDIA 2014 - 14th Mini Conference on Vehicle System Dynamics, Identification and Anomalies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Budapest, Hungary. pp.415 - 425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LPV/Hinf∞ Fault tolerant control for automotive semi-active suspensions using roll and pitch monitoring information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheib Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VSDIA 2014 - 14th Mini Conference on Vehicle System Dynamics, Identification and Anomalies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Budapest, Hungary. pp. 427 - 436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A LPV/Hinf fault tolerant control of vehicle roll dynamics under semi-active damper malfunction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheib Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACC 2014 - American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Portland, OR, United States. </w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACC.2014.6859081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The INOVE ANR 2010 Blan 0308 project: Integrated approach for observation and control of vehicle dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Koenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2014 - 13th European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Strasbourg, France. pp.2340-2345, </w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECC.2014.6862364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A LPV EMS Regulator for the Parallel HEV with Battery Life Prolongation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tinghong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MED 2013 - 21st Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Platanias-Chania, Crete, Greece. pp.n/c, </w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2013.6608767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A LPV suspension control with performance adaptation to roll behavior, integrated in a global vehicle dynamic control strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheib Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2013 - 12th biannual European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Zurich, Switzerland. pp.n/c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Tolerant Control with Additive Compensation for Faults in an Automotive Damper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan C. Tudon-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Varrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Morales Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Ramirez Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Koenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICNSC 2013 - IEEE International Conference on Networking Sensing and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LPV methods for fault-tolerant vehicle dynamic control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan C. Tudon-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheib Fergani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SysTol 2013 - 2nd International Conference on Control and Fault-Tolerant Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nice, France. </w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysTol.2013.6693821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new LPV/H∞ Global Chassis Control through load transfer distribution and vehicle stability monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheib Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Joint conference SSSC - 5th Symposium on System Structure and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Grenoble, France. pp.n/c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande LPV/Hinf du braquage 4 roues et des suspensions avec adaptation aux dynamiques roulis, dans une stratégie globale de commande de châssis de véhicule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheib Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JD-JN-MACS 2013 - 5èmes Journées Doctorales/Journées Nationales MACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Strasbourg, France. pp.n/c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study and comparison of non linear and LPV control approaches for vehicle stability control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheib Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lghani Menhour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte d'Andréa-Novel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MED 2013 - 21st Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Platanias-Chania, Crete, Greece. </w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2013.6608738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advantages of rear steer in LTI and LPV vehicle stability control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Selmanaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Corno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Savaresi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2013 - 52nd IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common rail injection system controller design using input-to-state linearization and optimal control strategy with integral action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Adelina Rivas Caicedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Higelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2013 - 12th biannual European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Zurich, Switzerland. Paper 149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Semi-Active Suspension Design Using Gain-Scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Jesus Lozoya-Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Morales-Menéndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo A. Ramirez-Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Joint conference SSSC - 5th Symposium on System Structure and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Grenoble, France. pp.845-850, </w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20130204-3-FR-2033.00034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison between a Model-free and Model-based Controller of an Automotive Semi-active Suspension System : Independent Wheel-stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan C. Tudon-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Morales-Menéndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo A. Ramirez-Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Joint conference SSSC - 5th Symposium on System Structure and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Grenoble, France. pp.869-874, </w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20130204-3-FR-2033.00039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Road Adaptive Semi-active Suspension in a Pick-up Truck using an LPV Controller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan C. Tudon-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheib Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Varrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAC 2013 - 7th IFAC international symposium on advances in automotive control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Tokyo, Japan. pp.n/c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new LPV/Hinf semi-active suspension control strategy with performance adaptation to roll behavior based on non linear algebraic road profile estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheib Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lghani Menhour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte d'Andréa-Novel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2013 - 52nd IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reduced Model of Three Ways Catalyst Converter and Stored Oxygen Rate Estimation Using Switched Observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Koenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Béchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2013 - 12th biannual European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Zurich, Switzerland. pp.n/c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Tolerant Strategy for Semi-Active Suspensions with LPV Accommodation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan C. Tudon-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Varrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Morales Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SysTol 2013 - 2nd International Conference on Control and Fault-Tolerant Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nice, France. </w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysTol.2013.6693942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A LPV/Hinf Approach for Fuel Consumption Minimization of the PHEV with Battery Life Prolongation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tinghong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAC 2013 - 7th IFAC international symposium on advances in automotive control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Tokyo, Japan. pp.378-383, </w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20130904-4-JP-2042.00054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Fault-Tolerant Control for Trajectory Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balazs Németh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozsef Bokor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VSDIA 2012 - 13th Mini Conference on Vehicle System Dynamics, Identification and Anomalies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Budapest, Hungary. pp. 521 - 528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande coordonné e des actionneurs de freinage et de suspension semi-active pour la dynamique des véhicules automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheib Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFA 2012 - 7ème Conférence Internationale Francophone d'Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Grenoble, France. pp.775-780</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Parameter Varying Observer for the Enclosed Mass in a Spark Ignited Engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Adelina Rivas Caicedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Higelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-COSM 2012 - IFAC Workshop on Engine and Powertrain Control Simulation and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Rueil-Malmaison, France. papier 48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some LPV Approaches for Semi-active Suspension Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Lam Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poussot-Vassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACC 2012 - American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montréal, Canada. pp.n/a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00682130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A LPV/Hinf Global Chassis Controller for performances Improvement Involving Braking, Suspension and Steering Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheib Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROCOND 2012 - 7th IFAC Symposium on Robust Control Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Aalborg, Denmark. pp.n/c, </w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20120620-3-DK-2025.00169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances improvement through an LPV/H∞ control coordination strategy involving braking, semi-active suspension and steering Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheib Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2012 - 51st IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Maui, Hawaii, United States. pp.n/c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A High Gain Observer for Enclosed Mass Estimation in a Spark Ignited Engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Adelina Rivas Caicedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Higelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACC 2012 - American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montreal, Canada. pp.ThA14.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinf based supervisory control strategy for a parallel HEV with battery fault accommodation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tinghong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAFEPROCESS 2012 - 8th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Mexico City, Mexico. pp.6, </w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20120829-3-MX-2028.00088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An LFR approach to varying sampling control of LPV systems: application to AUVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSCS 2012 - 1st International Conference on Systems and Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-tolerant control design for trajectory tracking in driver assistance systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balázs Németh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozsef Bokor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAFEPROCESS 2012 - 8th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Mexico City, Mexico. pp.186-191, </w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20120829-3-MX-2028.00102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An LPV Control Approach for a Fuel Cell Power Generator Air Supply System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hernández-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACC 2012 - American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montréal, Canada. pp.n/a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00682133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Tolerant Control in a Semi-active Suspension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan C. Tudon-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Morales-Menéndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo A. Ramirez-Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAFEPROCESS 2012 - 8th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Mexico City, Mexico. pp.1173-1178, </w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20120829-3-MX-2028.00247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinf observer-based battery fault estimation for HEV application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tinghong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-COSM 2012 - IFAC Workshop on Engine and Powertrain Control Simulation and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Rueil-Malmaison, France. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A LPV suspension control with performance adaptation to roll behavior, integrated in a global vehicle dynamics control strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheib Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Szabó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VSDIA 2012 - 13th Mini Conference on Vehicle System Dynamics, Identification and Anomalies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Budapest, Hungary. pp.n/c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principles of the Active Collision Mitigation System for Vehicles Involved in Light Impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">András Mihaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Szabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VSDIA 2012 - 13th Mini Conference on Vehicle System Dynamics, Identification and Anomalies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Budapest, Hungary. pp. 539 - 546</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques développements sur le contrôle de la dynamique de véhicule : une approche LPV du problème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFA 2012 - 7ème Conférence Internationale Francophone d'Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Grenoble, France. Paper WeAM3T3.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Delayed Recycling Systems with an Unstable Pole at Forward Path</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Francisco Marquez Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basilio del Muro-Cuellar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACC 2012 - American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montréal, Canada. pp.5658-5663</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware-in-the-loop Testing of On-Off Controllers in Semi-Active Suspension Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan C. Tudon-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Jesus Lozoya-Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Morales-Menéndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo A. Ramirez-Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VSDIA 2012 - 13th Mini Conference on Vehicle System Dynamics, Identification and Anomalies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Budapest, Hungary. pp. 531 - 539</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Wall Losses Estimation of a Gasoline Engine Using a Sliding Mode Observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Adelina Rivas Caicedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Higelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE 2012 World Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Detroit, United States. pp.2012-01-0674, </w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4271/2012-01-0674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the stabilization of high order systems with two unstable poles plus time delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David-Fernando Novella-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basilio del Muro-Cuellar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Velasco-Villa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MED 2012 - 20th Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Barcelone, Spain. pp.12-17, </w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2012.6265607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On real-time feedback control systems : requirements, achievements and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSCS 2012 - 1st International Conference on Systems and Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Villeneuve d'Ascq, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new mathematical model for car drivers with spatial preview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjuan Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Canudas de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Dumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC 2011 - 18th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Milan, Italy. pp.10206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00581800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation du profil de la chaussée pour la dynamique du véhicule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Erhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Doumiati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JD-JN-MACS 2011 - 4èmes Journées Doctorales/Journées Nationales MACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Marseille, France. pp.221-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control Design for LPV Systems with Input Saturation and State Constraints: an Application to a Semi-Active Suspension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Lam Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joâo Manoel Gomes da Silva Gomes da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2011 - ECC 2011 - 50th IEEE Conference on Decision and Control and European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Orlando, Floride, United States. pp.n.c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation par Algorithme Génétique d'une Commande LPV de Suspension Semi-active</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Lam Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JD-JN-MACS 2011 - 4èmes Journées Doctorales/Journées Nationales MACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Marseille, France. pp.s/n</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective optimization by genetic algorithms in H∞/LPV control of semi-active suspension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Lam Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soualmi Boussaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC 2011 - 18th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Milan, Italy. pp.n.c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control Strategies for an Automotive Suspension with a MR Damper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Jesus Lozoya-Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Morales-Menéndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo A. Ramirez-Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC 2011 - 18th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Milan, Italy. pp.1820-1825</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation and Application of a New 0D Flame/Wall Interaction Sub Model for SI Engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Adelina Rivas Caicedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Higelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JSAE/SAE 2011 - International Powertrains, Fuels and Lubricants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Kyoto, Japan. pp.2011-01-1893, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4271/2011-01-1893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LPV-based MR damper modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.A. Diaz-Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Morales-Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A Ramirez-Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MED 2011 - 19th Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Corfou, Greece. pp.201-206, </w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2011.5982976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00682121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hierarchical Varying Sampling H∞ Control of an AUV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Varrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC 2011 - 18th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle yaw control via coordinated use of steering/braking systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Doumiati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC 2011 - 18th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Milan, Italy. pp.644-649</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Control Analysis using Real-Time Implementation of a Hybrid Fuel Cell Power Generation System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hernández-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Druart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDFC 2011 - Fundamentals and Developments of Fuel Cells Conference, FDFC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Grenoble, France. pp.ISBN : 978-2-7466-2970-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey on Some Automotive Semi-Active Suspension Control Methods: a Comparative Study on a Single-Corner Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poussot-Vassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Spelta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio M. Savaresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC 2011 - 18th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Milan, Italy. pp.1802-1807</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy-based electric current dependency on an MR damper model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A. Ruiz-Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Morales-Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis E. Garza-Castanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A Ramirez-Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MED 2011 - 19th Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Corfou, Greece. pp.742-747, </w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2011.5983058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00682125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple observer based controller for the stabilization of systems with two unstable poles plus time delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David-Fernando Novella-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basilio del Muro-Cuellar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MED 2011 - 19th Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Corfou, Greece. pp.1522-1527, </w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2011.5983130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00682128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An LPV Approach for Semi-Active Suspension Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Lam Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Aubouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo A. Ramirez-Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PACAM XI - 11th Pan-American Congress of Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Foz do Iguaçu, Paraná, Brazil. pp.PAC0546</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et commande LPV d'un amortisseur magnéto-rhéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Lam Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Jesus Lozoya-Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Ramirez Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFA 2010 - 6ème Conférence Internationale Francophone d'Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Nancy, France. pp.n.c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Robust Control of DC-DC Converters: Application to a Hybrid Power Generation System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hernández-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Druart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSSC 2010 - 4th IFAC Symposium on System, Structure and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Ancona, Italy. pp.WeCT1.1, </w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20100915-3-IT-2017.00010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodology for Optimal Semi-Active Suspension Systems Performance Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poussot-Vassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Savaresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Spelta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2010 - 49th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Atlanta, United States. pp.n.c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LPV/H1 controller design for vehicle dynamic stability enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Doumiati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Gaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Szabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VSDIA 2010 - 12th Mini Conference on Vehicle System Dynamics, Identification and Anomalies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A LPV Quarter of Car with Semi-active Suspension Model including Dynamic Input Saturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Jesus Lozoya-Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Morales-Menéndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo A. Ramirez-Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSSC 2010 - 4th IFAC Symposium on System, Structure and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Ancona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Experimental Validation of a Robust Control Method for a Hybrid Fuel Cell Power Generation System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hernández-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE 2010 - 2nd IEEE Energy Conversion Congress and Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Atlanta, Georgie, United States. pp.4482-4489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hysteresis Modelling for a MR Damper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Jesus Lozoya-Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Aubouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Morales-Menéndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo A. Ramirez-Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSIM 2010 - 7th EUROSIM Congress on Modelling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Prague, Czech Republic. pp.71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic design method for robust performances and integration of Aircraft DC power systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sautreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIE 2010 - IEEE International Symposium on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Bari, Italy. s. p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Extension of Mixed Sky-hook and ADD to Magneto-Rheological Dampers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Lam Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Savaresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Spelta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSSC 2010 - 4th IFAC Symposium on System, Structure and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Ancona, Italy. pp.ID50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental results of an Hinfinity-observer for an industrial semi-active suspension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Aubouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAC 2010 - 6th IFAC International Symposium on Advances in Automotive Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An LPV Control Approach for Comfort and Suspension Travel Improvements of Semi-Active Suspension Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Lam Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Spelta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Savaresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2010 - 49th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Atlanta, Georgie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LPV/Hinf controller for vehicle handling and stability enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Doumiati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VSDIA 2010 - 12th Mini Conference on Vehicle System Dynamics, Identification and Anomalies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Budapest, Hungary. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An LPV Control Approach for Semi-active Suspension Control with Actuator Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Lam Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACC 2010 - American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Baltimore, Maryland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LFT/Hinf varying sampling control for Autonomous Underwater Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSSC 2010 - 4th IFAC Symposium on System, Structure and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Sep 2010, Ancona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00497049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Semi-active Control-oriented Damper Model for an Automotive Suspension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Jesus Lozoya-Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Morales-Menéndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo A. Ramirez-Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAC 2010 - 6th IFAC International Symposium on Advances in Automotive Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Munich, Germany. pp.P-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gain scheduled steering and braking control for improvement of vehicle handling and stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Doumiati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poussot-Vassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2010 - 49th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of weighting function selection for H∞ control of semi-active suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Lam Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boussaad Soualmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Jesus Lozoya-Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VSDIA 2010 - 12th Mini Conference on Vehicle System Dynamics, Identification and Anomalies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Budapest, Hungary. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00535741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Optimal Control Strategies for a Hybrid Fuel Cell Power Management System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hernández-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Druart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2010 - 36th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Phoenix, United States. </w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2010.5675231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gain-scheduled LPV/Hinf controller based on direct yaw moment and active steering for vehicle handling improvements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Doumiati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poussot-Vassal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2010 - 49th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Atlanta, United States. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A LPV control approach for a semi-active hydraulic damper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Aubouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Talon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VSDIA 2008 - 11th Mini Conference on Vehicle System Dynamics, Identification and Anomalies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained Model Predictive Control of a Skid-Steering Mobile Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Bribiesca Argomedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2009 - European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinfinity/LPV observer for an industrial semi-active suspension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Aubouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSC 2009 - CCA 2009 - 3rd IEEE Multi-conference on Systems and Control - 18th IEEE International Conference on Control Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Saint Petersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-active H∞/LPV control for an industrial hydraulic damper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Aubouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poussot-Vassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Talon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2009 - European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory Resilient Gain-scheduled State-Feedback Control of LPV Time-Delay Systems with Time-Varying Delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Briat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lafay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROCOND 2009 - 6th IFAC Symposium on Robust Control Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Haifa, Israel. </w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20090616-3-IL-2002.00035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance specifications and analysis of a variable speed synchronous generator witha diode rectifier for the all electric aircraft using the Hinf control approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sautreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2009 - European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00396273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H-infinity Filtering of Uncertain LPV Systems with Time-Delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Briat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lafay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2009 - European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New trends in vehicle dynamics: from modelling to control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2009 - European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Vehicle Dynamic Stability Controller Involving Steering and Braking Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poussot-Vassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2009 - European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Methodology for Aircraft HVDC Power Systems Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hernández-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sautreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIT 2019 - IEEE International Conference on Industrial Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Gippsland, Australia. 6p., </w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIT.2009.4939513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Model and MIMO Control for Intelligent Buildings Temperature Regulation over WSN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mocanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC TDS 2009 - 8th IFAC Workshop on Time Delay Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Sinaia, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Self Tuning Suspension Controller for Multi-body Quarter Vehicle Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poussot-Vassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Drivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Ramirez-Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC 2008 - 17th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Séoul, South Korea. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00260295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delay-Scheduled State-Feedback Design for Time-Delay Systems with Time-Varying delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Briat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lafay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC 2008 - 17th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande Robuste LPV Tolérante aux Défauts pour l'Amélioration de la Sécurité des Véhicules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poussot-Vassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFA 2008 - Conférence Internationale Francophone d'Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Bucarest, Roumanie. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Design Methodology for Weakly-Hard Real-Time Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mongi Ben Gaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC 2008 - 17th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Jul 2008, Séoul, South Korea. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00269209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing the Frequency Effect in a Black Box Model of a Magneto-Rheological Damper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvira del Rosario Niño Juárez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo A. Ramirez-Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Morales-Menéndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VSDIA 2008 - 11th Mini Conference on Vehicle System Dynamics, Identification and Anomalies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Convex Optimization Approach to Feedback Scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mongi Ben Gaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MED 2008 - 16th Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mediterranean Control Association/IEEE, Jun 2008, Ajaccio, France. </w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2008.4602169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00276005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter dependent state-feedback control of LPV time-delay systems with time-varying delays using a projection approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Briat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lafay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC 2008 - 17th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Method for Robust Performance Analysis of Aircraft DC Power Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sautreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2008 - 34th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Orlando, Floride, United States. </w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2008.4757928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Global Chassis Controller for Handling Improvements Involving Braking and Steering Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poussot-Vassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2008 - 47th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Cancun, Mexico. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00316503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attitude and Handling Improvements Through Gain-scheduled Suspensions and Brakes Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poussot-Vassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Szabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC 2008 - 17th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Séoul, South Korea. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00260299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Full-Block S-procedure application to delay-dependent state-feedback control of uncertain time-delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Briat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lafay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC 2008 - 17th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00337002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtrage Hinf/LPV de systèmes LPV à retards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Briat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lafay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFA 2008 - Conférence Internationale Francophone d'Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Bucarest, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A LPV approach to control and real-time scheduling codesign: application to a robot-arm control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mongi Ben Gaïd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2008 - 47th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2008, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00367679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced robust and predictive approaches for active chassis control (Invited session)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2008 - 47th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smooth Transition Control for Integrated Vertical and Pitch Motions in a Semi-Active Suspension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo A. Ramirez-Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VSDIA 2008 - 11th Mini Conference on Vehicle System Dynamics, Identification and Anomalies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance analysis and simulation of a new industrial semi-active damper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Aubouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poussot-Vassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC 2008 - 17th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Séoul, South Korea. pp.n/a, </w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20080706-5-KR-1001.00786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A LPV/Hinf semi-active Suspension based full vehicle attitude controller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poussot-Vassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSC 2007 - Conference on Systems and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Marrakech, Morocco. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00148825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full Order LPV/Hinfinity observers for LPV time-delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Briat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lafay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSSC 2007 - 3rd IFAC Symposium on System, Structure and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Foz do Iguaçu, Brazil. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinfinity observer design for uncertain time-delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Briat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2007 - European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Kos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00337007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A self tuning LPV/Hinf suspension controller for a multi-body quarter vehicle model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poussot-Vassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Drivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Ramirez-Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAVSD 2007 - 20th Symposium of the International Association for Vehicle System Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Berkeley, Californie, United States. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00148828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Hinf Linear Parameter-Varying (LPV) Controller for a Diesel Engine Common Rail Injection System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Meissonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2007 - European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Kos, Greece. pp.TuD02.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward global chassis control by integrating the brake and suspension systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Szabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozsef Bokor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poussot-Vassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAC 2007 - 5th IFAC International Symposium on Advances in Automotive Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Monterrey Coast, United States. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00148830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Robust Control of Automotive Semi-Active Suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poussot-Vassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Szabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAA 2007 - Journées ''Automatique et Automobile''</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Bordeaux, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A LFT/Hinf state feedback design for Linear Parameter Varying Time Delay Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Briat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Lafay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2007 - European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Kos, Greece. pp.ThC01.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reduced polytopic LPV synthesis for a sampling varying controller : experimentation with a T inverted pendulum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2007 - European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Kos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00193862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle robuste LPV: Application aux véhicules automobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poussot-Vassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JD-JN-MACS 2007 - 2èmes Journées Doctorales/Journées Nationales MACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Reims, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00148824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A LPV based semi-active suspension control strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poussot-Vassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Szabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSSC 2007 - 3rd IFAC Symposium on System, Structure and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Foz do Iguaçu, Brazil. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00148831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental validation and H-inf control of the Opto-mechanical coupling effect in DVD Servo-mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Voda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2007 - European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Kos, Greece. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00123082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Observer for Frequency Meter in Digital Phase Locked Loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Houdebine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Alamir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2007 - European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Kos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global chassis control using braking and suspension systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Szabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozsef Bokor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poussot-Vassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAVSD 2007 - 20th Symposium of the International Association for Vehicle System Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Berkeley, Californie, United States. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00148826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Experimental Results of an Hinf-LPV Controller Applied to a Diesel Engine Common Rail Injection System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Meissonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAC 2007 - 5th IFAC International Symposium on Advances in Automotive Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Monterey Coast, California, United States. pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating control design and real-time computing : a robust control approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mongi Ben Gaïd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACD 2007- 5th European Workshop on Advanced Control and Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gipsa-lab, Nov 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00195182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinf control of a Teleoperation Drive-by-Wire System with Communication Time-Delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00103527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Observation and Control of Time Delay Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jul 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00103432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A LPV/Hinf Semi-active Suspension Controller Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poussot-Vassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Szabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nov 2006, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00116059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An LPV/H-Infinity Active Suspension Control for Global Chassis Technology: Design and Performance Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Zin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozsef Bokor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Minneapolis, Minnesota, United States. CD ROM, Paper ThB04.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Optimal Control for Semi-active Suspension Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Drivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Ramirez-Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poussot-Vassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nov 2006, p. 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00116049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of a sampling period dependent controller using LPV approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IFAC Symposium on Robust Control Design ROCOND'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00385255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and Control in Optical Disk Drives: Reducing the Opto-mechanical coupling effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Voda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sep 2006, 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00123042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer-based H-infinity control for time-delay systems: a new LMI solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Briat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal skyhook control for semi-active suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poussot-Vassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Ramirez Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Flores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of a sampling period dependent controller using LPV approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Zsimon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jul 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00103524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Prototyping for Vehicle Dynamic Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Drivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Ramirez-Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poussot-Vassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sep 2006, p. 986-991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00116044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer-based Hinfinity control for time-delay systems: a new LMI solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Briat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IFAC Time-Delay Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, L'Aquila, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00337011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie d'anticipation pour le contrôle global du châssis à l'aide de suspensions actives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Zin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">May 2006, pp.n 127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00103426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sampled spur free fractional frequency synthesizer and its noise analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Houdebine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Alamir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control and Real-time Scheduling Co-design : Application to Robust Robot Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Taiwanese-French Conference on Information Technology TFIT'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00385253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective qLPV Hinf / H2 Control of a half vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poussot-Vassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Szabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Mini Conference on vehicle system dynamics, identification and anomalies, VSDIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00098656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampling period dependent RST controller used in control/scheduling co-design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFAC 2005 World Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Jul 2005, Prague</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation of network controlled systems with a predictive approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Canudas de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Workshop on Networked Control System and Fault Tolerant Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, -, France. pp.Control requirements and Network constraints</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switched H-infinity control strategy of automotive active suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Zin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust control/scheduling co-design: application to robot control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTAS'05 11th IEEE Real-Time and Embedded Technology and Applications Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Mar 2005, San Francisco, CA, USA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An LPV/H-Infinity Active Suspension Control for Global Chassis Technology: Design and Performance Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Zin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozsef Bokor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées "Automatique et Automobile"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of a diesel engine Common Rail injection system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Meissonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unknown Inputs Proportional Integral Observers for Descriptor Systems with Multiple Delays and Unknown Inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Koenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE American Control Conference (AAC 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Boston, MA, United States. pp.3472-3473, </w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ACC.2004.1384447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00232844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online state of health (SOH) assessment of LIB by entropymetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohaïb El Outmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Yazami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Battery Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Fort Lauderdale, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium-Ion battery state of health (SOH) analysis by entropymetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohaïb El Outmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Yazami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropy 2018: From Physics to Information Sciences and Geometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ANR-BLAN-0308 INOVE: l'automatique au sein des véhicules pour une conduite plus sûre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte D’andréa-Novel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovatives CNRS: la voiture du Futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception conjointe commande-ordonnancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Qiong Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maryline Chetto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ordonnancement dans les systèmes temps réel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions, pp.293-324, 2014, 978-1-78405-039-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01017944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control and Scheduling Joint Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Qiong Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maryline Chetto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Real-time Systems Scheduling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 "Focuses", </w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.53-96, 2014, 9781848217898</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01067487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global chassis control using coordinated control of braking/steering actuators, in Robust control and linear parameter varying approaches : application to vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poussot-Vassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheib Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Doumiati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture notes in Control and Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 47, 2013, 978-3-642-36109-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LPV Approaches for Varying Sampling ControlDesign: Application to Autonomous Underwater Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Sename and Peter Gaspar and József Bokor. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robust Control and Linear Parameter Varying Approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag Berlin Heidelberg, pp.375-395, 2013, Lecture Notes in Control and Information Sciences ; vol. 437, 978-3-642-36109-8 (Print) 978-3-642-36110-4 (Online). </w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-36110-4_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global chassis control using coordinated control of braking/steering actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poussot-Vassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheib Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Doumiati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sename, Olivier; Gaspar, Peter; Bokor, Joszef (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robust Control and Linear Parameter Varying approaches: application to vehicle dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.237-266, 2013, Series: Lecture Notes in Control and Information Sciences, Vol. 437</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LPV Control Approaches in View of Comfort Improvement of Automotive Suspensions Equipped with MR Dampers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Lam Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poussot-Vassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Sename, Peter Gaspar, József Bokor (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robust Control and Linear Parameter Varying Approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag Berlin Heidelberg, pp.183-212, 2013, Lecture Notes in Control and Information Sciences ; vol. 437, SBN: 978-3-642-36109-8 (Print) 978-3-642-36110-4 (Online). </w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-36110-4_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La robustesse: une nouvelle approche pour l'intégration des systèmes énergétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sautreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conception systémique pour la conversion d'énergie électrique 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Lavoisier, pp.155-186, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Robustness: a new approach for the integration of energetic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sautreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">X. Roboam. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systemic design methodologies for electrical energy systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE - Wiley, pp.125-158, 2012, 978-1-84821-388-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LPV modelling and control of semi-active dampers in automotive systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Lam Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mohammadpour, Javad; Scherer, Carsten W. (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control of Linear Parameter Varying Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.547, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant state based feedback scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mongi Ben Gaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Aubrun and Daniel Simon and Ye-Qiong Song. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-design approaches for dependable networked control systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Wiley, 2010, Wiley / Engineering &amp; Materials Science / Electrical &amp; Electronics Engineering / Control Systems Technology, 978-1-84821-176-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00447371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing aware control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mongi Ben Gaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Aubrun and Daniel Simon and Ye-Qiong Song. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-design approaches for dependable networked control systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Wiley, 2010, Wiley / Engineering &amp; Materials Science / Electrical &amp; Electronics Engineering / Control Systems Technology, 978-1-84821-176-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00447368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation des systèmes commandés par réseau: une approche prédictive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Canudas de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.P. Richard et T. Divoux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes commandés en réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier - Hermès, pp.83-124, 2007, Traité IC2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00176046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Hinf control of bilateral teleoperation systems under communication time-delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Fattouh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.Chiasson and J.J.Loiseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications of Time-delay systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, pp.99-116, 2007, LNCIS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00176040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception conjointe commande/ordonnancement et ordonnancement régulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Navet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes temps-réel 2: ordonnancement, réseaux, qualité de service</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier - Hermès, pp.81-108, 2006, Traité IC2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00176054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of 12th International Conference on Mechatronics and Control Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Mechatronics and Control Engineering (ICMCE 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Budapest, Hungary. Springer Nature Singapore, 2026, Lecture Notes in Mechanical Engineering, </w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-96-6452-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05298521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 11th International Conference on Mechatronics and Control Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMCE 2023 - 11th International Conference on Mechatronics and Control Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Singapore, pp.VIII, 181, 2024, Lecture Notes in Mechanical Engineering, Softcover ISBN978-981-99-6522-9, eBook ISBN978-981-99-6523-6. </w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-99-6523-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of 10th International Conference on Mechatronics and Control Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Nature, 1 vol (X-186 p.), 2023, Lecture Notes in Mechanical Engineering, 978-981-19-1539-0. </w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-19-1540-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03728585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1st IFAC Workshop on Linear Parameter Varying Systems LPVS2015 Grenoble, France, 7–9 October 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Fiacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lovera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Karcanias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">48 (26), Elsevier, 241 p., 2015, IFAC-PapersOnLine, </w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2405-8963(15)02522-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et dispositif de mesure en temps réel et in situ des données thermodynamiques d'une batterie (enthalpie et entropie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohaïb El Outmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Yazami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP19782947.6. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFAC Workshop LPVS2015 on Linear Parameter Varying Systems Final Program and Book of Abstracts Grenoble October 7-9, 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Fiacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lovera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Karcanias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An LPV-PILOT in Control: Real-time Nonlinear Predictive Control using Interior-point Log-barrier Optimisation Techniques and the LPV Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinícius Moreno Sanches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Menezes Morato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Medero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Elias Normey-Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gain-scheduled LPV Lateral Control for Lane Tracking and Lane Change Maneuvers for Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kapsalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Milanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new tire-road interaction friction model for vehicle dynamics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Dairay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Vayssettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A H∞ LPV State Feedback Controller for Velocity Dependent Time Headway in Heterogeneous Platoon -Application to Microscale Platoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Haudrechy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péter Gáspár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous Vehicle Trajectory Tracking: An Integrated Longitudinal/Lateral LPV MPC Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Cerrito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Menezes Morato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Data-Driven Trajectory Representation for Nonlinear Systems under quasi-Linear Parameter Varying Embeddings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Menezes Morato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Normey-Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613735v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced LPV-YK Control Design with Experimental Validation on Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussam Atoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Milanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Variable and Multi-Objective Gain-Scheduled Control Based on Youla-Kucera Parameterization: Application to Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussam Atoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Milanés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pNMPC - A Code Generation Software Tool for Implementation of Derivative Free Parameterized NMPC Scheme for Embedded Control Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthik Murali Madhavan Rathai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Alamir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of Electro-Rheological Dampers for Automotive Suspensions: Healthy and Faulty Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Menezes Morato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Phong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Alejandro Molina Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuator fault estimation based on a switched LPV extended state observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manh Quan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D04.05 - Feasibility mock-ups of feedback schedulers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Planchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Muñoz de La Peña Sequedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648246v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FeedNetBack-D04.03 - Design of Robust Variable Rate Controllers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Varrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00536601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An H∞ LPV Design for Sampling Varying Controllers : Experimentation with a T Inverted Pendulum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6380, INRIA. 2007, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00193865v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId925"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Sename </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professor Grenoble INP (Université Grenoble Alpes). Member of the SAFE research team of GIPSA-lab</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A short Bio:  Olivier Sename received a Ph.D. degree from Ecole Centrale Nantes in 1994. He is now Professor at the Institut Polytechnique de Grenoble within GIPSA-lab. His main research interests include Linear Parameter Varying systems and automotive applications. He is the (co-)author of 3 books, 80 international journal papers, and more than 250 international conference papers. He was the General Chair of the IFAC Joint Conference SSSC-TDS-FDA 2013, of the 1st IFAC Workshop on Linear Parameter Varying Systems 2015 and he was the IPC Chair of the 2nd and 4th IFAC Workshop LPVS 2018 & 2022. He was Program Chair of the 10th International Conference on Mechatronics and Control Engineering in 2021 and 2023. He presented several plenary talks (IFAC SSSC 2019, IFAC LPVS 2021, ICMCE 2021, ICSTCC2015). He is Associated editor of the European Control Conferences, and has been AE of the IEEE CSS Letters for 5 years. He is member of the IFAC TC 2.2 Linear Control Systems and 7.1 Automotive Control. He has led several industrial (Renault, Volvo Trucks, JTEKT, Delphi) and international (Mexico, Italy, Hungary, Spain) collaboration projects. He has supervised 34 Ph.D. students.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear Parameter-Varying Control: Theory and Application to Automotive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">WILEY, 2025, 978-1-394-28597-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Anti-Roll Bar Control Design for Heavy Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu van Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trong Tu Do</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature Singapore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.XXII, 383, 2024, Hardcover ISBN978-981-97-1358-5, Softcover ISBN978-981-97-1361-5, eBook ISBN978-981-97-1359-2. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-97-1359-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent results on time-delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Fridman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Silviu-Iulian Niculescu. Springer International Publishing, 5, pp.Number of Pages: XI, 329, 2016, Series: Advances in Delays and Dynamics, Hardcover ISBN: 978-3-319-26367-0; eBook ISBN: 978-3-319-26369-4. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-26369-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 6th Workshop on Fractional Differentiation and Its Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tenreiro Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Federation of Automatic Control, pp.150, 2013, 978-3-902823-27-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Control and Linear Parameter Varying approaches: Application to Vehicle Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozsef Bokor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Sename (Ed.); Peter Gaspar (Ed.); Jozsef Bokor (Ed.). </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 437, pp.397, 2013, Lecture Notes in Control and Information Sciences (LNCIS, volume 437), ISBN 978-3-642-36109-8. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-36110-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 5th Symposium on System Structure and Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lovera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Federation of Automatic Control, pp.213, 2013, 978-3-902823-25-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 11th Workshop on Time-Delay Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fridman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Federation of Automatic Control, pp.150, 2013, 978-3-902823-26-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-active suspension control design for vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Savaresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poussot-Vassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Spelta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.240, 2010, 978-0-08-096678-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (106)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust lateral control for scaled autonomous vehicles using LPV polytopic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzi Tabouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Meslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Guldstrand Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schilling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207721.2026.2617150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fault adaptive LPV shared control for driver assistance using advanced fault estimators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lama Hammoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Meslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 173 (August), pp.106963. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2026.106963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05580616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new tire-road interaction friction model for vehicle dynamics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Dairay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Vayssettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 173, pp.106987. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2026.106987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining adaptive neural-fuzzy inference system with field-oriented control strategy for electric power steering system in cars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Quan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Tan Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (9), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/16878132251369152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of Ideal Electric Power-Steering Characteristics by Inverse Dynamic Analysis Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Quan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Tan Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (6), pp.1144. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics14061144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Data-Driven Control Part II: qLPV Predictive Control with Parameter Extrapolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Menezes Morato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Elias Normey-Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Control, Automation and Electrical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35 (5), pp.802-814. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40313-024-01115-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Data-Driven Control Part I: An Overview of Trajectory Representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Menezes Morato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Elias Normey-Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Control, Automation and Electrical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35 (5), pp.783-801. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40313-024-01112-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust Nonlinear Tracking MPC using qLPV Embedding and Zonotopic Uncertainty Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Menezes Morato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor M Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tito L.M. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio E Normey-Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Franklin Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 361 (6), pp.106713. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfranklin.2024.106713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03262465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixed-Structure Parameter-Dependent State Feedback Controller: an Scaled Autonomous Vehicle Path-Tracking Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Borrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicenç Puig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 147 (June), pp.105911. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2024.105911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Variable and Multi-Objective Gain-Scheduled Control Based on Youla-Kucera Parameterization: Application to Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussam Atoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Milanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (9), pp.5889-5909. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.7298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Robust and Predictive Control Approaches for Linear Parameter Varying Systems: Application to Vehicle Lateral Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Medero Borrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Menezes Morato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations and Trends in Systems and Control </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (4), pp.285-380. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1561/2600000032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified Generalized H2 Nonlinear Parameter Varying Observer: Application to Automotive Suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gia Quoc Bao Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Phong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, pp.55-60. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2022.3186608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03728526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROS Implementation of Planning and Robust Control Strategies for Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel M Borrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussam Atoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Menezes Morato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (17), pp.3680. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics12173680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness analysis of gain‐scheduled Model Predictive Control for Linear Parameter Varying systems: An Integral Quadratic Constraints approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Menezes Morato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Normey-Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (18), pp.10953-10972. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.6921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sufficient Conditions for Convergent Recursive Extrapolation of qLPV Scheduling Parameters along a Prediction Horizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Menezes Morato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio E Normey-Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 68 (6), pp.3182-3193. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2022.3183534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent Road-Adaptive Semi-Active Suspension and Integrated Cruise Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakan Basargan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">András Mihály</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péter Gáspár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (2), pp.204. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/machines11020204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete-time multi-model preview control: Application to a real semi-active automotive suspension system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Achnib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 137 (August), pp.105553. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2023.105553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Dynamic Load Reduction for a Tractor Semi-Trailer Using the Air Suspension System at all Axles of the Semi-Trailer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dang Viet Ha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Tan Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu Thanh Niem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Actuators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (1), pp.12. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/act11010012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MPC using an on-line TS fuzzy learning approach with application to autonomous driving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Alcalá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iury Bessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicenç Puig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinaldo Palhares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 130, pp.109698. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asoc.2022.109698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LMI Conditions for Stability and State-Feedback H ∞ Control of Discrete-Time Multi-Mode Multi-Dimensional Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Medero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicenç Puig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6, pp.2876-2881. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2022.3179941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03688100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi active damping force estimation using L P V − H ∞ estimators with different sensing configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Tudon-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Amezquita-Brooks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Hernandez-Alcantara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Franklin Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 359 (2), pp.928-951. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfranklin.2021.08.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward switching/interpolating LPV control: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussam Atoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Milanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Reviews in Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54, pp.49-67. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcontrol.2022.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LPV-Based Autonomous Vehicle Lateral Controllers: A Comparative Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussam Atoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Milanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (8), pp.13570-13581. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2021.3125771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790267v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reduced LPV Polytopic Look-Ahead Steering Controller for Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kapsalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Milanés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 129 (December), pp.105360. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2022.105360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An LPV-Based Online Reconfigurable Adaptive Semi-Active Suspension Control with MR Damper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakan Basargan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">András Mihály</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péter Gáspár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Special Issue Control Design for Electric Vehicles, 15 (10), pp.3648. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en15103648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A predictive fault tolerant control method for qLPV systems subject to input faults and constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Menezes Morato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jungers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Elias Normey-Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Franklin Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 359 (16), pp.9129-9167. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfranklin.2022.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Validation of Disturbance Rejection Dynamic Inverse Control for a Tailless Aircraft in Wind Tunnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bowen Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhitao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianhao Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Litao Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongxu Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (4), pp.1407. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app11041407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Semi-Active Suspension and Cruise Control through LPV Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakan Basargan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">András Mihály</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péter Gáspár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.290. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app11010290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Wheelset Stability of Railway Vehicles by Using an H∞/LPV Active Wheelset System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Tan Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Da Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manh Hung Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gaspar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Periodica Polytechnica. Transportation Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 49 (3), pp.261-269. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3311/PPtr.18573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving roll stability of tractor semi-trailer vehicles by using H∞ active anti-roll bar control system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Tan Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péter Gáspár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part D: Journal of Automobile Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 235 (14), pp.3509-3520. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/09544070211013949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation into the ride comfort of buses using an air suspension system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Tan Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truong Manh Hung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heavy Vehicle Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (2), pp.184. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJHVS.2021.115595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle Semi-active Suspension Control with Cloud-based Road Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakan Basargan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">András Mihály</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ádám Kisari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péter Gáspár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Periodica Polytechnica. Transportation Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 49 (3), pp.242-249. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3311/PPtr.18593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast zonotope‐tube‐based LPV‐MPC for autonomous vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Alcalá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicenç Puig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseba Quevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Control Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (20), pp.3676-3685. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-cta.2020.0562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A nonlinear parameter varying observer for real‐time damper force estimation of an automotive electro‐rheological suspension system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh‐phong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (17), pp.8183-8205. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.5583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fast dissipative robust nonlinear model predictive control procedure via quasi‐linear parameter varying embedding and parameter extrapolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Menezes Morato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio E Normey-Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Special Issue: Adaptive and Learning‐based Model Predictive Control, 31 (18), pp.9619-9651. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.5788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging approaches for nonlinear parameter varying systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damiano Rotondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (17), pp.8121-8123. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.5800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Road Quality Information Based Adaptive Semi-active Suspension Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakan Basargan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">András Mihály</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péter Gáspár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Periodica Polytechnica. Transportation Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 49 (3), pp.210-217. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3311/PPtr.18577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Comfort-Adaptive Cruise and Semi-Active Suspension Control for an Autonomous Vehicle: An LPV Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gia Quoc Bao Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Phong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduarda Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gaspar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Special Issue Feasible, Robust and Reliable Automation and Control for Autonomous Systems, 10 (7), pp.813. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics10070813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpolation of Multi-LPV Control Systems Based on Youla-Kucera Parameterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussam Atoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Milanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 134 (December), pp.109963. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2021.109963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gain-Scheduled Steering Control for Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kapsalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Milanés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Control Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (20), pp.3451-3460. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-cta.2020.0698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Input-to-State Stable Model Predictive Control Framework for Lipschitz Nonlinear Parameter Varying Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Menezes Morato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio E Normey-Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (7), pp.8239-8272. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.5243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing LQR Controllers for an Active Anti-roll Bar System with a Flexible Frame Model of a Single Unit Heavy Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Tan Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Da Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Trung Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manh Hung Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Periodica Polytechnica. Transportation Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 49 (3), pp.199-209. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3311/PPtr.18572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review on LPV Approaches for Suspension Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (17), pp.2120. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics10172120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Energy Management System for Multi-Source DC Energy Systems--Real-Time Setup and Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nwesaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoneta Iuliana Bratcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bouquain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (6), pp.2591-2599. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCST.2019.2937931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a simple ER damper model for fault-tolerant control design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Menezes Morato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Phong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Brazilian Society of Mechanical Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42 (10), pp.502 (2020). </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40430-020-02585-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Innovative Experimental Approach to Lateral-Directional Flying Quality Investigation for Tailless Aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bowen Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhitao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Cen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duoneng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongxu Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.109543-109556. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3001913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Predictive Control Design for Linear Parameter Varying Systems: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Menezes Morato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio E Normey-Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Reviews in Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49, pp.64-80. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcontrol.2020.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub‐optimal recursively feasible Linear Parameter‐Varying predictive algorithm for semi‐active suspension control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Menezes Morato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio E Normey-Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Control Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (18), pp.2764-2775. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-cta.2020.0592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified H∞ Observer for a Class of Nonlinear Lipschitz Systems: Application to a Real ER Automotive Suspension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Phong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (4), pp.817-822. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2019.2919813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness to in-domain viscous damping of a collocated boundary adaptive feedback law for an anti-damped boundary wave PDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bresch-Pietri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 64 (8), pp.3284-3299. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2019.2899048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637663v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation into the oil leakage effect inside the electronic servo-valve for an H ∞ /LPV active anti-roll bar system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Tan Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gáspár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control, Automation and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (11), pp.2917 - 2928. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12555-019-0060-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPU-Based Parameterized NMPC Scheme for Control of Half Car Vehicle With Semi-Active Suspension System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthik Murali Madhavan Rathai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Alamir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (3), pp.631-636. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2019.2915002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and experimentation of an LPV extended state feedback control on Electric Power Steering systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazusa Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Koenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Moulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 90 (September), pp.123-132. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2019.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Fast Real-Time LPV Model Predictive Control System for Semi-Active Suspension Control of a Full Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Menezes Morato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manh Quan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Franklin Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 356 (3), pp. 1196 - 1224. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfranklin.2018.11.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H∞/LPV controller design for an active anti-roll bar system of heavy vehicles using parameter dependent weighting functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Tan Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gáspár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (6), pp.1 - 11. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2019.e01827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Estimation for Automotive Electro-Rheological Dampers: LPV-based Observer Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Menezes Morato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manh Quan Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 85 (April), pp.11-22. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2019.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full Vehicle Combinatory Efficient Damping Controller: Experimental Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Tudon-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos A Vivas-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Hernandez-Alcantara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Morales-Menéndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (1), pp.377-388. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMECH.2017.2785127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cross-coupling of lateral-longitudinal vehicle dynamics: Towards decentralized Fault-Tolerant Control Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana A Hernández-Alcántara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Amezquita-Brooks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Morales-Menéndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50, pp.377-393. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechatronics.2017.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backstepping control of a wave PDE with unstable source terms and dynamic boundary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bresch-Pietri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Cerpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (3), pp.459-464. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2018.2841898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing roll stability of heavy vehicle by LQR active anti-roll bar control using electronic servo-valve hydraulic actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Tan Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péter Gáspár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vehicle System Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (9), pp.1405-1429. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00423114.2017.1317822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated vehicle control through the coordination of longitudinal/lateral and vertical dynamics controllers: Flatness and LPV/H ∞ based design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheib Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lghani Menhour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte d'Andréa-Novel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (18), pp.4992 -5007. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.3846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Road profile estimation using an adaptive Youla- Kučera parametric observer: comparison to real profilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Doumiati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lechner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 61, pp.270 - 278. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2015.12.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time control systems: feedback, scheduling and robustness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48 (11), pp.2368-2378. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207721.2017.1316879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01515226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LPV/H ∞ suspension robust control adaption of the dynamical lateral load transfers based on a differential algebraic estimation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheib Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Menhour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte d'Andréa-Novel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.2016 - 01314548</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control Tolerante a Fallas en una Suspensión Automotriz Semi-Activa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan C. Tudon-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Varrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Morales-Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Iberoamericana de Automática e Informática Industrial RIAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (1), pp.56-66. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.riai.2015.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization and Control of Delayed Recycling High Order Systems with one Unstable Pole at the Forward Path</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Francisco Marquez-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocio Jasmin Vazquez-Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basilio del Muro-Cúellar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (5), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asjc.1190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power sources coordination through multivariable LPV/Hinf control with application to multi-source electric vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waleed Nwesaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoneta Iuliana Bratcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Control Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (16), pp.2049-2059. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-cta.2015.1163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An LP V/H∞ integrated Vehicle Dynamic Controller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheib Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65 (4), pp.1880-1889. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2015.2425299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Road Profile Estimation in Semi-Active Car Suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan C. Tudon-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheib Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Morales-Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (6), pp.2293 - 2305. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCST.2015.2413937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer Based Scheme for the Control of High Order Systems with Two Unstable Poles Plus Time Delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David-Fernando Novella-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basilio del Muro-Cuellar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia-Pacific Journal of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (2), pp.167-180. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/apj.1757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control and design of DC grids for robust integration of electrical devices. Application to aircraft power systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sautreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 58, pp.181-189. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2013.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated vehicle dynamics control via coordination of active front steering and rear braking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Doumiati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (2), pp.121-143. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejcon.2013.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des véhicules plus sûrs et plus propres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dhome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des véhicules plus sûrs et plus propres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dhome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DocSciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15, pp.40-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Delayed Recycling Systems with Unstable First Order Forward Loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Francisco Márquez-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basilio del Muro-Cuellar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Velasco-Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cortés-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Process Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (4), pp.729-737. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprocont.2012.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00682111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full vertical car observer design methodology for suspension control applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Aubouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Talon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (9), pp.832-845. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2012.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magneto-Rheological Damper - An Experimental Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge De-Jesus Lozoya-Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Morales-Menéndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Ramirez-Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan C. Tudon-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (11), pp.1213-1232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Parameter Varying Observer for the Enclosed Mass in a Spark Ignited Engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Adelina Rivas Caicedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Higelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Proceedings Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45 (30), pp.318-325. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20121023-3-FR-4025.00048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion on: &amp;quot;Time-Delay Model-Based Control of the Glucose-Insulin System, by Means of a State Observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Briat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (6), pp.607-609</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey and performance evaluation on some automotive semi-active suspension control methods: A comparative study on a single-corner model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poussot-Vassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Spelta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Savaresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Reviews in Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36 (1), pp.148-160. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcontrol.2012.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation and Application of a New 0D Flame/Wall Interaction Sub Model for SI Engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Higelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE International Journal of Engines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (3), pp.718-733. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4271/2011-01-1893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attitude and Handling Improvements Through Gain-scheduled Suspensions and Brakes Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poussot-Vassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Szabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (3 - Special Issue of the 17th IFAC World Congress), pp.252-263. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2010.05.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle Dynamic Stability Improvements Through Gain-Scheduled Steering and Braking Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poussot-Vassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Savaresi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vehicle System Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (10), pp.1597-1621. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00423114.2010.527995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust multivariable approach for hybrid fuel cell supercapacitor power generation system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hernández-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Druart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 54 (2), 23407-p1/23407-p9. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2011100252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of LPV observers for LPV time-delay systems: an algebraic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Briat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84 (9), pp.1533-1542. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207179.2011.611950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust multivariable approach for hybrid fuel cell supercapacitor power generation system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Druart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 54 (2), </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2011100252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory-resilient gain-scheduled state-feedback control of uncertain LTI/LPV systems with time-varying delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Briat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lafay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 59, pp.451-459. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysconle.2010.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion on: &amp;quot;Experimental Identification of Engine-to-Slip Dynamics for Traction Control Applications in a Sport Motorbike</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (1), pp.109-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Hinf LPV design for sampling varying controllers : experimentation with a T inverted pendulum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (3), pp.741-749. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCST.2009.2026179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A feedback-feedforward suspension control strategy for global chassis control through anti-roll distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Zin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Vehicle Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7 (3/4), pp.201-220. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/.033261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinf delay-scheduled control of linear systems with time-varying delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Briat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lafay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54 (9), pp.2255-2260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H-infinity Delay Scheduled control of linear Systems with Time-varying Delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Briat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lafay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54 (9), pp.2255-2260. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2009.2026859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delay-Scheduled State-Feedback Design for Time-Delay Systems with Time-Varying Delays - A LPV Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Briat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lafay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 58, pp.664-671. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysconle.2009.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and robust control of Blu-ray disc servo-mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Voda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (5), pp.715-725. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechatronics.2009.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00123031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attitude and Handling Improvements based on Optimal Skyhook and Feedforward Strategy with Semi-active Suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poussot-Vassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Vehicle Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6 (3-4), pp.308-329. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJVAS.2008.023589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Control of Time-delay Systems, by Qing-Chang Zhong, (London: Springer-Verlag, 2006), reviewed by Olivier SENAME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.636-637. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2007.914466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Semi-active Suspension Control Strategy Through LPV Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poussot-Vassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Szabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16 (12), pp.1519-1534. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2008.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00316520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust LPV - Hinf Control for Active Suspensions with Performance Adaptation in view of Global Chassis Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Zin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozsef Bokor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vehicle System Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 46 (10), pp.889-912. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00423110701684587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The design of a chassis system based on multi-objective qLPV control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poussot-Vassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Szabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Transportation Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 36 (1-2), pp.93-97. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3311/pp.tr.2008-1-2.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An LFT Approach to H$_{\infty}$ Control Design for Diesel Engine Common Rail Injection System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Meissonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 62 (4), pp.513-522. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/ogst:2007046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is a mixed design of observer-controllers for time-delay systems interesting ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (2), pp.180-189. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1934-6093.2007.tb00321.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00103538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande Hinf pour la téléopération d'un véhicule via un réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-STA Sciences et Technologies de l’Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 30-31 mai - 1er juin 2006, Bordeaux, France, 4 (1), pp.33-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00103429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Predictive Approach for Bilateral Teleoperation With Applications to Drive-by-Wire Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ya-Jun Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Canudas de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22, pp.1146-1162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00103537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of time-delay systems, Keqin Gu, Vladimir L. Kharitonov, Jie Chen, Birkhäuser, Boston, 2003, ISBN 0-8176-4212-9.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 41 (12), pp.2181-2183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion on &amp;quot;A State Observer for a Class of Nonlinear Systems with Multiple Discrete and Distributed Time Delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 11, pp.206-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoupling without prediction of linear systems with delays: A structural approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lafay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 25 (5), pp.387-395. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0167-6911(94)00086-B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (277)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LPV/H∞Control of combined longitudinal/lateral dynamics of a small autonomous vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Betouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Penco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Kvieska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPVS 2025 - 6th IFAC Workshop on Linear Parameter Varying Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PID LPV observer for a semi-active suspension system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Phong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Ha Duong-Thi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPVS 2025 - 6th IFAC Workshop on Linear Parameter Varying Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Jul 2025, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05254000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Look Into LPV Modeling of Turbofan Engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dima Houjayri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seif Eddine Benattia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPVS 2025 - 6th IFAC Workshop on Linear Parameter Varying Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Interior-Point LPV MPC Solver for Real-time Systems: Experimental Processor-in-the-loop Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinícius M Sanches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Menezes Morato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio E Normey-Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPVS 2025 - 6th IFAC Workshop on Linear Parameter Varying Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A structured Hinf approach to Cooperative Adaptive Cruise Control of heterogeneous vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Phat Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Glielmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kapsalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2025 - 23rd European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUCA, Jun 2025, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05284328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental LPV/H ∞ direct yaw moment control for vehicle handling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella P Manzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Geoffriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Menezes Morato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROCOND 2025 - 11th IFAC Symposium on Robust Control Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear Parameter-Varying Observer for Online Tire Grip Potential Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Dairay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Vayssettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPVS 2025 - 6th IFAC Workshop on Linear Parameter Varying Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Output Feedback Gain Scheduled Controller for a Three Tank quasi-LPV system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Koliai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Zoulagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPVS 2025 - 6th IFAC Workshop on Linear Parameter Varying Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Reinforcement Learning-based Vehicle Control with Object Avoidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attila Lelkó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balázs Németh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">András Mihály</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péter Gáspár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CTS 2024 - 17th IFAC Symposium on Control of Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Ayia Napa, Cyprus. pp.134-139, </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.07.330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Estimation Observers for the Vehicle Suspension with a Varying Chassis Mass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gia Quoc Bao Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Phong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAFEPROCESS 2024 - 12th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Ferrara, Italy. pp.138-143, </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.07.207.⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying Deep Reinforcement Learning for the Active Suspension Control System on Cars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Thinh Kieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Tan Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trong Tu Do</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSET 2023 - International Conference on Sustainable Energy Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Ho Chi Minh City, Vietnam. pp.515-524, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-97-1868-9_52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Experimental Validation of RL-Based Decision-Making System for Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana María Gómez Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussam Atoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMCE 2023 - 11th International Conference on Mechatronics and Control Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Virtual conference, Greece. pp.99-116, </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-99-6523-6_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terminal sliding-mode controllers with fixed-time stability and its applications to lateral control of an autonomous vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Labbadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Talon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2024 - 22nd European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, in Stockholm, Sweden., Jun 2024, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LPV Modeling for Control Scheme Design of a Compound Helicopter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bowen Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyin Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liangquan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMCE 2023 - 11th International Conference on Mechatronics and Control Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Virtual conference, Greece. pp.49-60, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-99-6523-6_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Control of BLDC Motor for Scaled Autonomous Vehicle Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Medero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussam Atoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMCE 2023 - 11th International Conference on Mechatronics and Control Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Virtual conference, Greece. pp.13-28, </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-99-6523-6_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensators Design using Laguerre Polynomials Applied to a Real Steer-by-Wire System of Autonomous Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Arceo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Gutierrez-Garza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Jesus Lozoya-Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio A. Ramirez-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis C. Felix-Herran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2024 - 63rd IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2024, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Consumption Profile of a Service Robot: Characterization and Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Emiliano Rodrıguez Raygoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allen Uriel Barragan Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Carlos Felix Herran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge De-Jesus Lozoya-Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan C. Tudon-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEM 2023 - 2nd International Symposium on Electromobility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Monterrey (Mexique), Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridization of Energy Storage Units for Energy Transition Applications: A Focus on Control and Coordination Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoneta Iuliana Bratcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Munteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEEE 2023 - 8th International Symposium on Electrical and Electronics Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Galati, Romania. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISEEE58596.2023.10310632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonsingular Terminal Sliding-mode Lateral Control of an Autonomous Vehicle with Global Fixed-time Stability Guarantees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Labbadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2023 - 21st European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Bucarest, Romania. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC57647.2023.10178162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear Parameter Varying Pitch Autopilot Design for a class of Long Range Guided Projectiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Marco Vinco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spilios Theodoulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Strub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Science and Technology Forum and Exposition (SciTech) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, National Harbor, Maryland, United States. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2023-2498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LPV-based Control Design with Guarantees: a Case Study for Automated Steering of Road Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balázs Németh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Máté Fazekas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltán Bagoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péter Gáspár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2023 - 21st European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Bucharest, Romania. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC57647.2023.10178394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uneven Grid-based Linear Parameter-Varying Controller Design for Guided Projectiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Marco Vinco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spilios Theodoulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Strub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC 2023 - 22nd IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Jul 2023, Yokohama, Japan. pp.4496-4501, </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent Control Switching for Autonomous Vehicles based on Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussam Atoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Milanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV 2022 - 33rd IEEE Intelligent Vehicles Symposium (IV 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Aachen, Germany. pp.792-797, </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IV51971.2022.9827384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LPV-Fuzzy control approach for road adaptive semi-active suspension system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakan Basargan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andras Mihaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV 2022 - 33rd IEEE Intelligent Vehicles Symposium (IV 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Aachen, Germany. pp.779-784, </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IV51971.2022.9827195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non Linear Parameter Varying Observer based on Descriptor Modeling for Damper Fault Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Phong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gia Quoc Bao Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 8th IFAC Symposium on System Structure and Control, 17th IFAC Workshop on Time Delay Systems, 5th IFAC Workshop on Linear Parameter Varying Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.11.29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LPV lateral control for ADAS based on driver performance monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Medero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicenç Puig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAFEPROCESS 2022 - 11th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Pafos, Cyprus. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03688112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tracking Model Predictive Control for Input-Output LPV Systems using Parameter Extrapolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Menezes Morato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio E Normey-Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPVS 2022 - 5th IFAC Workshop on Linear Parameter Varying Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Montreal, Canada. pp.55-60, </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.11.290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-LPV Modeling of Guided Projectile Pitch Dynamics through State Transformation Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Marco Vinco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spilios Theodoulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Strub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 8th IFAC Symposium on System Structure and Control, 17th IFAC Workshop on Time Delay Systems, 5th IFAC Workshop on Linear Parameter Varying Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.11.288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MPC-based optimal parameter scheduling of LPV controllers: Application to Lateral ADAS Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Medero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Menezes Morato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicenc Puig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MED 2022 - 30th Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Athènes, Greece. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED54222.2022.9837184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated adaptive velocity and semi-active suspension control for different road profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakan Basargan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andras Mihaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MED 2022 - 30th Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Athènes, Greece. pp.933-938, </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED54222.2022.9837262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smooth Switching of Multi-LPV Control Systems Based on Youla-Kucera Parameterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussam Atoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Milanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPVS 2022 - 5th IFAC Workshop on Linear Parameter Varying Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Montréal, Canada. pp.19-24, </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.11.284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloud-based adaptive semi-active suspension control for improving driving comfort and road holding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakan Basargan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">András Mihály</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péter Gáspár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAV 2022 - 11th IFAC Symposium on Intelligent Autonomous Vehicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Prague, Czech Republic. pp.89-94, </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMPC via qLPV models and Taylor-based Scheduling Parameter Extrapolation: A Cartesian Robot Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Menezes Morato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Naspolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Elias Normey-Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MED 2022 - 30th Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Athènes, Greece. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED54222.2022.9837209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flight Dynamics Modeling and Simulator Design for a New Class of Long-Range Guided Projectiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Marco Vinco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spilios Theodoulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroGNC 2022 - 6th CEAS Conference on Guidance, Navigation and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State-Feedback and Static-Output-Feedback Parametric Controllers Based on a Discrete-Time LPV Grid Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Medero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicenç Puig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 8th IFAC Symposium on System Structure and Control, 17th IFAC Workshop on Time Delay Systems, 5th IFAC Workshop on Linear Parameter Varying Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Sep 2022, Montreal, Canada. pp.109-114, </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.11.298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective Grid-based Lipschitz NLPV PI Observer for Damper Fault Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gia Quoc Bao Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Phong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAFEPROCESS 2022 - 11th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Pafos, Cyprus. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMPC Through qLPV Embedding: A Tutorial Review of Different Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Menezes Morato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gia Quoc Bao Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme N G dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio E Normey-Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NMPC 2021 - 7th IFAC Conference on Nonlinear Model Predictive Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Bratislava, Slovakia. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03210253v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Road adaptive semi-active suspension and cruise control through LPV technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakan Basargan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andras Mihaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2021 - 20th European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Delft, Netherlands. pp.461-466, </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC54610.2021.9655165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Experimental Validation of an LPV Pure Pursuit Automatic Steering Controller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kapsalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Milanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CTS 2021 - 16th IFAC Symposium on Control in Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lille (virtual), France. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LPV/LFT Control Design Equipped with a Command Governor for Different Steering Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kapsalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Milanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPVS 2021 - 4th IFAC Workshop on Linear Parameter Varying Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Milan, Italy. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic H ∞ observer for real-time damper force estimation of a semi-active automotive suspension system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Phong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Dung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Duong Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATiGB 2020 - New Technology in Green Buildings (ATiGB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Da Nang, Vietnam. pp.12-17, </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATiGB50996.2021.9423337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Nonlinear Predictive Control through qLPV embedding and Zonotope Uncertainty Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Menezes Morato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor M Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tito L M Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio E Normey-Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPVS 2021 - 4th IFAC Workshop on Linear Parameter Varying Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Milan, Italy. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective Unified qLPV Observer: Application to a Semi-active Suspension System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gia Quoc Bao Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Phong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPVS 2021 - 4th IFAC Workshop on Linear Parameter Varying Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Milan, Italy. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249064v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reference Governor approach for Lateral Control of Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kapsalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Milanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITSC 2021 - 24th IEEE International Conference on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Indianapolis, United States. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITSC48978.2021.9564694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280581v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and comparison of two nonlinear extended phenomenological models for an automotive ElectroRheological (ER) damper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K. Priyatharrshan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Phong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYSID 2021 - 19th IFAC Symposium on System Identification (SYSID 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Padoue (virtual), Italy. pp.439-444, </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Look-Ahead Distance Optimization for Smooth and Robust Steering Control of Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussam Atoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Milanés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MED 2021 - 29th Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bari (virtual), Italy. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED51440.2021.9480235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03301885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H∞ observer for road profile estimation in an automotive semi-active suspension system using two accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Phong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cao Tho Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gia Quoc Bao Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMCE 2021 - 10th International Conference on Mechatronics and Control Engineering (ICMCE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lisbon, Portugal. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-19-1540-6_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03300548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control Reconfiguration of Lateral ADAS Steering Control in the Presence of Driver Errors Using Combined Parity Space / LPV Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Medero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicenc Puig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SysTol 2021 - 5th International Conference on Control and Fault-Tolerant Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Saint-Raphael, France. pp.7-12, </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysTol52990.2021.9595648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03531152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing An Active Anti Roll Bar Control System For A Semi -Trailer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Tien Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Tan Vu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMCE 2021 - 10th International Conference on Mechatronics and Control Engineering (ICMCE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lisbon, Portugal. </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-19-1540-6_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03300480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-Sighted Robust LPV Model Predictive Control: Application to Semi-Active Suspension Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Menezes Morato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio E Normey-Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2021 - 20th European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Rotterdam (on line), Netherlands. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC54610.2021.9655162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-tolerant semi-active suspension control for degradation in damper performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakan Basargan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">András Mihály</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péter Gáspár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MED 2021 - 29th Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bari (virtual), Italy. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED51440.2021.9480288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03301881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust Preview Feedforward Approach For Vehicle Semi Active Suspension Control Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Achnib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2021 - 20th European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Delft, Netherlands. pp.485-490, </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC54610.2021.9655124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and experimental Validation of an Hinifnity Adaptive Cruise Control for a Scaled Car</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam Sayssouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussam Atoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Medero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMCE 2021 - 10th International Conference on Mechatronics and Control Engineering (ICMCE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lisbon (virtual ), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03300570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoupled Control of a twin hull-based Unmanned Surface Vehicle using a Linear Parameter Varying approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echrak Chnib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ferrante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Rodriguez Canales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Cutipa Luque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMCE 2021 - 10th International Conference on Mechatronics and Control Engineering (ICMCE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lisbon, Portugal. pp.87-100, </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-19-1540-6_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">String Stable H ∞ LPV Cooperative Adaptive Cruise Control with a Variable Time Headway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Laib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC 2020 - 21st IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin (virtual), Germany. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.2039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated multi-criteria velocity and semi-active suspension control based on look-ahead road information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakan Basargan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">András Mihály</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péter Gáspár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MED 2020 - 28th Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Saint-Raphaël, France. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED48518.2020.9182953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle odometry model identification considering dynamic load transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Máté Fazekas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balázs Németh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péter Gáspár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MED 2020 - 28th Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Saint-Raphaël, France. </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED48518.2020.9182873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LPV control approaches for vehicle dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMCE 2020 - 9th International Conference on Mechatronics and Control Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Rome (Virtual Conference), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TS-MPC for Autonomous Vehicle using a Learning Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Alcala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicenç Puig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseba Quevedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC 2020 - 21st IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin (virtual), Germany. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.2034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LPV control for autonomous vehicles using a machine learning-based tire pressure estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dániel Fényes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamás Hegedűs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balázs Németh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péter Gáspár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Koenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MED 2020 - 28th Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Saint-Raphaël, France. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED48518.2020.9183106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design And Experimental Validation Of A Lateral LPV Control Of Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussam Atoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Milanés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITSC 2020 - 23rd IEEE International Conference on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Rhodos (Virtual), Greece. </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITSC45102.2020.9294459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter Varying Approach For A Combined (Kinematic + Dynamic) Model Of Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussam Atoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Alcala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicenç Puig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC 2020 - 21st IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin (virtual), Germany. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.2028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent works on automotive control systems (invited session)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gaspar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MED 2020 - 28th Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Saint-Raphaël, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPU based Stochastic Parameterized NMPC scheme for Control of Semi-Active Suspension System for Half Car Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthik Murali Madhavan Rathai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Alamir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC 2020 - 21st IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin (virtual), Germany. </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.1391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of several robust observers for automotive damper force estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Phong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMCE 2019 - 8th International Conference on Mechatronics and Control Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Experimental Validation of an H ∞ Observer for Vehicle Damper Force Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Phong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAC 2019 - 9th IFAC International Symposium on Advances in Automotive Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reachability based Model Predictive Control for Semi-active Suspension System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthik Murali Madhavan Rathai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Alamir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2019 - Fifth Indian Control Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, New Delhi, India. </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INDIANCC.2019.8715601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The design of an H ∞ /LPV active braking control to improve vehicle roll stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Tan Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gáspár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSSC 2019 - 7th IFAC Symposium on Systems Structure and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Sinaia, Romania. </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Analysis of Several State-Feedback Fault-Tolerant Control Strategies for Semi-Active Suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Menezes Morato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSSC 2019 - 7th IFAC Symposium on Systems Structure and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Sinaia, Romania. </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Vehicle Roll Stability by LQR Active Anti-roll Bar Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Tan Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Tien Bui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICERA 2018 - International Conference on Engineering Research and Applications (ICERA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Thai Nguyen, Vietnam. pp.350-356, </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-04792-4_46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time Damper Force Estimation of Vehicle Electrorheological Suspension: A NonLinear Parameter Varying Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Phong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPVS 2019 - 3rd IFAC Workshop on Linear Parameter Varying Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Eindhoven, Netherlands. </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.12.354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel qLPV MPC Design with Least-Squares Scheduling Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Menezes Morato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio E Normey-Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPVS 2019 - 3rd IFAC Workshop on Linear Parameter Varying Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Eindhoven, Netherlands. </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.12.366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LPV observer and control design methods for vehicle dynamics (plenary talk)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSSC 2019 - 7th IFAC Symposium on Systems Structure and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Sinaia, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LPV force observer design and experimental validation from a dynamical semi-active ER damper model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Phong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Tan Vu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSSC 2019 - 7th IFAC Symposium on Systems Structure and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Sinaia, Romania. </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LPV observer and control design methods for vehicle dynamics (Keynote speaker)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control of Dynamical and Aerospace Systems XPOTRON 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Arequipa, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Implementation of Model Predictive Control Scheme for Control of Semi-active Suspension System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthik Murali Madhavan Rathai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Alamir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAC 2019 - 9th IFAC International Symposium on Advances in Automotive Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure observer-based controller for delayed systems with two unstable poles and minimum phase zeros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Daniel Vázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Novella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basilio del Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC TDS 2019 - 15th IFAC Workshop on Time Delay Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Sinaia, Romania. </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.12.224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Braking Improvements through Suspensions Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poussot-Vassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Szabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VSDIA 2018 - 16th Mini Conference on Vehicle System Dynamics, Identification and Anomalies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Budapest, Hungary. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of different NMPC schemes for control of semi-active suspension system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthik Murali Madhavan Rathai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Alamir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VSDIA 2018 - 16th Mini Conference on Vehicle System Dynamics, Identification and Anomalies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LPV -MPC Fault Tolerant Control of Automotive Suspension Dampers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Menezes Morato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPVS 2018 - 2nd IFAC Workshop on Linear Parameter Varying Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Florianopolis, Brazil. pp.31-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658662v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Parameterized NMPC Scheme for Embedded Control of Semi-active Suspension System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthik Murali Madhavan Rathai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Alamir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rattena Tang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NMPC 2018 - 6th IFAC Conference on Nonlinear Model Predictive Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Madison, Wisconsin, United States. pp.301-306, </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.11.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exhaust pressure LPV observer for turbocharged diesel engine on-board diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatien Dubuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bresch-Pietri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Halle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAFEPROCESS 2018 - 10th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H ∞ Observer for Damper Force in a Semi-Active Suspension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Estrada Vela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Hernández Alcantara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Morales Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM 2018 - 16th IFAC Symposium on Information Control Problems in Manufaturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bergame, Italy. pp.764-769</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter-Dependent H∞ Filter for LPV Semi-Active Suspension Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Tudon-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Hernandez-Alcantara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Morales-Menéndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de J. Lozoya-Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPVS 2018 - 2nd IFAC Workshop on Linear Parameter Varying Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Florianopolis, Brazil. pp.19-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Robust Linear Parameter Varying Control for Active Rail Vehicle Wheel-Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Tan Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argyrios Zolotas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VSDIA 2018 - 16th Mini Conference on Vehicle System Dynamics, Identification and Anomalies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time estimation of the damping force of vehicle electrorheological suspension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Phong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Tan Vu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VSDIA 2018 - 16th Mini Conference on Vehicle System Dynamics, Identification and Anomalies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H∞/LPV active braking control system to prevent rollover of heavy vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Tan Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Phong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tat-Thang Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VSDIA 2018 - 16th Mini Conference on Vehicle System Dynamics, Identification and Anomalies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low cost model aircraft flight research facility in wind tunnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bowen Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linliang Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Cen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAS 2018 - 31st Congress of the International Council of the Aeronautical Sciences (ICAS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to vehicle dynamics control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheib Fergani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVSS 2017 - Intelligent Vehicles International Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust and LPV control of suspension systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheib Fergani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVSS 2017 - Intelligent Vehicles International Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced-order Robust Control of a Fuel Cell Air Supply System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hernández-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC 2017 - 20th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.96 - 101, </w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Control Design for an Optimized Electric Power Steering System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazusa Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Koenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Moulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC 2017 - 20th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi objective H ∞ active anti-roll bar control for heavy vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Tan Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gáspár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC 2017 - 20th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp. 13802 - 13807</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H ∞ /LPV control for an active anti-roll bar system to improve the roll stability of heavy vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Tan Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Phong Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Phong Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th National Conference on Mechanics and the 8th National Congress of the Vietnam Association for Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear Parameter Varying systems: from modelling to control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheib Fergani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVSS 2017 - Intelligent Vehicles International Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer-based fault diagnosis for trucks belt tensioner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatien Dubuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bresch-Pietri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC 2017 - 20th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness and H ∞ control of MIMO systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheib Fergani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVSS 2017 - Intelligent Vehicles International Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundary Control of a Wave Equation With an Anti-Damped Boundary Dynamics in Presence of an In-Domain Velocity Source Term</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bresch-Pietri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC 2017 - 20th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Jul 2017, Toulouse, France. pp.4870-4873</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of an Adaptive Output Feedback for an Anti-Damped Boundary Wave PDE in Presence of In-Domain Viscous Damping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bresch-Pietri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACC 2016 - American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Boston, MA, United States. </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACC.2016.7525448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model Predictive approach for semi active suspension control problem of a full car</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manh Quan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2016 - 55th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Las Vegas, NV, United States. pp. 721 - 726, </w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2016.7798353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backstepping Observer Based-Control for an Anti-Damped Boundary Wave PDE in Presence of In-Domain Viscous Damping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bresch-Pietri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Cerpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2016 - 55th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ieee, Dec 2016, Las Vegas, NV, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413025v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of observer approaches for actuator fault estimation in semi-active suspension systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manh Quan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SysTol 2016 - 3rd International Conference on Control and Fault-Tolerant Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Barcelone, Spain. </w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSTOL.2016.7739755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chassis Control based on Fuzzy Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Albertos Vivas Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Morales-Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Ramirez-Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems (FUZZ-IEEE 2016) / IEEE World Congress on Computational Intelligence (WCCI 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal selection of weighting functions by genetic algorithms to design H∞ Anti-roll bar controllers for heavy vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Tan Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gaspar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VSDIA 2016 - 15th Mini Conference on Vehicle System Dynamics, Identification and Anomalies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H ∞ Filtering Design for Driver Torque Estimation in Electric Power Steering System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazusa Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Moulaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Koenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVEC 2016 - 13th International Symposium on Advanced Vehicle Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of suspension control on the controllability of the lateral vehicle dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péter Gáspár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balázs Németh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">József Bokor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2016 - 55th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Las Vegas, NV, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H ∞ active anti-roll bar control to prevent rollover of heavy vehicles: a robustness analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Tan Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gáspár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSSC 2016 - 6th IFAC International Symposium on System Structure and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Istanbul, Turkey. pp. 099 -- 104, </w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LPV/H ∞ suspension robust control adaption of the dynamical lateral load transfers based on a differential algebraic estimation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheib Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Menhour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte d'Andréa-Novel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAC 2016 - 8th IFAC International Symposium on Advances in Automotive Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Norrköping, Sweden. pp.440-447, </w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.08.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active anti-roll bar control using electronic servo valve hydraulic damper on single unit heavy vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Tan Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gáspár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAC 2016 - 8th IFAC International Symposium on Advances in Automotive Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Norrköping, Sweden. pp.418 - 425, </w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.08.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A state feedback input constrained control design for a 4-semi-active damper suspension system: a quasi-LPV approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manh Quan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Manoel Gomez da Silva Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROCOND 2015 - 8th IFAC Symposium on Robust Control Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Bratislava, Slovakia. </w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.09.467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande MIMO LPV /H ∞ de suspension semi-active</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manh Quan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JD-JN-MACS 2015 - 6èmes Journées Doctorales/Journées Nationales MACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Estimation Methods for Semi-Active Suspension Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Hernandez-Alcantara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Morales-Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Amezquita-Brooks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROPEC 2015 - 17th IEEE International Autumn Meeting on Power, Electronics and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Ixtapa, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined battery SOC/SOH estimation using a nonlinear adaptive observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad El Lakkis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Corno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bresch-Pietri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2015 - 14th European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Linz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection for LPV systems: Loop shaping H− approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Koenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPVS 2015 - 1st IFAC Workshop on Linear Parameter Varying Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Oct 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further development on the LPV fault tolerant control for vehicle dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheib Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gáspár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAFEPROCESS 2015 - 9th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France. pp.24-29, </w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.09.499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Force Control System for an Automotive Semi-active Suspension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos A Vivas-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana A Hernández-Alcántara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manh Quan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Morales-Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPVS 2015 - 1st IFAC Workshop on Linear Parameter Varying Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche intégrée pour l’observation et la commande de la dynamique de véhicules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Talon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovatives CNRS: La voiture du futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS-IFSTAAR, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A motion-scheduled LPV control of full car vertical dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manh Quan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2015 - 14th European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Linz, Austria. pp. 129 - 134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced-order LPV controller for coordination of power sources within multi-source energy systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waleed Nwesaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoneta Iuliana Bratcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROCOND 2015 - 8th IFAC Symposium on Robust Control Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Federation of Automatic Control (IFAC), Jul 2015, Bratislava, Slovakia. pp.131-136, </w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.09.446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driver torque estimation in Electric Power Steering system using an H ∞ /H 2 Proportional Integral Observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazusa Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Koenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Moulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2015 - 54th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The LPV approach: the key to controlling vehicle dynamics ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSTCC 2015 - 19th International Conference on System Theory, Control and Computing- Joint Conference SINTES 19, SACCS 15, SIMSIS 19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Cheile Gradistei, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A switched LPV observer for actuator fault estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manh Quan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPVS 2015 - 1st IFAC Workshop on Linear Parameter Varying Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An LPV Fault Tolerant control for semi-active suspension -scheduled by fault estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manh Quan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAFEPROCESS 2015 - 9th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France. pp.42 - 47, </w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.09.502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-active suspension control problem: some new results using an LPV /H ∞ state feedback input constrained control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manh Quan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joâo Manoel Gomes da Silva Gomes da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2015 - 54th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On LPV approach for fault tolerant control applied to vehicle dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheib Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manh Quan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan C. Tudon-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAA 2015 - Journées ''Automatique et Automobile''</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LPV control for power source coordination - application to electric vehicles energy management systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waleed Nwesaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoneta Iuliana Bratcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2014 - 13th European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Strasbourg, France. pp.2649-2654</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced Model of Engine Air Path System Using a LPV Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Bechart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Koenig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVEC 2014 - 12th International Symposium on Advanced Vehicle Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INOVE: a testbench for the analysis and control of automotive vertical dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos A. Vivas-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Hernández Alcántara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manh Quan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheib Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VSDIA 2014 - 14th Mini Conference on Vehicle System Dynamics, Identification and Anomalies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Budapest, Hungary. pp. 403 - 413</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roulez plus sûrs avec la voiture automatique: quelques idées sur le projet ANR INOVE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finale académique des Olympiades de Sciences de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal frequency separation of power sources by multivariable LPV/Hinf control: application to on-board energy management systems of electric vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waleed Nwesaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoneta Iuliana Bratcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2014 - 53rd IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Los Angeles, United States. pp.5636-5641</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01037855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full vehicle dynamics control based on LPV/Hinf and flatness approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheib Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lghani Menhour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte d'Andréa-Novel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2014 - 13th European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and Control of the Moisture in a Test Bench Flow with Time-delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel A. Hernandez Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2014 - 13th European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H ∞ Feedback Control for Switched Linear Systems: Application to an Engine Air Path System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Koenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Béchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC 2014 - 19th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Le Cap, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Road Profile Estimation in Automotive Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan C. Tudon-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheib Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Morales-Menéndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2014 - 13th European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIMO Hinf control for power source coordination - application to energy management systems of electric vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waleed Nwesaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoneta Iuliana Bratcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC 2014 - 19th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Le Cap, South Africa. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MIMO LPV control of semi-active suspension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manh Quan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VSDIA 2014 - 14th Mini Conference on Vehicle System Dynamics, Identification and Anomalies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Budapest, Hungary. pp.415 - 425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive control scheme for road profile estimation : application to vehicle dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Doumiati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Erhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC 2014 - 19th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Le Cap, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The INOVE ANR 2010 Blan 0308 project: Integrated approach for observation and control of vehicle dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Koenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2014 - 13th European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Strasbourg, France. pp.2340-2345, </w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECC.2014.6862364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A LPV/Hinf fault tolerant control of vehicle roll dynamics under semi-active damper malfunction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheib Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACC 2014 - American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Portland, OR, United States. </w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACC.2014.6859081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LPV/Hinf∞ Fault tolerant control for automotive semi-active suspensions using roll and pitch monitoring information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheib Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VSDIA 2014 - 14th Mini Conference on Vehicle System Dynamics, Identification and Anomalies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Budapest, Hungary. pp. 427 - 436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Tolerant Control with Additive Compensation for Faults in an Automotive Damper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan C. Tudon-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Varrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Morales Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Ramirez Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Koenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICNSC 2013 - IEEE International Conference on Networking Sensing and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LPV methods for fault-tolerant vehicle dynamic control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan C. Tudon-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheib Fergani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SysTol 2013 - 2nd International Conference on Control and Fault-Tolerant Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nice, France. </w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysTol.2013.6693821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A LPV suspension control with performance adaptation to roll behavior, integrated in a global vehicle dynamic control strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheib Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2013 - 12th biannual European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Zurich, Switzerland. pp.n/c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new LPV/H∞ Global Chassis Control through load transfer distribution and vehicle stability monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheib Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Joint conference SSSC - 5th Symposium on System Structure and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Grenoble, France. pp.n/c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande LPV/Hinf du braquage 4 roues et des suspensions avec adaptation aux dynamiques roulis, dans une stratégie globale de commande de châssis de véhicule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheib Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JD-JN-MACS 2013 - 5èmes Journées Doctorales/Journées Nationales MACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Strasbourg, France. pp.n/c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study and comparison of non linear and LPV control approaches for vehicle stability control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheib Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lghani Menhour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte d'Andréa-Novel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MED 2013 - 21st Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Platanias-Chania, Crete, Greece. </w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2013.6608738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A LPV EMS Regulator for the Parallel HEV with Battery Life Prolongation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tinghong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MED 2013 - 21st Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Platanias-Chania, Crete, Greece. pp.n/c, </w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2013.6608767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advantages of rear steer in LTI and LPV vehicle stability control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Selmanaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Corno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Savaresi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2013 - 52nd IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common rail injection system controller design using input-to-state linearization and optimal control strategy with integral action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Adelina Rivas Caicedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Higelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2013 - 12th biannual European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Zurich, Switzerland. Paper 149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Semi-Active Suspension Design Using Gain-Scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Jesus Lozoya-Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Morales-Menéndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo A. Ramirez-Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Joint conference SSSC - 5th Symposium on System Structure and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Grenoble, France. pp.845-850, </w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20130204-3-FR-2033.00034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison between a Model-free and Model-based Controller of an Automotive Semi-active Suspension System : Independent Wheel-stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan C. Tudon-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Morales-Menéndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo A. Ramirez-Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Joint conference SSSC - 5th Symposium on System Structure and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Grenoble, France. pp.869-874, </w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20130204-3-FR-2033.00039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new LPV/Hinf semi-active suspension control strategy with performance adaptation to roll behavior based on non linear algebraic road profile estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheib Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lghani Menhour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte d'Andréa-Novel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2013 - 52nd IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Road Adaptive Semi-active Suspension in a Pick-up Truck using an LPV Controller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan C. Tudon-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheib Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Varrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAC 2013 - 7th IFAC international symposium on advances in automotive control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Tokyo, Japan. pp.n/c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reduced Model of Three Ways Catalyst Converter and Stored Oxygen Rate Estimation Using Switched Observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Koenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Béchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2013 - 12th biannual European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Zurich, Switzerland. pp.n/c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Tolerant Strategy for Semi-Active Suspensions with LPV Accommodation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan C. Tudon-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Varrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Morales Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SysTol 2013 - 2nd International Conference on Control and Fault-Tolerant Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nice, France. </w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysTol.2013.6693942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A LPV/Hinf Approach for Fuel Consumption Minimization of the PHEV with Battery Life Prolongation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tinghong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAC 2013 - 7th IFAC international symposium on advances in automotive control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Tokyo, Japan. pp.378-383, </w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20130904-4-JP-2042.00054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinf based supervisory control strategy for a parallel HEV with battery fault accommodation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tinghong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAFEPROCESS 2012 - 8th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Mexico City, Mexico. pp.6, </w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20120829-3-MX-2028.00088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A High Gain Observer for Enclosed Mass Estimation in a Spark Ignited Engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Adelina Rivas Caicedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Higelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACC 2012 - American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montreal, Canada. pp.ThA14.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An LFR approach to varying sampling control of LPV systems: application to AUVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSCS 2012 - 1st International Conference on Systems and Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A LPV/Hinf Global Chassis Controller for performances Improvement Involving Braking, Suspension and Steering Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheib Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROCOND 2012 - 7th IFAC Symposium on Robust Control Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Aalborg, Denmark. pp.n/c, </w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20120620-3-DK-2025.00169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances improvement through an LPV/H∞ control coordination strategy involving braking, semi-active suspension and steering Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheib Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2012 - 51st IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Maui, Hawaii, United States. pp.n/c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some LPV Approaches for Semi-active Suspension Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Lam Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poussot-Vassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACC 2012 - American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montréal, Canada. pp.n/a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00682130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Fault-Tolerant Control for Trajectory Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balazs Németh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozsef Bokor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VSDIA 2012 - 13th Mini Conference on Vehicle System Dynamics, Identification and Anomalies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Budapest, Hungary. pp. 521 - 528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande coordonné e des actionneurs de freinage et de suspension semi-active pour la dynamique des véhicules automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheib Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFA 2012 - 7ème Conférence Internationale Francophone d'Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Grenoble, France. pp.775-780</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Parameter Varying Observer for the Enclosed Mass in a Spark Ignited Engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Adelina Rivas Caicedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Higelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-COSM 2012 - IFAC Workshop on Engine and Powertrain Control Simulation and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Rueil-Malmaison, France. papier 48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-tolerant control design for trajectory tracking in driver assistance systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balázs Németh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozsef Bokor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAFEPROCESS 2012 - 8th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Mexico City, Mexico. pp.186-191, </w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20120829-3-MX-2028.00102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An LPV Control Approach for a Fuel Cell Power Generator Air Supply System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hernández-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACC 2012 - American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montréal, Canada. pp.n/a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00682133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Tolerant Control in a Semi-active Suspension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan C. Tudon-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Morales-Menéndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo A. Ramirez-Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAFEPROCESS 2012 - 8th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Mexico City, Mexico. pp.1173-1178, </w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20120829-3-MX-2028.00247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinf observer-based battery fault estimation for HEV application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tinghong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-COSM 2012 - IFAC Workshop on Engine and Powertrain Control Simulation and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Rueil-Malmaison, France. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A LPV suspension control with performance adaptation to roll behavior, integrated in a global vehicle dynamics control strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheib Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Szabó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VSDIA 2012 - 13th Mini Conference on Vehicle System Dynamics, Identification and Anomalies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Budapest, Hungary. pp.n/c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques développements sur le contrôle de la dynamique de véhicule : une approche LPV du problème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFA 2012 - 7ème Conférence Internationale Francophone d'Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Grenoble, France. Paper WeAM3T3.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principles of the Active Collision Mitigation System for Vehicles Involved in Light Impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">András Mihaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Szabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VSDIA 2012 - 13th Mini Conference on Vehicle System Dynamics, Identification and Anomalies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Budapest, Hungary. pp. 539 - 546</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Delayed Recycling Systems with an Unstable Pole at Forward Path</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Francisco Marquez Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basilio del Muro-Cuellar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACC 2012 - American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montréal, Canada. pp.5658-5663</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On real-time feedback control systems : requirements, achievements and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSCS 2012 - 1st International Conference on Systems and Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Villeneuve d'Ascq, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware-in-the-loop Testing of On-Off Controllers in Semi-Active Suspension Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan C. Tudon-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Jesus Lozoya-Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Morales-Menéndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo A. Ramirez-Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VSDIA 2012 - 13th Mini Conference on Vehicle System Dynamics, Identification and Anomalies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Budapest, Hungary. pp. 531 - 539</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the stabilization of high order systems with two unstable poles plus time delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David-Fernando Novella-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basilio del Muro-Cuellar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Velasco-Villa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MED 2012 - 20th Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Barcelone, Spain. pp.12-17, </w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2012.6265607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Wall Losses Estimation of a Gasoline Engine Using a Sliding Mode Observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Adelina Rivas Caicedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Higelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE 2012 World Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Detroit, United States. pp.2012-01-0674, </w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4271/2012-01-0674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LPV-based MR damper modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.A. Diaz-Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Morales-Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A Ramirez-Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MED 2011 - 19th Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Corfou, Greece. pp.201-206, </w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2011.5982976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00682121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective optimization by genetic algorithms in H∞/LPV control of semi-active suspension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Lam Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soualmi Boussaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC 2011 - 18th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Milan, Italy. pp.n.c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation par Algorithme Génétique d'une Commande LPV de Suspension Semi-active</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Lam Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JD-JN-MACS 2011 - 4èmes Journées Doctorales/Journées Nationales MACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Marseille, France. pp.s/n</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation and Application of a New 0D Flame/Wall Interaction Sub Model for SI Engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Adelina Rivas Caicedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Higelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JSAE/SAE 2011 - International Powertrains, Fuels and Lubricants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Kyoto, Japan. pp.2011-01-1893, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4271/2011-01-1893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control Strategies for an Automotive Suspension with a MR Damper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Jesus Lozoya-Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Morales-Menéndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo A. Ramirez-Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC 2011 - 18th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Milan, Italy. pp.1820-1825</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hierarchical Varying Sampling H∞ Control of an AUV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Varrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC 2011 - 18th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation du profil de la chaussée pour la dynamique du véhicule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Erhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Doumiati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JD-JN-MACS 2011 - 4èmes Journées Doctorales/Journées Nationales MACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Marseille, France. pp.221-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control Design for LPV Systems with Input Saturation and State Constraints: an Application to a Semi-Active Suspension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Lam Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joâo Manoel Gomes da Silva Gomes da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2011 - ECC 2011 - 50th IEEE Conference on Decision and Control and European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Orlando, Floride, United States. pp.n.c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new mathematical model for car drivers with spatial preview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjuan Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Canudas de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Dumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC 2011 - 18th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Milan, Italy. pp.10206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00581800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle yaw control via coordinated use of steering/braking systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Doumiati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC 2011 - 18th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Milan, Italy. pp.644-649</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Control Analysis using Real-Time Implementation of a Hybrid Fuel Cell Power Generation System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hernández-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Druart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDFC 2011 - Fundamentals and Developments of Fuel Cells Conference, FDFC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Grenoble, France. pp.ISBN : 978-2-7466-2970-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey on Some Automotive Semi-Active Suspension Control Methods: a Comparative Study on a Single-Corner Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poussot-Vassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Spelta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio M. Savaresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC 2011 - 18th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Milan, Italy. pp.1802-1807</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple observer based controller for the stabilization of systems with two unstable poles plus time delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David-Fernando Novella-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basilio del Muro-Cuellar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MED 2011 - 19th Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Corfou, Greece. pp.1522-1527, </w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2011.5983130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00682128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy-based electric current dependency on an MR damper model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A. Ruiz-Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Morales-Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis E. Garza-Castanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A Ramirez-Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MED 2011 - 19th Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Corfou, Greece. pp.742-747, </w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2011.5983058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00682125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hysteresis Modelling for a MR Damper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Jesus Lozoya-Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Aubouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Morales-Menéndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo A. Ramirez-Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSIM 2010 - 7th EUROSIM Congress on Modelling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Prague, Czech Republic. pp.71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Experimental Validation of a Robust Control Method for a Hybrid Fuel Cell Power Generation System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hernández-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE 2010 - 2nd IEEE Energy Conversion Congress and Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Atlanta, Georgie, United States. pp.4482-4489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LPV/H1 controller design for vehicle dynamic stability enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Doumiati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Gaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Szabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VSDIA 2010 - 12th Mini Conference on Vehicle System Dynamics, Identification and Anomalies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et commande LPV d'un amortisseur magnéto-rhéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Lam Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Jesus Lozoya-Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Ramirez Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFA 2010 - 6ème Conférence Internationale Francophone d'Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Nancy, France. pp.n.c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A LPV Quarter of Car with Semi-active Suspension Model including Dynamic Input Saturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Jesus Lozoya-Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Morales-Menéndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo A. Ramirez-Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSSC 2010 - 4th IFAC Symposium on System, Structure and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Ancona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodology for Optimal Semi-Active Suspension Systems Performance Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poussot-Vassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Savaresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Spelta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2010 - 49th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Atlanta, United States. pp.n.c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Robust Control of DC-DC Converters: Application to a Hybrid Power Generation System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hernández-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Druart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSSC 2010 - 4th IFAC Symposium on System, Structure and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Ancona, Italy. pp.WeCT1.1, </w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20100915-3-IT-2017.00010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An LPV Approach for Semi-Active Suspension Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Lam Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Aubouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo A. Ramirez-Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PACAM XI - 11th Pan-American Congress of Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Foz do Iguaçu, Paraná, Brazil. pp.PAC0546</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic design method for robust performances and integration of Aircraft DC power systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sautreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIE 2010 - IEEE International Symposium on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Bari, Italy. s. p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental results of an Hinfinity-observer for an industrial semi-active suspension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Aubouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAC 2010 - 6th IFAC International Symposium on Advances in Automotive Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Extension of Mixed Sky-hook and ADD to Magneto-Rheological Dampers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Lam Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Savaresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Spelta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSSC 2010 - 4th IFAC Symposium on System, Structure and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Ancona, Italy. pp.ID50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An LPV Control Approach for Comfort and Suspension Travel Improvements of Semi-Active Suspension Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Lam Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Spelta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Savaresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2010 - 49th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Atlanta, Georgie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An LPV Control Approach for Semi-active Suspension Control with Actuator Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Lam Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACC 2010 - American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Baltimore, Maryland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LPV/Hinf controller for vehicle handling and stability enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Doumiati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VSDIA 2010 - 12th Mini Conference on Vehicle System Dynamics, Identification and Anomalies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Budapest, Hungary. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LFT/Hinf varying sampling control for Autonomous Underwater Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSSC 2010 - 4th IFAC Symposium on System, Structure and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Sep 2010, Ancona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00497049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gain-scheduled LPV/Hinf controller based on direct yaw moment and active steering for vehicle handling improvements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Doumiati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poussot-Vassal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2010 - 49th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Atlanta, United States. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Optimal Control Strategies for a Hybrid Fuel Cell Power Management System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hernández-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Druart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2010 - 36th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Phoenix, United States. </w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2010.5675231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Semi-active Control-oriented Damper Model for an Automotive Suspension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Jesus Lozoya-Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Morales-Menéndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo A. Ramirez-Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAC 2010 - 6th IFAC International Symposium on Advances in Automotive Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Munich, Germany. pp.P-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of weighting function selection for H∞ control of semi-active suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Lam Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boussaad Soualmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Jesus Lozoya-Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VSDIA 2010 - 12th Mini Conference on Vehicle System Dynamics, Identification and Anomalies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Budapest, Hungary. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00535741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gain scheduled steering and braking control for improvement of vehicle handling and stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Doumiati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poussot-Vassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2010 - 49th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-active H∞/LPV control for an industrial hydraulic damper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Aubouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poussot-Vassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Talon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2009 - European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained Model Predictive Control of a Skid-Steering Mobile Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Bribiesca Argomedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2009 - European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinfinity/LPV observer for an industrial semi-active suspension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Aubouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSC 2009 - CCA 2009 - 3rd IEEE Multi-conference on Systems and Control - 18th IEEE International Conference on Control Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Saint Petersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A LPV control approach for a semi-active hydraulic damper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Aubouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Talon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VSDIA 2008 - 11th Mini Conference on Vehicle System Dynamics, Identification and Anomalies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory Resilient Gain-scheduled State-Feedback Control of LPV Time-Delay Systems with Time-Varying Delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Briat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lafay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROCOND 2009 - 6th IFAC Symposium on Robust Control Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Haifa, Israel. </w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20090616-3-IL-2002.00035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance specifications and analysis of a variable speed synchronous generator witha diode rectifier for the all electric aircraft using the Hinf control approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sautreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2009 - European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00396273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New trends in vehicle dynamics: from modelling to control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2009 - European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H-infinity Filtering of Uncertain LPV Systems with Time-Delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Briat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lafay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2009 - European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Vehicle Dynamic Stability Controller Involving Steering and Braking Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poussot-Vassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2009 - European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Methodology for Aircraft HVDC Power Systems Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hernández-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sautreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIT 2019 - IEEE International Conference on Industrial Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Gippsland, Australia. 6p., </w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIT.2009.4939513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Model and MIMO Control for Intelligent Buildings Temperature Regulation over WSN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mocanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC TDS 2009 - 8th IFAC Workshop on Time Delay Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Sinaia, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Convex Optimization Approach to Feedback Scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mongi Ben Gaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MED 2008 - 16th Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mediterranean Control Association/IEEE, Jun 2008, Ajaccio, France. </w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2008.4602169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00276005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter dependent state-feedback control of LPV time-delay systems with time-varying delays using a projection approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Briat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lafay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC 2008 - 17th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Method for Robust Performance Analysis of Aircraft DC Power Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sautreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2008 - 34th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Orlando, Floride, United States. </w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2008.4757928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Global Chassis Controller for Handling Improvements Involving Braking and Steering Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poussot-Vassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2008 - 47th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Cancun, Mexico. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00316503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attitude and Handling Improvements Through Gain-scheduled Suspensions and Brakes Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poussot-Vassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Szabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC 2008 - 17th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Séoul, South Korea. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00260299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Full-Block S-procedure application to delay-dependent state-feedback control of uncertain time-delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Briat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lafay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC 2008 - 17th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00337002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtrage Hinf/LPV de systèmes LPV à retards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Briat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lafay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFA 2008 - Conférence Internationale Francophone d'Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Bucarest, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Design Methodology for Weakly-Hard Real-Time Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mongi Ben Gaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC 2008 - 17th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Jul 2008, Séoul, South Korea. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00269209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing the Frequency Effect in a Black Box Model of a Magneto-Rheological Damper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvira del Rosario Niño Juárez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo A. Ramirez-Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Morales-Menéndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VSDIA 2008 - 11th Mini Conference on Vehicle System Dynamics, Identification and Anomalies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Self Tuning Suspension Controller for Multi-body Quarter Vehicle Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poussot-Vassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Drivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Ramirez-Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC 2008 - 17th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Séoul, South Korea. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00260295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande Robuste LPV Tolérante aux Défauts pour l'Amélioration de la Sécurité des Véhicules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poussot-Vassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFA 2008 - Conférence Internationale Francophone d'Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Bucarest, Roumanie. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delay-Scheduled State-Feedback Design for Time-Delay Systems with Time-Varying delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Briat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lafay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC 2008 - 17th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A LPV approach to control and real-time scheduling codesign: application to a robot-arm control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mongi Ben Gaïd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2008 - 47th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2008, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00367679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced robust and predictive approaches for active chassis control (Invited session)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2008 - 47th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smooth Transition Control for Integrated Vertical and Pitch Motions in a Semi-Active Suspension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo A. Ramirez-Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VSDIA 2008 - 11th Mini Conference on Vehicle System Dynamics, Identification and Anomalies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance analysis and simulation of a new industrial semi-active damper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Aubouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poussot-Vassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC 2008 - 17th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Séoul, South Korea. pp.n/a, </w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20080706-5-KR-1001.00786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A self tuning LPV/Hinf suspension controller for a multi-body quarter vehicle model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poussot-Vassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Drivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Ramirez-Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAVSD 2007 - 20th Symposium of the International Association for Vehicle System Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Berkeley, Californie, United States. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00148828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full Order LPV/Hinfinity observers for LPV time-delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Briat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lafay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSSC 2007 - 3rd IFAC Symposium on System, Structure and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Foz do Iguaçu, Brazil. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinfinity observer design for uncertain time-delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Briat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2007 - European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Kos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00337007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Hinf Linear Parameter-Varying (LPV) Controller for a Diesel Engine Common Rail Injection System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Meissonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2007 - European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Kos, Greece. pp.TuD02.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward global chassis control by integrating the brake and suspension systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Szabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozsef Bokor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poussot-Vassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAC 2007 - 5th IFAC International Symposium on Advances in Automotive Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Monterrey Coast, United States. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00148830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A LPV/Hinf semi-active Suspension based full vehicle attitude controller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poussot-Vassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSC 2007 - Conference on Systems and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Marrakech, Morocco. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00148825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Robust Control of Automotive Semi-Active Suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poussot-Vassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Szabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAA 2007 - Journées ''Automatique et Automobile''</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Bordeaux, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A LFT/Hinf state feedback design for Linear Parameter Varying Time Delay Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Briat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Lafay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2007 - European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Kos, Greece. pp.ThC01.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reduced polytopic LPV synthesis for a sampling varying controller : experimentation with a T inverted pendulum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2007 - European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Kos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00193862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle robuste LPV: Application aux véhicules automobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poussot-Vassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JD-JN-MACS 2007 - 2èmes Journées Doctorales/Journées Nationales MACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Reims, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00148824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A LPV based semi-active suspension control strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poussot-Vassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Szabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSSC 2007 - 3rd IFAC Symposium on System, Structure and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Foz do Iguaçu, Brazil. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00148831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Experimental Results of an Hinf-LPV Controller Applied to a Diesel Engine Common Rail Injection System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Meissonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAC 2007 - 5th IFAC International Symposium on Advances in Automotive Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Monterey Coast, California, United States. pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global chassis control using braking and suspension systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Szabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozsef Bokor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poussot-Vassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAVSD 2007 - 20th Symposium of the International Association for Vehicle System Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Berkeley, Californie, United States. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00148826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Observer for Frequency Meter in Digital Phase Locked Loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Houdebine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Alamir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2007 - European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Kos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental validation and H-inf control of the Opto-mechanical coupling effect in DVD Servo-mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Voda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2007 - European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Kos, Greece. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00123082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating control design and real-time computing : a robust control approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mongi Ben Gaïd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACD 2007- 5th European Workshop on Advanced Control and Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gipsa-lab, Nov 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00195182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Optimal Control for Semi-active Suspension Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Drivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Ramirez-Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poussot-Vassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nov 2006, p. 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00116049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An LPV/H-Infinity Active Suspension Control for Global Chassis Technology: Design and Performance Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Zin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozsef Bokor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACC 2006 - IEEE American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Minneapolis (Minnesota), United States. CD ROM, Paper ThB04.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A LPV/Hinf Semi-active Suspension Controller Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poussot-Vassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Szabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nov 2006, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00116059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Observation and Control of Time Delay Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jul 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00103432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinf control of a Teleoperation Drive-by-Wire System with Communication Time-Delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00103527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of a sampling period dependent controller using LPV approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IFAC Symposium on Robust Control Design ROCOND'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00385255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and Control in Optical Disk Drives: Reducing the Opto-mechanical coupling effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Voda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sep 2006, 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00123042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer-based H-infinity control for time-delay systems: a new LMI solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Briat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal skyhook control for semi-active suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poussot-Vassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Ramirez Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Flores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of a sampling period dependent controller using LPV approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Zsimon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jul 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00103524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Prototyping for Vehicle Dynamic Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Drivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Ramirez-Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poussot-Vassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sep 2006, p. 986-991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00116044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer-based Hinfinity control for time-delay systems: a new LMI solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Briat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IFAC Time-Delay Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, L'Aquila, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00337011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control and Real-time Scheduling Co-design : Application to Robust Robot Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TFIT 2006 - 3rd Taiwanese-French Conference on Information Technology TFIT'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00385253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective qLPV Hinf / H2 Control of a half vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poussot-Vassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Szabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VSDIA 2006 - 10th Mini Conference on vehicle system dynamics, identification and anomalies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00098656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie d'anticipation pour le contrôle global du châssis à l'aide de suspensions actives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Zin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">May 2006, pp.n 127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00103426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sampled spur free fractional frequency synthesizer and its noise analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Houdebine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Alamir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switched H-infinity control strategy of automotive active suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Zin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC 2005 - 16th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation of network controlled systems with a predictive approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Canudas de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeCST Workshop 2005 - 1st Workshop on Networked Control System and Fault Tolerant Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, -, France. pp.Control requirements and Network constraints</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampling period dependent RST controller used in control/scheduling co-design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFAC 2005 World Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Jul 2005, Prague</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust control/scheduling co-design: application to robot control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTAS'05 11th IEEE Real-Time and Embedded Technology and Applications Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Mar 2005, San Francisco, CA, USA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An LPV/H-Infinity Active Suspension Control for Global Chassis Technology: Design and Performance Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Zin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozsef Bokor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées "Automatique et Automobile"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of a diesel engine Common Rail injection system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Meissonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC 2005 - 16th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unknown Inputs Proportional Integral Observers for Descriptor Systems with Multiple Delays and Unknown Inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Koenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACC 2004 - IEEE American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Boston, MA, United States. pp.3472-3473, </w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ACC.2004.1384447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00232844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online state of health (SOH) assessment of LIB by entropymetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohaïb El Outmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Yazami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Battery Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Fort Lauderdale, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium-Ion battery state of health (SOH) analysis by entropymetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohaïb El Outmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Yazami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropy 2018: From Physics to Information Sciences and Geometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ANR-BLAN-0308 INOVE: l'automatique au sein des véhicules pour une conduite plus sûre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte D’andréa-Novel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovatives CNRS: la voiture du Futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception conjointe commande-ordonnancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Qiong Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maryline Chetto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ordonnancement dans les systèmes temps réel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions, pp.293-324, 2014, 978-1-78405-039-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01017944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control and Scheduling Joint Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Qiong Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maryline Chetto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Real-time Systems Scheduling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 "Focuses", </w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.53-96, 2014, 9781848217898</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01067487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LPV Approaches for Varying Sampling ControlDesign: Application to Autonomous Underwater Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Sename and Peter Gaspar and József Bokor. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robust Control and Linear Parameter Varying Approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag Berlin Heidelberg, pp.375-395, 2013, Lecture Notes in Control and Information Sciences ; vol. 437, 978-3-642-36109-8 (Print) 978-3-642-36110-4 (Online). </w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-36110-4_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global chassis control using coordinated control of braking/steering actuators, in Robust control and linear parameter varying approaches : application to vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poussot-Vassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheib Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Doumiati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture notes in Control and Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 47, 2013, 978-3-642-36109-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global chassis control using coordinated control of braking/steering actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poussot-Vassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheib Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Doumiati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sename, Olivier; Gaspar, Peter; Bokor, Joszef (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robust Control and Linear Parameter Varying approaches: application to vehicle dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.237-266, 2013, Series: Lecture Notes in Control and Information Sciences, Vol. 437</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LPV Control Approaches in View of Comfort Improvement of Automotive Suspensions Equipped with MR Dampers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Lam Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poussot-Vassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Sename, Peter Gaspar, József Bokor (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robust Control and Linear Parameter Varying Approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag Berlin Heidelberg, pp.183-212, 2013, Lecture Notes in Control and Information Sciences ; vol. 437, SBN: 978-3-642-36109-8 (Print) 978-3-642-36110-4 (Online). </w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-36110-4_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La robustesse: une nouvelle approche pour l'intégration des systèmes énergétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sautreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conception systémique pour la conversion d'énergie électrique 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Lavoisier, pp.155-186, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LPV modelling and control of semi-active dampers in automotive systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Lam Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mohammadpour, Javad; Scherer, Carsten W. (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control of Linear Parameter Varying Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.547, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Robustness: a new approach for the integration of energetic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sautreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">X. Roboam. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systemic design methodologies for electrical energy systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE - Wiley, pp.125-158, 2012, 978-1-84821-388-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing aware control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mongi Ben Gaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Aubrun and Daniel Simon and Ye-Qiong Song. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-design approaches for dependable networked control systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Wiley, 2010, Wiley / Engineering &amp; Materials Science / Electrical &amp; Electronics Engineering / Control Systems Technology, 978-1-84821-176-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00447368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant state based feedback scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mongi Ben Gaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Aubrun and Daniel Simon and Ye-Qiong Song. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-design approaches for dependable networked control systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Wiley, 2010, Wiley / Engineering &amp; Materials Science / Electrical &amp; Electronics Engineering / Control Systems Technology, 978-1-84821-176-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00447371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Hinf control of bilateral teleoperation systems under communication time-delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Fattouh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.Chiasson and J.J.Loiseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications of Time-delay systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, pp.99-116, 2007, LNCIS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00176040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation des systèmes commandés par réseau: une approche prédictive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Canudas de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.P. Richard et T. Divoux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes commandés en réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier - Hermès, pp.83-124, 2007, Traité IC2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00176046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception conjointe commande/ordonnancement et ordonnancement régulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Navet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes temps-réel 2: ordonnancement, réseaux, qualité de service</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier - Hermès, pp.81-108, 2006, Traité IC2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00176054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of 12th International Conference on Mechatronics and Control Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMCE 2024 - 12th International Conference on Mechatronics and Control Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Budapest, Hungary. Springer Nature Singapore, 2026, Lecture Notes in Mechanical Engineering, </w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-96-6452-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05298521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 11th International Conference on Mechatronics and Control Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMCE 2023 - 11th International Conference on Mechatronics and Control Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Singapore, pp.VIII, 181, 2024, Lecture Notes in Mechanical Engineering, Softcover ISBN978-981-99-6522-9, eBook ISBN978-981-99-6523-6. </w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-99-6523-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of 10th International Conference on Mechatronics and Control Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Nature, 1 vol (X-186 p.), 2023, Lecture Notes in Mechanical Engineering, 978-981-19-1539-0. </w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-19-1540-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03728585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1st IFAC Workshop on Linear Parameter Varying Systems LPVS2015 Grenoble, France, 7–9 October 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Fiacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lovera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Karcanias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">48 (26), Elsevier, 241 p., 2015, IFAC-PapersOnLine, </w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2405-8963(15)02522-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et dispositif de mesure en temps réel et in situ des données thermodynamiques d'une batterie (enthalpie et entropie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohaïb El Outmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Yazami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP19782947.6. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFAC Workshop LPVS2015 on Linear Parameter Varying Systems Final Program and Book of Abstracts Grenoble October 7-9, 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Fiacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lovera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Karcanias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An LPV-PILOT in Control: Real-time Nonlinear Predictive Control using Interior-point Log-barrier Optimisation Techniques and the LPV Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinícius Moreno Sanches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Menezes Morato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Medero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Elias Normey-Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gain-scheduled LPV Lateral Control for Lane Tracking and Lane Change Maneuvers for Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kapsalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Milanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A H∞ LPV State Feedback Controller for Velocity Dependent Time Headway in Heterogeneous Platoon -Application to Microscale Platoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Haudrechy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péter Gáspár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous Vehicle Trajectory Tracking: An Integrated Longitudinal/Lateral LPV MPC Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Cerrito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Menezes Morato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced LPV-YK Control Design with Experimental Validation on Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussam Atoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Milanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Data-Driven Trajectory Representation for Nonlinear Systems under quasi-Linear Parameter Varying Embeddings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Menezes Morato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Normey-Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613735v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Variable and Multi-Objective Gain-Scheduled Control Based on Youla-Kucera Parameterization: Application to Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussam Atoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Milanés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pNMPC - A Code Generation Software Tool for Implementation of Derivative Free Parameterized NMPC Scheme for Embedded Control Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthik Murali Madhavan Rathai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Alamir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of Electro-Rheological Dampers for Automotive Suspensions: Healthy and Faulty Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Menezes Morato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Phong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Alejandro Molina Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuator fault estimation based on a switched LPV extended state observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manh Quan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D04.05 - Feasibility mock-ups of feedback schedulers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Planchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Muñoz de La Peña Sequedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648246v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FeedNetBack-D04.03 - Design of Robust Variable Rate Controllers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Varrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00536601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An H∞ LPV Design for Sampling Varying Controllers : Experimentation with a T Inverted Pendulum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6380, INRIA. 2007, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00193865v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId929"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05247205v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sename" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04740384v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu van Tan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gaspar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong Tu Do" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-981-97-1359-2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-1359-2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234130v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Witrant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Fridman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dugard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26369-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655581v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozsef Bokor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-642-36110-4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36110-4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931610v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sabatier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tenreiro Machado" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931597v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Jairo Martinez Molina" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lovera" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931605v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seuret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fridman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537826v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Savaresi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Poussot-Vassal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Spelta" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/semi-active-suspension-control-design-for-vehicles/savaresi/978-0-08-096678-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507623v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzi Tabouri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Meslem" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Guldstrand Larsen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schilling" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2026.2617150" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05299410v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Quan Nguyen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Tan Vu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/16878132251369152" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05299536v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Tan Vu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics14061144" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04740395v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Menezes Morato" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Elias Normey-Rico" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40313-024-01112-x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262465v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor M Cunha" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tito L.M. Santos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio E Normey-Rico" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2024.106713" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04740398v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40313-024-01115-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04511277v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Borrell" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicen&#231; Puig" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2024.105911" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04714305v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Medero Borrell" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/2600000032" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04511304v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussam Atoui" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Milanes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.7298" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04892087v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Normey-Rico" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.6921" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04892168v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hachem" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel M Borrell" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics12173680" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728526v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gia Quoc Bao Tran" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Phong Pham" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2022.3186608" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536927v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3183534" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04892175v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakan Basargan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Mih&#225;ly" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter G&#225;sp&#225;r" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines11020204" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04093634v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Achnib" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2023.105553" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027828v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2022.07.002" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790267v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2021.3125771" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790422v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Tudon-Martinez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Amezquita-Brooks" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Hernandez-Alcantara" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2021.08.031" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688100v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Medero" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2022.3179941" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03526707v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Viet Ha" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Thanh Niem" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/act11010012" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027807v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Alcal&#225;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iury Bessa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinaldo Palhares" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2022.109698" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812669v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Kapsalis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Milan&#233;s" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2022.105360" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03678560v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15103648" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787455v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jungers" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2022.09.011" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04892081v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh&#8208;phong Pham" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5583" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04892122v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseba Quevedo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2020.0562" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03354248v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Rotondo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5800" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03526779v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/PPtr.18577" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526931v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5788" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03526790v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;d&#225;m Kisari" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/PPtr.18593" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03526787v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Da Tran" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Hung Truong" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/PPtr.18573" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03132432v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11010290" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03132427v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bowen Nie" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhitao Liu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianhao Guo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Litao Fan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxu Ma" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11041407" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03221841v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09544070211013949" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03259288v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong Manh Hung" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJHVS.2021.115595" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03526770v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduarda Costa" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10070813" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196373v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.109963" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02904666v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2020.0698" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927449v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5243" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03526802v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Trung Pham" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/PPtr.18572" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03526776v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10172120" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288575v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nwesaty" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoneta Iuliana Bratcu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ravey" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouquain" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2019.2937931" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02940740v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40430-020-02585-y" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02917902v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Cen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duoneng Liu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3001913" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611783v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2020.04.016" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924234v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2020.0592" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160053v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2019.2919813" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637663v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roman" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bresch-Pietri" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2019.2899048" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157666v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G&#225;sp&#225;r" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12555-019-0060-2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133503v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthik Murali Madhavan Rathai" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Alamir" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2019.2915002" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02169682v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazusa Yamamoto" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Koenig" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Moulaire" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2019.06.004" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01826646v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Quan Nguyen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2018.11.016" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615916v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e01827" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01826637v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2019.01.005" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981464v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Vivas-Lopez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Morales-Men&#233;ndez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2017.2785127" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615915v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana A Hern&#225;ndez-Alc&#225;ntara" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2017.07.001" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815802v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Cerpa" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2018.2841898" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509633v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00423114.2017.1317822" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509787v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soheib Fergani" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lghani Menhour" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte d'Andr&#233;a-Novel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3846" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01515226v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Simon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2017.1316879" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245923v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Doumiati" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lechner" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2015.12.020" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245424v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Francisco Marquez-Rubio" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Jasmin Vazquez-Guerra" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basilio del Muro-C&#250;ellar" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.1190" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01884700v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Menhour" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262560v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C. Tudon-Martinez" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Varrier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Morales-Menendez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.riai.2015.02.009" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342899v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waleed Nwesaty" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2015.1163" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230203v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2015.2425299" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230137v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2015.2413937" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260386v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David-Fernando Novella-Rodriguez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basilio del Muro-Cuellar" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/apj.1757" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1BDKJQ9K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944769v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Riu" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sautreuil" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas R&#233;ti&#232;re" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2013.12.001" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFH1F4DF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350209v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dhome" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759487v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2013.03.004" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937329v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706698v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aubouet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Talon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2012.04.008" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733253v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge De-Jesus Lozoya-Santos" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ramirez-Mendoza" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682111v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Francisco M&#225;rquez-Rubio" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Velasco-Villa" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cort&#233;s-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2012.02.002" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945318v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Adelina Rivas Caicedo" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Caillol" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Higelin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20121023-3-FR-4025.00048" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795550v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Briat" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765518v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rivas" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Talon" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2011-01-1893" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733261v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2012.03.011" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830897v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hern&#225;ndez-Torres" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Druart" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2011100252" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387610v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Szabo" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2010.05.016" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534721v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00423114.2010.527995" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641562v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2011.611950" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699210v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hernandez" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Riu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Druart" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534718v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lafay" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2010.06.004" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641534v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448496v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Robert" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2009.2026179" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448493v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Zin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/.033261" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402241v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441123v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2009.2026859" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402238v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2009.06.001" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123031v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Voda" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2009.02.006" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1H06C3Q-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173531v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00423110701684587" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316520v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2008.05.002" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZFP26BP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375192v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVAS.2008.023589" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356330v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2007.914466" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645040v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/pp.tr.2008-1-2.17" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005723v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauthier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meissonnier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:2007046" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103429v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103538v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1934-6093.2007.tb00321.x" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3VQQKBV5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103537v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Jun Pan" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Canudas de Wit" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368539v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368541v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830809v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Rabah" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-6911(94)00086-B" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WGHWBG20-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028039v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius M Sanches" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156536v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Betouche" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Penco" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Kvieska" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05254000v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Ha Duong-Thi" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235901v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Houjayri" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Eddine Benattia" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05284328v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Phat Do" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Glielmo" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070908v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella P Manzini" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Geoffriault" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265476v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Koliai" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Zoulagh" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008003v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Boulanger" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dairay" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vayssettes" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04740373v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyin Huang" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long He" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangquan Wang" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-6523-6_4" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04740410v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Lelk&#243;" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs N&#233;meth" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.07.330" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547667v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.07.207." TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04561950v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Labbadi" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04740404v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Thinh Kieu" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-1868-9_52" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04740376v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mar&#237;a G&#243;mez Ruiz" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-6523-6_8" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04740371v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-6523-6_2" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735234v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Arceo" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Gutierrez-Garza" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge de Jesus Lozoya-Santos" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio A. Ramirez-Moreno" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis C. Felix-Herran" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04036268v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Marco Vinco" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spilios Theodoulis" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Strub" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2023-2498" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04068218v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC57647.2023.10178162" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04238496v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Emiliano Rodr&#305;guez Raygoza" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen Uriel Barragan Hernandez" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Carlos Felix Herran" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263803v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulian Munteanu" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEEE58596.2023.10310632" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04740337v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;t&#233; Fazekas" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Bagoly" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC57647.2023.10178394" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371732v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.940" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03690075v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.288" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790384v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Mihaly" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED54222.2022.9837262" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714308v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.290" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654127v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicenc Puig" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED54222.2022.9837184" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688112v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.207" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892247v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV51971.2022.9827384" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790380v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV51971.2022.9827195" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739912v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.29" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762058v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.284" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790417v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.588" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654135v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Naspolini" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED54222.2022.9837209" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03654390v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793027v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.298" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611561v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.123" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03280581v2" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC48978.2021.9564694" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249064v2" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.593" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892253v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Dung" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Duong Pham" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATiGB50996.2021.9423337" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03227095v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.594" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03205747v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.06.010" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207173v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tito L M Santos" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.577" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210253v2" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme N G dos Reis" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.561" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790351v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC54610.2021.9655165" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790409v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Priyatharrshan" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.399" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03301885v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Milan&#233;s" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED51440.2021.9480235" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300548v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao Tho Phan" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-1540-6_12" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531152v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysTol52990.2021.9595648" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300480v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Tien Bui" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-1540-6_16" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170815v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC54610.2021.9655162" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03301881v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED51440.2021.9480288" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790326v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC54610.2021.9655124" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300570v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Sayssouk" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274599v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Echrak Chnib" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ferrante" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Rodriguez Canales" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cutipa Luque" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-1540-6_10" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02940732v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#225;niel F&#233;nyes" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s Heged&#369;s" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED48518.2020.9183106" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02882631v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC45102.2020.9294459" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02940725v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED48518.2020.9182873" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02948591v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03132694v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Alcala" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2034" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02940698v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Laib" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2039" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02940727v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED48518.2020.9182953" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02940715v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880397v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2028" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134088v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1391" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02321396v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.12.366" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292035v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963461v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04792-4_46" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173693v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.12.354" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156880v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004544v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882534v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INDIANCC.2019.8715601" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156867v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.026" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156853v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.025" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156876v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.027" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02159981v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160145v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158088v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Daniel V&#225;zquez" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Novella" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basilio del Muro" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.12.224" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01954761v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge de J. Lozoya-Santos" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948574v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Estrada Vela" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Hern&#225;ndez Alcantara" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Morales Menendez" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807453v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Dubuc" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Halle" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387631v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994573v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658662v2" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955033v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rattena Tang" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.11.029" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981050v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Hieu Nguyen" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argyrios Zolotas" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980947v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980998v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tat-Thang Pham" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327111v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linliang Guo" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394358v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658083v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Phong Dinh" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Phong Pham" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01631362v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.017" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01597586v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01661033v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01661030v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01661028v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538588v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01661026v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637661v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309614v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Albertos Vivas Lopez" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361861v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413025v2" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361742v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2016.7739755" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349352v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2016.7525448" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361841v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Canale" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2016.7798353" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367991v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361869v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#243;zsef Bokor" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01314500v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.503" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314548v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.08.065" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314529v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.08.062" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233832v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Farhat" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226549v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233700v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226754v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Manoel Gomez da Silva Jr" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.467" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179966v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Lakkis" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Corno" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226572v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.499" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412892v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260349v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261833v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226546v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235053v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150179v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.446" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226569v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226558v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.502" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226810v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#226;o Manoel Gomes da Silva Gomes da Silva" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262596v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966904v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084851v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ngo" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H B&#233;chart" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348498v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Hernandez Perez" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01037855v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991139v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968382v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084862v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Bechart" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226502v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A. Vivas-Lopez" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Hern&#225;ndez Alc&#225;ntara" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Buche" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966915v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968393v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202539v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Erhart" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226406v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226527v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940024v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2014.6859081" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348499v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Basset" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862364" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879075v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinghong Wang" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2013.6608767" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800822v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937240v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ramirez Mendoza" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937237v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysTol.2013.6693821" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764619v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800828v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868229v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2013.6608738" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876401v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Selmanaj" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Corno" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919455v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817543v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo A. Ramirez-Mendoza" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130204-3-FR-2033.00034" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817534v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130204-3-FR-2033.00039" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811039v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868186v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937438v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert B&#233;chart" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937234v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysTol.2013.6693942" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879070v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130904-4-JP-2042.00054" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939782v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balazs N&#233;meth" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764573v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733262v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682130v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Lam Do" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764988v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120620-3-DK-2025.00169" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764607v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680465v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733764v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120829-3-MX-2028.00088" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746959v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Roche" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939737v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120829-3-MX-2028.00102" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682133v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939970v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120829-3-MX-2028.00247" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733767v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764636v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaspar" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Szab&#243;" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940243v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Mihaly" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733265v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937246v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Francisco Marquez Rubio" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939984v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765566v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2012-01-0674" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828093v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Velasco-Villa" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2012.6265607" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726217v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581800v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjuan Jiang" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dumon" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681179v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633026v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606442v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606438v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soualmi Boussaad" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681543v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680448v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682121v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Diaz-Salas" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morales-Menendez" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A Ramirez-Mendoza" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2011.5982976" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640404v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681332v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560183v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681432v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio M. Savaresi" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682125v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier A. Ruiz-Cabrera" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis E. Garza-Castanon" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2011.5983058" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682128v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2011.5983130" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496934v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498155v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504592v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100915-3-IT-2017.00010" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534732v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202556v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gaspar" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504145v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520117v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504923v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611475v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498158v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560395v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533206v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536313v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497721v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00497049v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504144v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202551v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535741v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussaad Soualmi" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545093v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2010.5675231" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536112v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385259v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368511v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bribiesca Argomedo" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385055v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385059v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387401v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090616-3-IL-2002.00035" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396273v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reti&#232;re" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387402v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385985v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375194v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364012v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2009.4939513" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444556v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mocanu" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260295v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Drivet" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336982v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387617v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00269209v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mongi Ben Ga&#239;d" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387544v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira del Rosario Ni&#241;o Ju&#225;rez" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00276005v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2008.4602169" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336998v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339301v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2008.4757928" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316503v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260299v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337002v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387444v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00367679v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355523v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387524v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Flores" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385042v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.00786" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148825v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180757v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337007v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148828v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173517v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Meissonnier" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148830v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387615v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173518v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Lafay" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00193862v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148824v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148831v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123082v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126190v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Houdebine" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dedieu" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148826v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173526v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00195182v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103527v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103432v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116059v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082029v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116049v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00385255v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123042v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083415v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083420v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103524v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zsimon" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116044v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337011v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103426v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086709v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00385253v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098656v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000735v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384845v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Georges" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387438v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000733v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387475v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387437v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232844v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Marx" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2004.1384447" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982743v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soha&#239;b El Outmani" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Granjon" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Yazami" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01875116v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261838v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte D&#8217;andr&#233;a-Novel" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01017944v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye-Qiong Song" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01067487v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/index.php?p=a&amp;amp;ACTION=View&amp;amp;id=810" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180109v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802813v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36110-4_15" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Q4Z0LSBN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764860v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802800v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36110-4_7" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-B45LRXF0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782577v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782584v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650355v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00447371v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00447368v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176046v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176040v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Fattouh" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176054v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05298521v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Conte" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-6452-8" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04740353v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-6523-6" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728585v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-1540-6" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255194v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Fiacchini" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Karcanias" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2405-8963(15)02522-7" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915623v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257181v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281686v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius Moreno Sanches" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962955v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982980v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363094v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Haudrechy" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394625v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cerrito" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613735v2" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03648497v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762037v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882652v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01826641v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Alejandro Molina Villa" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361886v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00648246v2" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Planchet" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mu&#241;oz de La Pe&#241;a Sequedo" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536601v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00193865v3" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05247205v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sename" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04740384v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu van Tan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gaspar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong Tu Do" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-981-97-1359-2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-1359-2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234130v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Witrant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Fridman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dugard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26369-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931610v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sabatier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tenreiro Machado" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655581v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozsef Bokor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-642-36110-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36110-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931597v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Jairo Martinez Molina" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lovera" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931605v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seuret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fridman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537826v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Savaresi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Poussot-Vassal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Spelta" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/semi-active-suspension-control-design-for-vehicles/savaresi/978-0-08-096678-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507623v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzi Tabouri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Meslem" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Guldstrand Larsen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schilling" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2026.2617150" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580616v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Hammoud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2026.106963" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982980v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Boulanger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dairay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vayssettes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2026.106987" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05299410v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Quan Nguyen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Tan Vu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/16878132251369152" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05299536v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Tan Vu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics14061144" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04740398v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Menezes Morato" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Elias Normey-Rico" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40313-024-01115-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04740395v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40313-024-01112-x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262465v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor M Cunha" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tito L.M. Santos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio E Normey-Rico" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2024.106713" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04511277v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Borrell" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicen&#231; Puig" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2024.105911" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04511304v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussam Atoui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Milanes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.7298" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04714305v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Medero Borrell" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/2600000032" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728526v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gia Quoc Bao Tran" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Phong Pham" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2022.3186608" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04892168v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hachem" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel M Borrell" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics12173680" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04892087v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Normey-Rico" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.6921" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536927v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3183534" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04892175v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakan Basargan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Mih&#225;ly" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter G&#225;sp&#225;r" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines11020204" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04093634v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Achnib" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2023.105553" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03526707v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Viet Ha" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Thanh Niem" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/act11010012" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027807v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Alcal&#225;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iury Bessa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinaldo Palhares" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2022.109698" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688100v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Medero" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2022.3179941" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790422v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Tudon-Martinez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Amezquita-Brooks" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Hernandez-Alcantara" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2021.08.031" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027828v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2022.07.002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790267v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2021.3125771" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812669v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Kapsalis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Milan&#233;s" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2022.105360" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03678560v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15103648" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787455v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jungers" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2022.09.011" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03132427v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bowen Nie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhitao Liu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianhao Guo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Litao Fan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxu Ma" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11041407" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03132432v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11010290" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03526787v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Da Tran" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Hung Truong" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/PPtr.18573" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03221841v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09544070211013949" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03259288v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong Manh Hung" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJHVS.2021.115595" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03526790v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;d&#225;m Kisari" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/PPtr.18593" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04892122v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseba Quevedo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2020.0562" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04892081v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh&#8208;phong Pham" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5583" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526931v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5788" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03354248v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Rotondo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5800" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03526779v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/PPtr.18577" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03526770v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduarda Costa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10070813" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196373v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.109963" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02904666v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2020.0698" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927449v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5243" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03526802v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Trung Pham" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/PPtr.18572" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03526776v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10172120" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288575v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nwesaty" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoneta Iuliana Bratcu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ravey" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouquain" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2019.2937931" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02940740v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40430-020-02585-y" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02917902v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Cen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duoneng Liu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3001913" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611783v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2020.04.016" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924234v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2020.0592" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160053v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2019.2919813" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637663v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roman" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bresch-Pietri" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2019.2899048" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157666v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G&#225;sp&#225;r" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12555-019-0060-2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133503v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthik Murali Madhavan Rathai" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Alamir" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2019.2915002" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02169682v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazusa Yamamoto" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Koenig" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Moulaire" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2019.06.004" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01826646v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Quan Nguyen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2018.11.016" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615916v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e01827" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01826637v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2019.01.005" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981464v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Vivas-Lopez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Morales-Men&#233;ndez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2017.2785127" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615915v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana A Hern&#225;ndez-Alc&#225;ntara" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2017.07.001" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815802v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Cerpa" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2018.2841898" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509633v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00423114.2017.1317822" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509787v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soheib Fergani" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lghani Menhour" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte d'Andr&#233;a-Novel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3846" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245923v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Doumiati" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lechner" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2015.12.020" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01515226v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Simon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2017.1316879" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01884700v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Menhour" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262560v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C. Tudon-Martinez" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Varrier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Morales-Menendez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.riai.2015.02.009" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245424v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Francisco Marquez-Rubio" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Jasmin Vazquez-Guerra" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basilio del Muro-C&#250;ellar" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.1190" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342899v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waleed Nwesaty" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2015.1163" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230203v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2015.2425299" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230137v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2015.2413937" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260386v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David-Fernando Novella-Rodriguez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basilio del Muro-Cuellar" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/apj.1757" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1BDKJQ9K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944769v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Riu" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sautreuil" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas R&#233;ti&#232;re" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2013.12.001" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFH1F4DF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759487v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2013.03.004" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350209v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dhome" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937329v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682111v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Francisco M&#225;rquez-Rubio" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Velasco-Villa" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cort&#233;s-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2012.02.002" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706698v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aubouet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Talon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2012.04.008" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733253v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge De-Jesus Lozoya-Santos" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ramirez-Mendoza" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945318v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Adelina Rivas Caicedo" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Caillol" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Higelin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20121023-3-FR-4025.00048" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795550v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Briat" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733261v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2012.03.011" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765518v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rivas" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Talon" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2011-01-1893" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387610v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Szabo" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2010.05.016" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534721v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00423114.2010.527995" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830897v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hern&#225;ndez-Torres" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Druart" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2011100252" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641562v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2011.611950" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699210v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hernandez" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Riu" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Druart" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534718v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lafay" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2010.06.004" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641534v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448496v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Robert" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2009.2026179" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448493v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Zin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/.033261" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402241v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441123v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2009.2026859" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402238v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2009.06.001" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123031v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Voda" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2009.02.006" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1H06C3Q-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375192v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVAS.2008.023589" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356330v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2007.914466" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316520v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2008.05.002" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZFP26BP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173531v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00423110701684587" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645040v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/pp.tr.2008-1-2.17" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005723v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauthier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meissonnier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:2007046" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103538v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1934-6093.2007.tb00321.x" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3VQQKBV5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103429v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103537v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Jun Pan" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Canudas de Wit" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368539v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368541v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830809v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Rabah" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-6911(94)00086-B" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WGHWBG20-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156536v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Betouche" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Penco" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Kvieska" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05254000v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Ha Duong-Thi" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235901v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Houjayri" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Eddine Benattia" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028039v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius M Sanches" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05284328v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Phat Do" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Glielmo" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070908v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella P Manzini" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Geoffriault" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008003v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265476v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Koliai" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Zoulagh" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04740410v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Lelk&#243;" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs N&#233;meth" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.07.330" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547667v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.07.207." TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04740404v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Thinh Kieu" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-1868-9_52" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04740376v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mar&#237;a G&#243;mez Ruiz" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-6523-6_8" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04561950v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Labbadi" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04740373v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyin Huang" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long He" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangquan Wang" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-6523-6_4" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04740371v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-6523-6_2" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735234v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Arceo" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Gutierrez-Garza" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge de Jesus Lozoya-Santos" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio A. Ramirez-Moreno" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis C. Felix-Herran" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04238496v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Emiliano Rodr&#305;guez Raygoza" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen Uriel Barragan Hernandez" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Carlos Felix Herran" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263803v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulian Munteanu" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEEE58596.2023.10310632" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04068218v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC57647.2023.10178162" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04036268v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Marco Vinco" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spilios Theodoulis" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Strub" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2023-2498" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04740337v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;t&#233; Fazekas" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Bagoly" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC57647.2023.10178394" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371732v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.940" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892247v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV51971.2022.9827384" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790380v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Mihaly" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV51971.2022.9827195" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739912v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.29" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688112v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.207" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714308v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.290" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03690075v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.288" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654127v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicenc Puig" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED54222.2022.9837184" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790384v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED54222.2022.9837262" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762058v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.284" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790417v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.588" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654135v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Naspolini" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED54222.2022.9837209" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03654390v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793027v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.298" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611561v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.123" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210253v2" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme N G dos Reis" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.561" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790351v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC54610.2021.9655165" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03205747v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.06.010" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03227095v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.594" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892253v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Dung" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Duong Pham" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATiGB50996.2021.9423337" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207173v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tito L M Santos" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.577" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249064v2" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.593" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03280581v2" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC48978.2021.9564694" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790409v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Priyatharrshan" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.399" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03301885v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Milan&#233;s" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED51440.2021.9480235" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300548v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao Tho Phan" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-1540-6_12" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531152v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysTol52990.2021.9595648" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300480v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Tien Bui" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-1540-6_16" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170815v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC54610.2021.9655162" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03301881v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED51440.2021.9480288" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790326v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC54610.2021.9655124" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300570v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Sayssouk" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274599v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Echrak Chnib" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ferrante" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Rodriguez Canales" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cutipa Luque" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-1540-6_10" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02940698v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Laib" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2039" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02940727v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED48518.2020.9182953" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02940725v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED48518.2020.9182873" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02948591v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03132694v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Alcala" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2034" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02940732v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#225;niel F&#233;nyes" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s Heged&#369;s" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED48518.2020.9183106" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02882631v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC45102.2020.9294459" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880397v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2028" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02940715v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134088v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1391" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156880v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004544v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882534v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INDIANCC.2019.8715601" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156867v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.026" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156853v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.025" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963461v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04792-4_46" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173693v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.12.354" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02321396v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.12.366" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292035v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156876v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.027" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02159981v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160145v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158088v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Daniel V&#225;zquez" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Novella" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basilio del Muro" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.12.224" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387631v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994573v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658662v2" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955033v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rattena Tang" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.11.029" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807453v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Dubuc" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Halle" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948574v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Estrada Vela" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Hern&#225;ndez Alcantara" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Morales Menendez" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01954761v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge de J. Lozoya-Santos" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981050v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Hieu Nguyen" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argyrios Zolotas" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980947v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980998v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tat-Thang Pham" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327111v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linliang Guo" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01661033v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01661030v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01631362v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.017" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01597586v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394358v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658083v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Phong Dinh" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Phong Pham" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01661028v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538588v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01661026v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637661v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349352v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2016.7525448" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361841v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Canale" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2016.7798353" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413025v2" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361742v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2016.7739755" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309614v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Albertos Vivas Lopez" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361861v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367991v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361869v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#243;zsef Bokor" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01314500v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.503" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314548v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.08.065" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314529v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.08.062" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226754v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Manoel Gomez da Silva Jr" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.467" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226549v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233700v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179966v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Lakkis" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Corno" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233832v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Farhat" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226572v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.499" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412892v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261833v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226546v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150179v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.446" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235053v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260349v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226569v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226558v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.502" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226810v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#226;o Manoel Gomes da Silva Gomes da Silva" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262596v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968382v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084862v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ngo" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Bechart" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226502v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A. Vivas-Lopez" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Hern&#225;ndez Alc&#225;ntara" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Buche" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991139v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01037855v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966904v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348498v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Hernandez Perez" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084851v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H B&#233;chart" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966915v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968393v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226406v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202539v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Erhart" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348499v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Basset" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862364" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940024v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2014.6859081" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226527v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937240v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ramirez Mendoza" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937237v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysTol.2013.6693821" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800822v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764619v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800828v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868229v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2013.6608738" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879075v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinghong Wang" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2013.6608767" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876401v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Selmanaj" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Corno" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919455v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817543v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo A. Ramirez-Mendoza" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130204-3-FR-2033.00034" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817534v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130204-3-FR-2033.00039" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868186v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811039v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937438v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert B&#233;chart" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937234v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysTol.2013.6693942" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879070v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130904-4-JP-2042.00054" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733764v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120829-3-MX-2028.00088" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680465v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746959v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Roche" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764988v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120620-3-DK-2025.00169" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764607v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682130v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Lam Do" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939782v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balazs N&#233;meth" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764573v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733262v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939737v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120829-3-MX-2028.00102" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682133v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939970v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120829-3-MX-2028.00247" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733767v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764636v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaspar" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Szab&#243;" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733265v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940243v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Mihaly" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937246v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Francisco Marquez Rubio" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726217v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939984v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828093v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Velasco-Villa" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2012.6265607" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765566v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2012-01-0674" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682121v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Diaz-Salas" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morales-Menendez" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A Ramirez-Mendoza" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2011.5982976" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606438v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soualmi Boussaad" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606442v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680448v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681543v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640404v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681179v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633026v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581800v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjuan Jiang" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dumon" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681332v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560183v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681432v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio M. Savaresi" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682128v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2011.5983130" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682125v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier A. Ruiz-Cabrera" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis E. Garza-Castanon" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2011.5983058" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504923v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520117v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202556v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gaspar" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498155v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504145v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534732v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504592v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100915-3-IT-2017.00010" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496934v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611475v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560395v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498158v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533206v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497721v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536313v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00497049v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536112v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545093v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2010.5675231" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504144v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535741v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussaad Soualmi" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202551v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385059v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368511v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bribiesca Argomedo" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385055v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385259v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387401v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090616-3-IL-2002.00035" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396273v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reti&#232;re" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385985v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387402v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375194v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364012v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2009.4939513" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444556v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mocanu" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00276005v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mongi Ben Ga&#239;d" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2008.4602169" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336998v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339301v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2008.4757928" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316503v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260299v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337002v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387444v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00269209v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387544v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira del Rosario Ni&#241;o Ju&#225;rez" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260295v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Drivet" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387617v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336982v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00367679v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355523v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387524v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Flores" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385042v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.00786" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148828v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180757v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337007v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173517v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Meissonnier" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148830v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148825v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387615v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173518v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Lafay" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00193862v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148824v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148831v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173526v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148826v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126190v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Houdebine" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dedieu" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123082v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00195182v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116049v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082029v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116059v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103432v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103527v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00385255v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123042v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083415v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083420v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103524v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zsimon" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116044v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337011v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00385253v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098656v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103426v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086709v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387438v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384845v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Georges" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000735v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000733v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387475v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387437v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232844v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Marx" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2004.1384447" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982743v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soha&#239;b El Outmani" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Granjon" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Yazami" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01875116v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261838v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte D&#8217;andr&#233;a-Novel" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01017944v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye-Qiong Song" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01067487v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/index.php?p=a&amp;amp;ACTION=View&amp;amp;id=810" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802813v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36110-4_15" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Q4Z0LSBN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180109v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764860v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802800v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36110-4_7" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-B45LRXF0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782577v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650355v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782584v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00447368v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00447371v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176040v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Fattouh" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176046v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176054v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05298521v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Conte" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-6452-8" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04740353v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-6523-6" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728585v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-1540-6" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255194v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Fiacchini" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Karcanias" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2405-8963(15)02522-7" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915623v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257181v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281686v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius Moreno Sanches" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962955v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363094v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Haudrechy" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394625v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cerrito" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03648497v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613735v2" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762037v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882652v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01826641v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Alejandro Molina Villa" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361886v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00648246v2" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Planchet" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mu&#241;oz de La Pe&#241;a Sequedo" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536601v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00193865v3" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>