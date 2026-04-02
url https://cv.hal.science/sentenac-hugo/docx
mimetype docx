--- v0 (2026-03-09)
+++ v1 (2026-04-02)
@@ -1545,282 +1545,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04210814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The significance of biofilms to human, animal, plant and ecosystem health</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scientists' warning of threats to mountains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joséphine Leflaive</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dirk Schmeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davnah Urbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kieran Bates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Catalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Cogălniceanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.13947⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 853, pp.158611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.158611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04210839v1</w:t>
+                <w:t xml:space="preserve">hal-03795426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scientists' warning of threats to mountains</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jordi Catalan</w:t>
+                <w:t xml:space="preserve">The significance of biofilms to human, animal, plant and ecosystem health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dan Cogălniceanu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joséphine Leflaive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk S Schmeller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 853, pp.158611. </w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (2), pp.294-313. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.158611⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.13947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03795426v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04210839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpopulation differences in male reproductive effort drive the population dynamics of a host exposed to an emerging fungal pathogen</w:t>
               </w:r>
@@ -1966,165 +1966,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vétérinaires Pour la Biodiversité :une voix engagée pour le Vivant</w:t>
+                <w:t xml:space="preserve">Wildlife health at the conservation–One Health interface: insights from the amphibian pandemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sentenac Hugo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vétérinaires et Anthropocène</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Académie Vétérinaire de France, Nov 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">One Health and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Li Li; Patrick Giraudoux; Leshan Normal University, Oct 2025, Leshan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05421257v1</w:t>
+                <w:t xml:space="preserve">hal-05421180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wildlife health at the conservation–One Health interface: insights from the amphibian pandemic</w:t>
+                <w:t xml:space="preserve">Vétérinaires Pour la Biodiversité :une voix engagée pour le Vivant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sentenac Hugo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">One Health and Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Li Li; Patrick Giraudoux; Leshan Normal University, Oct 2025, Leshan, China</w:t>
+              <w:t xml:space="preserve">Vétérinaires et Anthropocène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie Vétérinaire de France, Nov 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05421180v1</w:t>
+                <w:t xml:space="preserve">hal-05421257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2423,51 +2423,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="891BC8C6"/>
+    <w:nsid w:val="973CE8A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2654,51 +2654,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sentenac-hugo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6535-1958" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/IAN-4897-2023" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440721v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Valenzuela-S&#225;nchez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Delgado-Oyarz&#250;n" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Azat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt R Schmidt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Sentenac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-025-02930-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421221v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Bouchali" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran A Bates" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew C Fisher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk S. Schmeller" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.01436-25" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369671v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Hilaire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Mimoun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Cagnet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Villette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristeidis Roubanis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adx8037" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974183v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk S Schmeller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chardon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew C. Fisher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Loyau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-024-02344-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638012v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Vecchiato" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny E Jaffe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony W Sainsbury" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7589/JWD-D-23-00011" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713872v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sandor" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Matutini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Decors" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardoso" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2024a14" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04775205v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16699" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04723944v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Caubet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Carsin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Guillet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wrae189" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210944v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natashja Haddow-Brown" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Delgado" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14457" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210814v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Zoccarato" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jassey" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Peter Grossart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2023.120547" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210839v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Leflaive" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13947" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795426v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Schmeller" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davnah Urbach" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Bates" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Catalan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Cog&#259;lniceanu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.158611" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637984v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Valenzuela&#8208;s&#225;nchez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A Cunningham" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo D Bacigalupe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13603" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421257v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sentenac Hugo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421180v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354011v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04187711v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023INPT0034" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sentenac-hugo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6535-1958" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/IAN-4897-2023" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440721v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Valenzuela-S&#225;nchez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Delgado-Oyarz&#250;n" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Azat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt R Schmidt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Sentenac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-025-02930-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421221v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Bouchali" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran A Bates" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew C Fisher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk S. Schmeller" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.01436-25" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369671v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Hilaire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Mimoun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Cagnet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Villette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristeidis Roubanis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adx8037" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974183v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk S Schmeller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chardon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew C. Fisher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Loyau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-024-02344-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638012v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Vecchiato" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny E Jaffe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony W Sainsbury" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7589/JWD-D-23-00011" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713872v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sandor" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Matutini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Decors" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardoso" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2024a14" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04775205v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16699" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04723944v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Caubet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Carsin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Guillet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wrae189" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210944v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natashja Haddow-Brown" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Delgado" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14457" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210814v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Zoccarato" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jassey" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Peter Grossart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2023.120547" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795426v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Schmeller" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davnah Urbach" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Bates" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Catalan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Cog&#259;lniceanu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.158611" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210839v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Leflaive" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13947" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637984v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Valenzuela&#8208;s&#225;nchez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A Cunningham" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo D Bacigalupe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13603" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421180v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sentenac Hugo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421257v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354011v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04187711v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023INPT0034" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>