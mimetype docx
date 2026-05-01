--- v1 (2026-04-02)
+++ v2 (2026-05-01)
@@ -205,51 +205,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -507,1448 +507,1310 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neonatal regulatory T cells persist into adulthood across multiple tissues with high enrichment in the skin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Abrupt physico-chemical changes in the limnology of Pyrenean mountain lakes necessitate urgent management actions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Hilaire</w:t>
+                <w:t xml:space="preserve">Dirk S Schmeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélina Mimoun</w:t>
+                <w:t xml:space="preserve">Emilie Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léonie Cagnet</w:t>
+                <w:t xml:space="preserve">Matthew C. Fisher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Villette</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adeline Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adx8037⟩</w:t>
+              <w:t xml:space="preserve">Regional Environmental Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25, pp.26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10113-024-02344-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05369671v1</w:t>
+                <w:t xml:space="preserve">hal-04974183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abrupt physico-chemical changes in the limnology of Pyrenean mountain lakes necessitate urgent management actions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Health Effects of Patagial Wing Tags in Red Kites (Milvus milvus ) in the UK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Vecchiato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dirk S Schmeller</w:t>
+                <w:t xml:space="preserve">Jenny E Jaffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Chardon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Adeline Loyau</w:t>
+                <w:t xml:space="preserve">Anthony W Sainsbury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Environmental Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10113-024-02344-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of wildlife diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 60 (3), pp.714-720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7589/JWD-D-23-00011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04974183v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04638012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health Effects of Patagial Wing Tags in Red Kites (Milvus milvus ) in the UK</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biosécurité en milieu humide : bonnes pratiques d’intervention sur les amphibiens sauvages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sandor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Matutini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Vecchiato</w:t>
+                <w:t xml:space="preserve">Anouk Decors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cardoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of wildlife diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7589/JWD-D-23-00011⟩</w:t>
+              <w:t xml:space="preserve">Naturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5852/naturae2024a14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04638012v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biosécurité en milieu humide : bonnes pratiques d’intervention sur les amphibiens sauvages</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cardoso</w:t>
+                <w:t xml:space="preserve">The commensal skin microbiome of amphibian mountain populations and its association with the pathogen &amp;lt;i&amp;gt;Batrachochytrium dendrobatidis&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayan Bouchali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk S Schmeller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Naturae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5852/naturae2024a14⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (10), pp.e16699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.16699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04713872v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The commensal skin microbiome of amphibian mountain populations and its association with the pathogen &amp;lt;i&amp;gt;Batrachochytrium dendrobatidis&amp;lt;/i&amp;gt;</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biofilms inactivate the free-living stage of Batrachochytrium dendrobatidis, the most destructive pathogen for vertebrate diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk S Schmeller</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Caubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaïde Carsin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.16699⟩</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (1), pp.wrae189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ismejo/wrae189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04775205v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723944v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biofilms inactivate the free-living stage of Batrachochytrium dendrobatidis, the most destructive pathogen for vertebrate diversity</w:t>
+                <w:t xml:space="preserve">Accounting for bias in prevalence estimation: The case of a globally emerging pathogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Rémi Guillet</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Valenzuela-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natashja Haddow-Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soledad Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Azat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ismejo/wrae189⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 60 (9), pp.2007-2017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.14457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04723944v2</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04210944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for bias in prevalence estimation: The case of a globally emerging pathogen</w:t>
+                <w:t xml:space="preserve">Biofilm community composition is changing in remote mountain lakes with a relative increase in potentially toxigenic algae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Claudio Azat</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Zoccarato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jassey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Peter Grossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.14457⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 245, pp.120547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2023.120547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04210944v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04210814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biofilm community composition is changing in remote mountain lakes with a relative increase in potentially toxigenic algae</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adeline Loyau</w:t>
+                <w:t xml:space="preserve">Scientists' warning of threats to mountains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Schmeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davnah Urbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Zoccarato</w:t>
+                <w:t xml:space="preserve">Kieran Bates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Jassey</w:t>
+                <w:t xml:space="preserve">Jordi Catalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans-Peter Grossart</w:t>
+                <w:t xml:space="preserve">Dan Cogălniceanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 245, pp.120547. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 853, pp.158611. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2023.120547⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.158611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04210814v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scientists' warning of threats to mountains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The significance of biofilms to human, animal, plant and ecosystem health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dirk Schmeller</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joséphine Leflaive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk S Schmeller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.158611⟩</w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (2), pp.294-313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.13947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03795426v1</w:t>
+                <w:t xml:space="preserve">hal-04210839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The significance of biofilms to human, animal, plant and ecosystem health</w:t>
-[...119 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Interpopulation differences in male reproductive effort drive the population dynamics of a host exposed to an emerging fungal pathogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Valenzuela‐sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Azat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew A Cunningham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soledad Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo D Bacigalupe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 91 (2), pp.308-319. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1365-2656.13603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1958,167 +1820,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wildlife health at the conservation–One Health interface: insights from the amphibian pandemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sentenac Hugo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">One Health and Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Li Li; Patrick Giraudoux; Leshan Normal University, Oct 2025, Leshan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vétérinaires Pour la Biodiversité :une voix engagée pour le Vivant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sentenac Hugo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vétérinaires et Anthropocène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie Vétérinaire de France, Nov 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2128,117 +1990,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pyrénées : le réchauffement climatique menace les glaciers, les lacs et les écosystèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sentenac Hugo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk S Schmeller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05354011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2248,114 +2110,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liens entre le parasite d'amphibiens Batrachochytrium dendrobatidis et les biofilms benthiques de lacs de montagne pyrénéens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Sentenac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences agricoles. Institut National Polytechnique de Toulouse - INPT, 2023. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2023INPT0034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04187711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId85"/>
+      <w:footerReference w:type="default" r:id="rId78"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2423,51 +2285,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="973CE8A0"/>
+    <w:nsid w:val="64D59350"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2654,51 +2516,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sentenac-hugo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6535-1958" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/IAN-4897-2023" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440721v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Valenzuela-S&#225;nchez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Delgado-Oyarz&#250;n" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Azat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt R Schmidt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Sentenac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-025-02930-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421221v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Bouchali" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran A Bates" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew C Fisher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk S. Schmeller" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.01436-25" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369671v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Hilaire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Mimoun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Cagnet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Villette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristeidis Roubanis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adx8037" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974183v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk S Schmeller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chardon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew C. Fisher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Loyau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-024-02344-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638012v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Vecchiato" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny E Jaffe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony W Sainsbury" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7589/JWD-D-23-00011" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713872v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sandor" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Matutini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Decors" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardoso" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2024a14" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04775205v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16699" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04723944v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Caubet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Carsin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Guillet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wrae189" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210944v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natashja Haddow-Brown" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Delgado" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14457" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210814v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Zoccarato" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jassey" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Peter Grossart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2023.120547" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795426v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Schmeller" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davnah Urbach" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Bates" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Catalan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Cog&#259;lniceanu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.158611" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210839v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Leflaive" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13947" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637984v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Valenzuela&#8208;s&#225;nchez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A Cunningham" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo D Bacigalupe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13603" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421180v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sentenac Hugo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421257v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354011v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04187711v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023INPT0034" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sentenac-hugo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6535-1958" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/IAN-4897-2023" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440721v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Valenzuela-S&#225;nchez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Delgado-Oyarz&#250;n" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Azat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt R Schmidt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Sentenac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-025-02930-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421221v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Bouchali" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran A Bates" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew C Fisher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk S. Schmeller" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.01436-25" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974183v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk S Schmeller" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chardon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew C. Fisher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Loyau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-024-02344-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638012v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Vecchiato" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny E Jaffe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony W Sainsbury" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7589/JWD-D-23-00011" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713872v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sandor" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Matutini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Decors" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardoso" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2024a14" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04775205v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16699" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04723944v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Caubet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Carsin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Guillet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wrae189" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210944v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natashja Haddow-Brown" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Delgado" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14457" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210814v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Zoccarato" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jassey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Peter Grossart" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2023.120547" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795426v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Schmeller" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davnah Urbach" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Bates" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Catalan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Cog&#259;lniceanu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.158611" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210839v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Leflaive" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13947" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637984v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Valenzuela&#8208;s&#225;nchez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A Cunningham" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo D Bacigalupe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13603" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421180v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sentenac Hugo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421257v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354011v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04187711v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023INPT0034" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>