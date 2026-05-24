--- v2 (2026-05-01)
+++ v3 (2026-05-24)
@@ -107,53 +107,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-6535-1958</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=SmiGZpYAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/IAN-4897-2023</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -231,1586 +252,1586 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localized transmission of an aquatic pathogen drives hidden epidemics and population collapse in a terrestrial host</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Valenzuela-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soledad Delgado-Oyarzún</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Azat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedikt R Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 10 (2), pp.308-317. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41559-025-02930-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05440721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the disease pyramid: the role of environmental micro-eukaryotes in amphibian resistance to the deadly fungal pathogen Batrachochytrium dendrobatidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayan Bouchali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kieran A Bates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew C Fisher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk S. Schmeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">mSystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 11 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/msystems.01436-25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abrupt physico-chemical changes in the limnology of Pyrenean mountain lakes necessitate urgent management actions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk S Schmeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew C. Fisher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Loyau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional Environmental Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 25, pp.26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10113-024-02344-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04974183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health Effects of Patagial Wing Tags in Red Kites (Milvus milvus ) in the UK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Vecchiato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny E Jaffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony W Sainsbury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of wildlife diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 60 (3), pp.714-720. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7589/JWD-D-23-00011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biosécurité en milieu humide : bonnes pratiques d’intervention sur les amphibiens sauvages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sandor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Matutini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Decors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cardoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Naturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5852/naturae2024a14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04713872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The commensal skin microbiome of amphibian mountain populations and its association with the pathogen &amp;lt;i&amp;gt;Batrachochytrium dendrobatidis&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayan Bouchali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk S Schmeller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 26 (10), pp.e16699. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.16699⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04775205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biofilms inactivate the free-living stage of Batrachochytrium dendrobatidis, the most destructive pathogen for vertebrate diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk S Schmeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Caubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaïde Carsin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 18 (1), pp.wrae189. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/ismejo/wrae189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04723944v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for bias in prevalence estimation: The case of a globally emerging pathogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Valenzuela-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natashja Haddow-Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soledad Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Azat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 60 (9), pp.2007-2017. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1365-2664.14457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04210944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biofilm community composition is changing in remote mountain lakes with a relative increase in potentially toxigenic algae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Zoccarato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jassey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Peter Grossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 245, pp.120547. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.watres.2023.120547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04210814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scientists' warning of threats to mountains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Schmeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davnah Urbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kieran Bates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Catalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Cogălniceanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 853, pp.158611. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.158611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03795426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The significance of biofilms to human, animal, plant and ecosystem health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Leflaive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk S Schmeller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 36 (2), pp.294-313. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1365-2435.13947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04210839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpopulation differences in male reproductive effort drive the population dynamics of a host exposed to an emerging fungal pathogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Valenzuela‐sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Azat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew A Cunningham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soledad Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo D Bacigalupe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 91 (2), pp.308-319. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1365-2656.13603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1820,287 +1841,287 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wildlife health at the conservation–One Health interface: insights from the amphibian pandemic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Vétérinaires Pour la Biodiversité :une voix engagée pour le Vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sentenac Hugo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">One Health and Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Li Li; Patrick Giraudoux; Leshan Normal University, Oct 2025, Leshan, China</w:t>
+              <w:t xml:space="preserve">Vétérinaires et Anthropocène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie Vétérinaire de France, Nov 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05421180v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vétérinaires Pour la Biodiversité :une voix engagée pour le Vivant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Wildlife health at the conservation–One Health interface: insights from the amphibian pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sentenac Hugo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vétérinaires et Anthropocène</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Académie Vétérinaire de France, Nov 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">One Health and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Li Li; Patrick Giraudoux; Leshan Normal University, Oct 2025, Leshan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05421257v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pyrénées : le réchauffement climatique menace les glaciers, les lacs et les écosystèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sentenac Hugo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk S Schmeller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05354011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2110,114 +2131,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liens entre le parasite d'amphibiens Batrachochytrium dendrobatidis et les biofilms benthiques de lacs de montagne pyrénéens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Sentenac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences agricoles. Institut National Polytechnique de Toulouse - INPT, 2023. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2023INPT0034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04187711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId78"/>
+      <w:footerReference w:type="default" r:id="rId79"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2285,51 +2306,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="64D59350"/>
+    <w:nsid w:val="44233012"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2516,51 +2537,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sentenac-hugo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6535-1958" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/IAN-4897-2023" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440721v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Valenzuela-S&#225;nchez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Delgado-Oyarz&#250;n" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Azat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt R Schmidt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Sentenac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-025-02930-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421221v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Bouchali" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran A Bates" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew C Fisher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk S. Schmeller" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.01436-25" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974183v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk S Schmeller" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chardon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew C. Fisher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Loyau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-024-02344-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638012v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Vecchiato" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny E Jaffe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony W Sainsbury" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7589/JWD-D-23-00011" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713872v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sandor" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Matutini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Decors" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardoso" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2024a14" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04775205v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16699" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04723944v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Caubet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Carsin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Guillet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wrae189" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210944v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natashja Haddow-Brown" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Delgado" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14457" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210814v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Zoccarato" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jassey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Peter Grossart" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2023.120547" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795426v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Schmeller" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davnah Urbach" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Bates" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Catalan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Cog&#259;lniceanu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.158611" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210839v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Leflaive" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13947" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637984v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Valenzuela&#8208;s&#225;nchez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A Cunningham" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo D Bacigalupe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13603" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421180v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sentenac Hugo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421257v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354011v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04187711v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023INPT0034" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sentenac-hugo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6535-1958" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=SmiGZpYAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/IAN-4897-2023" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440721v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Valenzuela-S&#225;nchez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Delgado-Oyarz&#250;n" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Azat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt R Schmidt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Sentenac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-025-02930-1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421221v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Bouchali" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran A Bates" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew C Fisher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk S. Schmeller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.01436-25" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974183v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk S Schmeller" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chardon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew C. Fisher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Loyau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-024-02344-y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638012v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Vecchiato" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny E Jaffe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony W Sainsbury" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7589/JWD-D-23-00011" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713872v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sandor" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Matutini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Decors" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardoso" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2024a14" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04775205v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16699" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04723944v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Caubet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Carsin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Guillet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wrae189" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210944v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natashja Haddow-Brown" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Delgado" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14457" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210814v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Zoccarato" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jassey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Peter Grossart" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2023.120547" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795426v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Schmeller" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davnah Urbach" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Bates" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Catalan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Cog&#259;lniceanu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.158611" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210839v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Leflaive" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13947" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637984v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Valenzuela&#8208;s&#225;nchez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A Cunningham" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo D Bacigalupe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13603" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421257v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sentenac Hugo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421180v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354011v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04187711v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023INPT0034" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>