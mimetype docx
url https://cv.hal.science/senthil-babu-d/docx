--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -66,3282 +66,3282 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Land, Labour, Water and Crop in the Kaveri Delta of South India</w:t>
+                <w:t xml:space="preserve">Early Modern Political Epistemology – Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shibi Nandan</w:t>
+                <w:t xml:space="preserve">D. Senthil Babu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pietro Daniel Omodeo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science and Praxis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BRILL, pp.1-18, 2025, ISBN: 978-90-04-44518-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004117785_002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05499198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Self-respect movement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">D. Senthil Babu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04918351v1</w:t>
+              <w:t xml:space="preserve">Gita Dharmpal Frick; Monika Kirolskar Steinbach; Rachel Dwyer; Jahnavi Phalkey. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Key Concepts in Modern Indian Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New York University Press &amp; OUP, India</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 254-255, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02262173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Science and Praxis : Historical Cases of Political Epistemology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Daniel Omodeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Senthil Babu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claus Zittel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brill, 301 p., 2025, Intersections; vol 99, 978-90-04-44518-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05213833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematics and Society : Numbers and Measures in Early Modern South India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Senthil Babu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Oxford University Press, 384 p., 2022, 9788194831600</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03752140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time will write a song for you : contemporary Tamil writing from Sri Lanka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kannan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Whittington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Senthil Babu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David C. Buck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Penguin Books India in association with French Institute of Pondicherry, 304 p., 2014, Regards sur l'Asie du Sud / South Asian Perspectives; 5, 978-0-143-42304-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Whittington</w:t>
+                <w:t xml:space="preserve">hal-02918978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Land, Labour, Water and Crop in the Kaveri Delta of South India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shibi Nandan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Senthil Babu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">hal-02918978v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04918351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mangrove Social-Ecological dynamics analysis through the Adaptive Cycle and the Environmental Justice frameworks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver-James Crook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhandapani Balasubramanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Cormier- Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water and Environmental Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.52293/wes.2025.546934.1092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05525355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salt Workers in Contemporary South India: Change and Continuity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arularasan G.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balaharish V.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Senthil Babu D.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">South Asia: Journal of South Asian Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00856401.2023.2244331⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04205561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Texts, Practice and Practitioners: Computational Cultures at Work in Early Modern South India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Senthil Babu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Berichte zur Wissenschaftsgeschichte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 45 (4), pp.561-580. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/bewi.202200012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03971590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedetto Castelli’s Considerations on the Lagoon Of Venice: Mathematical Expertise And Hydrogeomorphological Transformations in Seventeenth-Century Venice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Daniel Omodeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastiano Trevisani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Senthil Babu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth Sciences History. Journal of the History of the Earth Sciences Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 39 (2), pp. 420-446</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03021458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Book Review: Sabyasachi Bhattacharya and Rana P. Behal (Eds), The Vernacularization of Labour Politics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Senthil Babu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agrarian South: Journal of Political Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 6 (1), pp.142-145. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/2277976017723099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02905202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Popularising Science for Social Change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Senthil Babu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economic and political weekly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 39 (3), pp.234-237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05206784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maraimalai Adikal and modern Science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Senthil Babu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Department of South Asian Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05210961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Modern Political Epistemology – Introduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">“Normative Texts and Occupational Practices: Towards new social histories of mathematics”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Senthil Babu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pietro Daniel Omodeo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science and Praxis</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05499198v1</w:t>
+              <w:t xml:space="preserve">“Normative Texts and Occupational Practices: Towards new social histories of mathematics”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Senthil Babu D. and Roy Wagner, Feb 2024, Zurich, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-respect movement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Objects as Arbiters of Justice: Weights and Measures from the Madras Presidency, 1798 – 1856 42nd Scientific Instrument Symposium on Through Ages, Cultures, Concepts: Instruments in Collections, Books, Archives, 18 - 22 September 2023, Palermo, Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Senthil Babu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Concepts in Modern Indian Studies</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-02262173v1</w:t>
+              <w:t xml:space="preserve">42nd Scientific Instrument Symposium: Through Ages, Cultures, Concepts: Instruments in Collections, Books, Archives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, History of Scientifc Instruments Commission, Sep 2023, Palermo, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparative Perspectives on Computational Practices in South India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Senthil Babu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comparative Perspectives on Computational Practices in South India</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Senthil Babu D., Jan 2023, Pondicherry, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measures of Labour and Machinery of Calculation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Senthil Babu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, Historical Materialism Conference, 9-12 November 2023, London</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, London, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathematical Texts and Practices in South India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Senthil Babu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematical Texts and Practices in South India</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Senthil Babu D., Jan 2023, Pondicherry, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crosscurrents: Historical Waterscapes in Crosscultural Perspective, Max Planck Institute for Geoanthropology, Jena, 5-7 July 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Senthil Babu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historical Waterscapes in Crosscultural Perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Senthil Babu D; Pietro Daniel Omodeo, Jul 2023, Jena, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Politics of Invariance in the mathematics of Copernicus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Daniel Omodeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Senthil Babu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paper presented in the conference "Making of Copernican Cosmology. Mathematical Practices and Political Economy in Comparative Perspective"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organized by the SFB 980 Episteme in Bewegung Wissenstransfer von der Alten Welt bis in die Frühe Neuzeit", Frei Universitat Berlin; Max Planck Institute for the History of Science, Berlin, Apr 2022, Berlin (Germany), Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03972615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathematical Experience and Alienation: Towards social histories of Practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Senthil Babu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paper presented in the biennial 9th International Conference to Review Research in Science, Technology, Engineering, and Mathematics Education [epiSTEME-9] (Online)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Homi Bhaba Centre for Science Education, Tata Institute of Fundamental Research, Jul 2022, Mumbai, India, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03972781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathematics as Work: Rebuilding Archives and Rewriting Histories in India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Senthil Babu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paper presented in the Conference on Archiving the Contemporary: Memory, Technology and People</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Indian Institute of Technology, Apr 2022, Chennai (Tamilnadu), India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03972670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">STS Meets Political Epistemology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Senthil Babu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">STS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Department of Philosophy and Cultural Heritage, Ca Foscari University, Nov 2022, Venice, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04105732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathematics as Work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Senthil Babu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paper presented in the Research Students Workshop on Memory, History, Forgetting: Philosophical Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kerala Council for Historical Research, Sep 2022, Trivandrum, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03972812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Activism and research: Challenges and Opportunities on the Coramandel Coast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Senthil Babu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The International Conference Coastal Development and Coastal Livelihoods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, New York University, Mar 2021, Abu Dhabi, United Arab Emirates</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Working on a Atlas of metrological systems in South India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Subbarayalu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Senthil Babu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paper presented at a Workshop on "Measuring: Practices, Publics and Politics in doing History of Mathematical Practices" held at ETH Zurich, Switzerland from January 23-​24, 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Zurich, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Copernican Revolution in the Lagoon: When A Galilean Mathematician Tried to Solve the Hydrogeological Problems of Venice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Daniel Omodeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Senthil Babu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paper presented at the APMP Conference 2020, Fifth International Meeting of the Association of Philosophy of Mathematics as Practice, held at ETH Zurich from 18-21 January 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Zürich, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grounding styles and arguments in practices: a response to George Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Senthil Babu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the Tenth International Mathematics Education and Society Conference held at Hyderabad from 28th January to 2nd February 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Hyderabad, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02863228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Political economy of computational work in history: The case of the Vernacular Mathematical Traditions in India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Senthil Babu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wagner Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paper presented at the Workshop "ERC Early Modern Cosmology" organised by the Department of Philosophy, Ca Foscari University, Venice on March 29th, 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Venice, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02863220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When Socio-Economic Plans Exacerbate Vulnerability to Physical Coastal Processes on the South East Coast of India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Proisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhandapani Balasubramanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bautès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. S. Bhalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15. International Coastal Symposium (ICS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Busan, South Korea. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2112/SI85-290.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beyond the Canon: Writing Social History of Mathematics in India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Senthil Babu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">National Conference on Emerging Issues in Science and Mathematics Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Central Institute of Education, Delhi University, Feb 2016, Delhi, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03139464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Practitioners and Publics: Situating Mathematical Practice in Colonial India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Senthil Babu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference on Colonial Sciences and Indigenous Knowledge Systems in South Asia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Max Planck Institute for the History of Science, Jun 2016, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03139462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematics at Work, Recording practices from Tamil History</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Senthil Babu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04967132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Land and Labour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Senthil Babu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04967243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unfolding Matakku</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Senthil Babu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shibi Nandan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ganesh Gopal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04967390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archiving Mathematics as Work : Possibilities and Challenges in making an archive for practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Senthil Babu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ganesh Gopal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04965735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Workshop on Social history project and Madakku</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shibi Nandan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ganesh Gopal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shibi Nandan</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">D. Senthil Babu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04967289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding Madakku</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Senthil Babu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04967089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primary source: Archive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Senthil Babu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04967218v1</w:t>
-              </w:r>
-[...1458 lines deleted...]
-                <w:t xml:space="preserve">hal-03139464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3411,51 +3411,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lawrence Tara N.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rao Nitya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">French Institute of Pondicherry; Madras Institute of Development Studies; Arctic University of Norway; University of East Anglia; University of Amsterdam. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -3646,51 +3646,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918351v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shibi Nandan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Senthil Babu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213833v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Daniel Omodeo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Zittel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752140v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918978v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kannan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Whittington" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Buck" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525355v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver-James Crook" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhandapani Balasubramanian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Cormier- Salem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gowrappan Muthusankar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52293/wes.2025.546934.1092" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205561v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arularasan G." TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balaharish V." TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthil Babu D." TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00856401.2023.2244331" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03971590v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bewi.202200012" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021458v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Trevisani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905202v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2277976017723099" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206784v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210961v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499198v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004117785_002" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262173v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/key-concepts-in-modern-indian-studies-9780199452750?cc=in&amp;amp;lang=en&amp;#" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967132v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967243v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967390v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Gopal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965735v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967289v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967089v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967218v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493884v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493900v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493250v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493898v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493573v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493259v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03972781v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03972670v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105732v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03972812v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03972615v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095656v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134368v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Subbarayalu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134280v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02863220v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagner Roy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02863228v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737443v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Proisy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baut&#232;s" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Bhalla" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI85-290.1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139462v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139464v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433551v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menon Ajit" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bavinck Maarten" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Tara N." TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rao Nitya" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499198v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Senthil Babu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Daniel Omodeo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004117785_002" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262173v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/key-concepts-in-modern-indian-studies-9780199452750?cc=in&amp;amp;lang=en&amp;#" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213833v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Zittel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752140v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918978v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kannan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Whittington" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Buck" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918351v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shibi Nandan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525355v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver-James Crook" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhandapani Balasubramanian" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Cormier- Salem" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gowrappan Muthusankar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52293/wes.2025.546934.1092" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205561v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arularasan G." TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balaharish V." TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthil Babu D." TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00856401.2023.2244331" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03971590v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bewi.202200012" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021458v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Trevisani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905202v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2277976017723099" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206784v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210961v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493884v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493250v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493900v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493573v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493898v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493259v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03972615v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03972781v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03972670v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105732v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03972812v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095656v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134368v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Subbarayalu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134280v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02863228v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02863220v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagner Roy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737443v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Proisy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baut&#232;s" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Bhalla" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI85-290.1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139464v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139462v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967132v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967243v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967390v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Gopal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965735v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967289v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967089v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967218v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433551v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menon Ajit" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bavinck Maarten" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Tara N." TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rao Nitya" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>