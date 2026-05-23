--- v1 (2026-04-06)
+++ v2 (2026-05-23)
@@ -66,515 +66,306 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
-[...207 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Science and Praxis : Historical Cases of Political Epistemology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Daniel Omodeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pietro Daniel Omodeo</w:t>
+                <w:t xml:space="preserve">D. Senthil Babu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claus Zittel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brill, 301 p., 2025, Intersections; vol 99, 978-90-04-44518-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05213833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematics and Society : Numbers and Measures in Early Modern South India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Senthil Babu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Oxford University Press, 384 p., 2022, 9788194831600</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03752140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time will write a song for you : contemporary Tamil writing from Sri Lanka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kannan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Whittington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Senthil Babu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David C. Buck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Penguin Books India in association with French Institute of Pondicherry, 304 p., 2014, Regards sur l'Asie du Sud / South Asian Perspectives; 5, 978-0-143-42304-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02918978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -584,108 +375,108 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Land, Labour, Water and Crop in the Kaveri Delta of South India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shibi Nandan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Senthil Babu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04918351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -695,662 +486,871 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mangrove Social-Ecological dynamics analysis through the Adaptive Cycle and the Environmental Justice frameworks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver-James Crook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhandapani Balasubramanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Cormier- Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water and Environmental Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.52293/wes.2025.546934.1092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05525355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salt Workers in Contemporary South India: Change and Continuity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arularasan G.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balaharish V.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Senthil Babu D.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">South Asia: Journal of South Asian Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00856401.2023.2244331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04205561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Texts, Practice and Practitioners: Computational Cultures at Work in Early Modern South India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Senthil Babu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Berichte zur Wissenschaftsgeschichte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 45 (4), pp.561-580. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/bewi.202200012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03971590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedetto Castelli’s Considerations on the Lagoon Of Venice: Mathematical Expertise And Hydrogeomorphological Transformations in Seventeenth-Century Venice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Daniel Omodeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastiano Trevisani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Senthil Babu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth Sciences History. Journal of the History of the Earth Sciences Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 39 (2), pp. 420-446</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03021458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Book Review: Sabyasachi Bhattacharya and Rana P. Behal (Eds), The Vernacularization of Labour Politics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Senthil Babu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agrarian South: Journal of Political Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 6 (1), pp.142-145. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/2277976017723099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02905202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Popularising Science for Social Change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Senthil Babu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economic and political weekly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 39 (3), pp.234-237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05206784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maraimalai Adikal and modern Science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Senthil Babu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Department of South Asian Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05210961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Early Modern Political Epistemology – Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Senthil Babu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Daniel Omodeo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science and Praxis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BRILL, pp.1-18, 2025, ISBN: 978-90-04-44518-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004117785_002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05499198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Self-respect movement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Senthil Babu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gita Dharmpal Frick; Monika Kirolskar Steinbach; Rachel Dwyer; Jahnavi Phalkey. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Key Concepts in Modern Indian Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05210961v1</w:t>
+                <w:t xml:space="preserve">New York University Press &amp; OUP, India</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 254-255, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02262173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1368,51 +1368,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Normative Texts and Occupational Practices: Towards new social histories of mathematics”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Senthil Babu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">“Normative Texts and Occupational Practices: Towards new social histories of mathematics”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Senthil Babu D. and Roy Wagner, Feb 2024, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1437,51 +1437,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objects as Arbiters of Justice: Weights and Measures from the Madras Presidency, 1798 – 1856 42nd Scientific Instrument Symposium on Through Ages, Cultures, Concepts: Instruments in Collections, Books, Archives, 18 - 22 September 2023, Palermo, Italy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Senthil Babu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42nd Scientific Instrument Symposium: Through Ages, Cultures, Concepts: Instruments in Collections, Books, Archives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, History of Scientifc Instruments Commission, Sep 2023, Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1506,51 +1506,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Perspectives on Computational Practices in South India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Senthil Babu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Perspectives on Computational Practices in South India</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Senthil Babu D., Jan 2023, Pondicherry, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1575,51 +1575,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measures of Labour and Machinery of Calculation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Senthil Babu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">, Historical Materialism Conference, 9-12 November 2023, London</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1644,51 +1644,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical Texts and Practices in South India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Senthil Babu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Texts and Practices in South India</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Senthil Babu D., Jan 2023, Pondicherry, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1713,51 +1713,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crosscurrents: Historical Waterscapes in Crosscultural Perspective, Max Planck Institute for Geoanthropology, Jena, 5-7 July 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Senthil Babu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historical Waterscapes in Crosscultural Perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Senthil Babu D; Pietro Daniel Omodeo, Jul 2023, Jena, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1776,415 +1776,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Politics of Invariance in the mathematics of Copernicus</w:t>
+                <w:t xml:space="preserve">Mathematical Experience and Alienation: Towards social histories of Practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Senthil Babu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paper presented in the conference "Making of Copernican Cosmology. Mathematical Practices and Political Economy in Comparative Perspective"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, organized by the SFB 980 Episteme in Bewegung Wissenstransfer von der Alten Welt bis in die Frühe Neuzeit", Frei Universitat Berlin; Max Planck Institute for the History of Science, Berlin, Apr 2022, Berlin (Germany), Germany</w:t>
+              <w:t xml:space="preserve">Paper presented in the biennial 9th International Conference to Review Research in Science, Technology, Engineering, and Mathematics Education [epiSTEME-9] (Online)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Homi Bhaba Centre for Science Education, Tata Institute of Fundamental Research, Jul 2022, Mumbai, India, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03972615v1</w:t>
+                <w:t xml:space="preserve">hal-03972781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical Experience and Alienation: Towards social histories of Practice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Mathematics as Work: Rebuilding Archives and Rewriting Histories in India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Senthil Babu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paper presented in the biennial 9th International Conference to Review Research in Science, Technology, Engineering, and Mathematics Education [epiSTEME-9] (Online)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Homi Bhaba Centre for Science Education, Tata Institute of Fundamental Research, Jul 2022, Mumbai, India, India</w:t>
+              <w:t xml:space="preserve">Paper presented in the Conference on Archiving the Contemporary: Memory, Technology and People</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Indian Institute of Technology, Apr 2022, Chennai (Tamilnadu), India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03972781v1</w:t>
+                <w:t xml:space="preserve">hal-03972670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematics as Work: Rebuilding Archives and Rewriting Histories in India</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">STS Meets Political Epistemology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Senthil Babu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paper presented in the Conference on Archiving the Contemporary: Memory, Technology and People</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Indian Institute of Technology, Apr 2022, Chennai (Tamilnadu), India</w:t>
+              <w:t xml:space="preserve">STS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Department of Philosophy and Cultural Heritage, Ca Foscari University, Nov 2022, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03972670v1</w:t>
+                <w:t xml:space="preserve">hal-04105732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STS Meets Political Epistemology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Mathematics as Work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Senthil Babu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Department of Philosophy and Cultural Heritage, Ca Foscari University, Nov 2022, Venice, Italy</w:t>
+              <w:t xml:space="preserve">Paper presented in the Research Students Workshop on Memory, History, Forgetting: Philosophical Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kerala Council for Historical Research, Sep 2022, Trivandrum, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04105732v1</w:t>
+                <w:t xml:space="preserve">hal-03972812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematics as Work</w:t>
+                <w:t xml:space="preserve">The Politics of Invariance in the mathematics of Copernicus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Daniel Omodeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Senthil Babu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paper presented in the Research Students Workshop on Memory, History, Forgetting: Philosophical Perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Kerala Council for Historical Research, Sep 2022, Trivandrum, India</w:t>
+              <w:t xml:space="preserve">Paper presented in the conference "Making of Copernican Cosmology. Mathematical Practices and Political Economy in Comparative Perspective"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organized by the SFB 980 Episteme in Bewegung Wissenstransfer von der Alten Welt bis in die Frühe Neuzeit", Frei Universitat Berlin; Max Planck Institute for the History of Science, Berlin, Apr 2022, Berlin (Germany), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03972812v1</w:t>
+                <w:t xml:space="preserve">hal-03972615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activism and research: Challenges and Opportunities on the Coramandel Coast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Senthil Babu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Conference Coastal Development and Coastal Livelihoods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, New York University, Mar 2021, Abu Dhabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2222,51 +2222,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Working on a Atlas of metrological systems in South India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Subbarayalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Senthil Babu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paper presented at a Workshop on "Measuring: Practices, Publics and Politics in doing History of Mathematical Practices" held at ETH Zurich, Switzerland from January 23-​24, 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2291,64 +2291,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copernican Revolution in the Lagoon: When A Galilean Mathematician Tried to Solve the Hydrogeological Problems of Venice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Daniel Omodeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Senthil Babu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paper presented at the APMP Conference 2020, Fifth International Meeting of the Association of Philosophy of Mathematics as Practice, held at ETH Zurich from 18-21 January 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2367,234 +2367,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03134280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grounding styles and arguments in practices: a response to George Joseph</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Political economy of computational work in history: The case of the Vernacular Mathematical Traditions in India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Senthil Babu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wagner Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Tenth International Mathematics Education and Society Conference held at Hyderabad from 28th January to 2nd February 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Hyderabad, India</w:t>
+              <w:t xml:space="preserve">Paper presented at the Workshop "ERC Early Modern Cosmology" organised by the Department of Philosophy, Ca Foscari University, Venice on March 29th, 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02863228v1</w:t>
+                <w:t xml:space="preserve">halshs-02863220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Political economy of computational work in history: The case of the Vernacular Mathematical Traditions in India</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Grounding styles and arguments in practices: a response to George Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Senthil Babu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wagner Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paper presented at the Workshop "ERC Early Modern Cosmology" organised by the Department of Philosophy, Ca Foscari University, Venice on March 29th, 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Venice, Italy</w:t>
+              <w:t xml:space="preserve">Proceedings of the Tenth International Mathematics Education and Society Conference held at Hyderabad from 28th January to 2nd February 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Hyderabad, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02863220v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02863228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When Socio-Economic Plans Exacerbate Vulnerability to Physical Coastal Processes on the South East Coast of India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Proisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhandapani Balasubramanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2652,165 +2652,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond the Canon: Writing Social History of Mathematics in India</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Practitioners and Publics: Situating Mathematical Practice in Colonial India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Senthil Babu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">National Conference on Emerging Issues in Science and Mathematics Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Central Institute of Education, Delhi University, Feb 2016, Delhi, India</w:t>
+              <w:t xml:space="preserve">Conference on Colonial Sciences and Indigenous Knowledge Systems in South Asia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Max Planck Institute for the History of Science, Jun 2016, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03139464v1</w:t>
+                <w:t xml:space="preserve">hal-03139462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practitioners and Publics: Situating Mathematical Practice in Colonial India</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Beyond the Canon: Writing Social History of Mathematics in India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Senthil Babu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Colonial Sciences and Indigenous Knowledge Systems in South Asia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Max Planck Institute for the History of Science, Jun 2016, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">National Conference on Emerging Issues in Science and Mathematics Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Central Institute of Education, Delhi University, Feb 2016, Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03139462v1</w:t>
+                <w:t xml:space="preserve">hal-03139464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2828,51 +2828,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematics at Work, Recording practices from Tamil History</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Senthil Babu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2890,51 +2890,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Land and Labour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Senthil Babu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2946,370 +2946,370 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04967243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unfolding Matakku</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Archiving Mathematics as Work : Possibilities and Challenges in making an archive for practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Senthil Babu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ganesh Gopal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04967390v1</w:t>
+                <w:t xml:space="preserve">hal-04965735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archiving Mathematics as Work : Possibilities and Challenges in making an archive for practices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Unfolding Matakku</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Senthil Babu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shibi Nandan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ganesh Gopal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04965735v1</w:t>
+                <w:t xml:space="preserve">hal-04967390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Workshop on Social history project and Madakku</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Understanding Madakku</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Senthil Babu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04967289v1</w:t>
+                <w:t xml:space="preserve">hal-04967089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding Madakku</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Workshop on Social history project and Madakku</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shibi Nandan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ganesh Gopal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Senthil Babu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04967089v1</w:t>
+                <w:t xml:space="preserve">hal-04967289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primary source: Archive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Senthil Babu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3411,51 +3411,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lawrence Tara N.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rao Nitya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">French Institute of Pondicherry; Madras Institute of Development Studies; Arctic University of Norway; University of East Anglia; University of Amsterdam. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -3646,51 +3646,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499198v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Senthil Babu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Daniel Omodeo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004117785_002" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262173v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/key-concepts-in-modern-indian-studies-9780199452750?cc=in&amp;amp;lang=en&amp;#" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213833v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Zittel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752140v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918978v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kannan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Whittington" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Buck" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918351v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shibi Nandan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525355v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver-James Crook" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhandapani Balasubramanian" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Cormier- Salem" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gowrappan Muthusankar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52293/wes.2025.546934.1092" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205561v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arularasan G." TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balaharish V." TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthil Babu D." TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00856401.2023.2244331" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03971590v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bewi.202200012" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021458v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Trevisani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905202v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2277976017723099" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206784v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210961v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493884v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493250v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493900v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493573v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493898v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493259v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03972615v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03972781v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03972670v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105732v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03972812v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095656v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134368v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Subbarayalu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134280v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02863228v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02863220v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagner Roy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737443v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Proisy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baut&#232;s" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Bhalla" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI85-290.1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139464v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139462v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967132v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967243v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967390v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Gopal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965735v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967289v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967089v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967218v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433551v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menon Ajit" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bavinck Maarten" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Tara N." TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rao Nitya" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213833v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Daniel Omodeo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Senthil Babu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Zittel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752140v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918978v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kannan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Whittington" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Buck" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918351v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shibi Nandan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525355v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver-James Crook" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhandapani Balasubramanian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Cormier- Salem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gowrappan Muthusankar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52293/wes.2025.546934.1092" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205561v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arularasan G." TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balaharish V." TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthil Babu D." TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00856401.2023.2244331" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03971590v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bewi.202200012" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021458v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Trevisani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905202v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2277976017723099" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206784v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210961v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499198v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004117785_002" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262173v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/key-concepts-in-modern-indian-studies-9780199452750?cc=in&amp;amp;lang=en&amp;#" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493884v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493250v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493900v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493573v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493898v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493259v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03972781v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03972670v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105732v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03972812v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03972615v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095656v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134368v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Subbarayalu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134280v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02863220v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagner Roy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02863228v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737443v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Proisy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baut&#232;s" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Bhalla" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI85-290.1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139462v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139464v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967132v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967243v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965735v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Gopal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967390v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967089v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967289v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967218v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433551v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menon Ajit" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bavinck Maarten" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Tara N." TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rao Nitya" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>