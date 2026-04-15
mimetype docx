--- v0 (2026-03-09)
+++ v1 (2026-04-15)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Séphora Besançon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences sexuelles sur le terrain. Pour une prise de conscience collective et une meilleure prévention des risques en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séphora Besançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Chassagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Charignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Courduriès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Voices of Vulnerable Children in Child Protection : Innovative Approaches and Creative Tools for Gathering Their Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séphora Besançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Aberdeen - Scotland, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection de l’enfance : une approche émotionnelle du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séphora Besançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des enfants « (in)adoptés » : Regard sociologique sur le parcours d’enfants placés en protection de l’enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séphora Besançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : « Un siècle d’adoption des enfants en France (1923-2023) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter auprès d’enfants sous protection de l’enfance : enjeux en terrains sensibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séphora Besançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier thématique « Enfances, familles et parenté » du Centre Norbert Elias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Norbert Elias, Mar 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accompagnement au quotidien des enfants placés : des rôles professionnels genrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séphora Besançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international du genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie et éthique en terrain délicat : une recherche auprès des enfants placés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séphora Besançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée doctorale LaSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants orphelins placés en institution : La place accordée à la filiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séphora Besançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d’automne, Programme ANR Origines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours et « agency » des enfants dans les services de protection de l’enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séphora Besançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée doctorale LaSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques quotidiennes comme vecteur de bien-être & d'expressions : Regards des professionnels sur les jeunes placés en institution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séphora Besançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé des jeunes et interventions socioéducatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris-Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la filiation et la parenté à travers le prisme de l’adoption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séphora Besançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n°150 (1), pp.173-175. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rpsf.150.0173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CR. La recherche centrée sur l’enfant. Défis éthiques et innovations méthodologiques. Isabel Côté, Kévin Lavoie, Renée-Pier Trottier-Cyr (dir.) Québec, Presses de l’Université Laval, 2020, 492 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séphora Besançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rpsf.148.0129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId27"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Séphora Besançon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sephora-besancon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la filiation et la parenté à travers le prisme de l’adoption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séphora Besançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n°150 (1), pp.173-175. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rpsf.150.0173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CR. La recherche centrée sur l’enfant. Défis éthiques et innovations méthodologiques. Isabel Côté, Kévin Lavoie, Renée-Pier Trottier-Cyr (dir.) Québec, Presses de l’Université Laval, 2020, 492 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séphora Besançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rpsf.148.0129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection de l’enfance : une approche émotionnelle du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séphora Besançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Voices of Vulnerable Children in Child Protection : Innovative Approaches and Creative Tools for Gathering Their Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séphora Besançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Aberdeen - Scotland, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter auprès d’enfants sous protection de l’enfance : enjeux en terrains sensibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séphora Besançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier thématique « Enfances, familles et parenté » du Centre Norbert Elias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Norbert Elias, Mar 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accompagnement au quotidien des enfants placés : des rôles professionnels genrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séphora Besançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international du genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie et éthique en terrain délicat : une recherche auprès des enfants placés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séphora Besançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée doctorale LaSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des enfants « (in)adoptés » : Regard sociologique sur le parcours d’enfants placés en protection de l’enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séphora Besançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : « Un siècle d’adoption des enfants en France (1923-2023) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants orphelins placés en institution : La place accordée à la filiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séphora Besançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d’automne, Programme ANR Origines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques quotidiennes comme vecteur de bien-être & d'expressions : Regards des professionnels sur les jeunes placés en institution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séphora Besançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé des jeunes et interventions socioéducatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris-Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours et « agency » des enfants dans les services de protection de l’enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séphora Besançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée doctorale LaSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences sexuelles sur le terrain. Pour une prise de conscience collective et une meilleure prévention des risques en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séphora Besançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Chassagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Charignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Courduriès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId28"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -104,51 +104,203 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="DA9A610C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -185,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127497v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;phora Besan&#231;on" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chassagnac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Charignon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clair" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Courduri&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271328v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271329v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303556v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177284v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Legras" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303560v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303552v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303530v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303517v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513925v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020937v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.150.0173" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305602v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.148.0129" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sephora-besancon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020937v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;phora Besan&#231;on" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.150.0173" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305602v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.148.0129" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271329v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271328v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177284v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Legras" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303560v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303552v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303556v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303530v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513925v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303517v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127497v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chassagnac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Charignon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clair" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Courduri&#232;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>