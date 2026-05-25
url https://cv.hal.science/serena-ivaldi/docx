--- v1 (2026-03-25)
+++ v2 (2026-05-25)
@@ -706,265 +706,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05157054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ExoSim: Towards Physics-Based Modeling and Validation of Human-Exoskeleton Interaction</w:t>
+                <w:t xml:space="preserve">Physics-based simulation for motion prediction in active exoskeleton control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Oliveira Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Charpillet</w:t>
+                <w:t xml:space="preserve">François Charpillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Ivaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DAWR 2025 - IEEE EMBC Workshop - Design and Assessment Wearable Robotics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International Scientific Conference on the Prevention of Work-Related Musculoskeletal Disorders (PREMUS 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Tübingen, Allemagne, Germany. pp.Doc153, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3205/25premus153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05184804v1</w:t>
+                <w:t xml:space="preserve">hal-05423692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physics-based simulation for motion prediction in active exoskeleton control</w:t>
+                <w:t xml:space="preserve">ExoSim: Towards Physics-Based Modeling and Validation of Human-Exoskeleton Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Oliveira Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Charpillet</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Bucchieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Charpillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Ivaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Scientific Conference on the Prevention of Work-Related Musculoskeletal Disorders (PREMUS 2025)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">DAWR 2025 - IEEE EMBC Workshop - Design and Assessment Wearable Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Copenhague, Denmark</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05423692v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05184804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extremum Flow Matching for Offline Goal Conditioned Reinforcement Learning</w:t>
               </w:r>
@@ -1447,51 +1447,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Oliveira Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charpillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2036,51 +2036,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lartot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charpillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Angers, France. </w:t>
@@ -3663,260 +3663,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02348588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Human Activity Recognition for Ergonomics Assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Whole-Body Compliant Control of iCub: first results with OpenSoT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Mingo Hoffman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Malaisé</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Brice Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengxu Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikos G Tsagarakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAS 2018 - 9ème conférence internationale sur la sécurité des systèmes industriels automatisés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">IEEE/RAS ICRA Workshop on Dynamic Legged Locomotion in Realistic Terrains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01808832v1</w:t>
+                <w:t xml:space="preserve">hal-01790597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole-Body Compliant Control of iCub: first results with OpenSoT</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Online Human Activity Recognition for Ergonomics Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikos G Tsagarakis</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adrien Malaisé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Ivaldi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RAS ICRA Workshop on Dynamic Legged Locomotion in Realistic Terrains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Brisbane, Australia</w:t>
+              <w:t xml:space="preserve">SIAS 2018 - 9ème conférence internationale sur la sécurité des systèmes industriels automatisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01790597v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01808832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning robust task priorities of QP-based whole-body torque-controllers</w:t>
               </w:r>
@@ -4178,51 +4178,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Allienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Malaisé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Ivaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4260,90 +4260,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activity Recognition With Multiple Wearable Sensors for Industrial Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Malaisé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charpillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Ivaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4420,51 +4420,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Chaveroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charpillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Ivaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4502,51 +4502,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online Human Activity Recognition for Ergonomics Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Malaisé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4718,51 +4718,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Modal Intention Prediction With Probabilistic Movement Primitives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Dermy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charpillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Ivaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5158,77 +5158,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards collaboration between professional caregivers and robots - A preliminary study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Malaisé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nertomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charpillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Ivaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5512,90 +5512,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-shot Evaluation of the Control Interface of a Robotic Arm by Non-Experts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Marichal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Malaisé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerio Modugno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Dermy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charpillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Social Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Kansas City, United States</w:t>
@@ -5618,437 +5618,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01353809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting extraversion from non-verbal features during a face-to-face human-robot interaction</w:t>
+                <w:t xml:space="preserve">Learning Inverse Dynamics Models with Contacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faezeh Rahbar</w:t>
+                <w:t xml:space="preserve">Roberto Calandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Ivaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salvatore Anzalone</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc Peter Deisenroth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elmar Rueckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Peters</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Social Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Paris, France. pp.10</w:t>
+              <w:t xml:space="preserve">Proc. IEEE Int. Conf. on Robotics and Automation (ICRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Seattle, WA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189065v1</w:t>
+                <w:t xml:space="preserve">hal-01131611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Inverse Dynamics Models with Contacts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inertial parameters identification and joint torques estimation with proximal force/torque sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Traversaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Calandra</w:t>
+                <w:t xml:space="preserve">Andrea del Prete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Ivaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jan Peters</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Nori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. IEEE Int. Conf. on Robotics and Automation (ICRA)</w:t>
+              <w:t xml:space="preserve">2015 IEEE International Conference on Robotics and Automation (ICRA 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Seattle, WA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01131611v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01131610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inertial parameters identification and joint torques estimation with proximal force/torque sensing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predicting extraversion from non-verbal features during a face-to-face human-robot interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faezeh Rahbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvio Traversaro</w:t>
+                <w:t xml:space="preserve">Salvatore Anzalone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea del Prete</w:t>
+                <w:t xml:space="preserve">Giovanna Varni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Zibetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Ivaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE International Conference on Robotics and Automation (ICRA 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Seattle, WA, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Social Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Paris, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01131610v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning torque control in presence of contacts using tactile sensing from robot skin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Calandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Ivaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Peter Deisenroth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Peters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6760,51 +6760,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal People Engagement with iCub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Anzalone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Ivaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7037,51 +7037,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Gérardeaux-Viret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Droniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Anzalone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. of the 12th IEEE-RAS International Conference on Humanoid Robots - HUMANOIDS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Santa Monica, United States. </w:t>
@@ -9949,51 +9949,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activity Recognition for Ergonomics Assessment of Industrial Tasks with Automatic Feature Selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Malaisé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10403,51 +10403,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Ewerton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charpillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Robotics and AI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 4, </w:t>
@@ -10632,51 +10632,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated prediction of Extraversion during Human-Humanoid interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Maria Anzalone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna Varni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Ivaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11245,395 +11245,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01399360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep unsupervised network for multimodal perception, representation and classification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Droniou</w:t>
+                <w:t xml:space="preserve">Evaluating the Engagement with Social Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Anzalone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Boucenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Ivaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sigaud</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chetouani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.robot.2014.11.005⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Social Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12369-015-0298-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01083521v1</w:t>
+                <w:t xml:space="preserve">hal-01158293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the Engagement with Social Robots</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S Boucenna</w:t>
+                <w:t xml:space="preserve">From passive to interactive object learning and recognition through self-identification on a humanoid robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Lyubova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Ivaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Chetouani</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Social Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.1-14. </w:t>
+              <w:t xml:space="preserve">Autonomous Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12369-015-0298-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10514-015-9445-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01158293v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From passive to interactive object learning and recognition through self-identification on a humanoid robot</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natalia Lyubova</w:t>
+                <w:t xml:space="preserve">Deep unsupervised network for multimodal perception, representation and classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Droniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Ivaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Filliat</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autonomous Robots</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.23. </w:t>
+              <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 71, pp.83-98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10514-015-9445-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.robot.2014.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01166110v1</w:t>
+                <w:t xml:space="preserve">hal-01083521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robot initiative in a team learning task increases the rhythm of interaction but not the perceived engagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Ivaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Anzalone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Woody Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12257,255 +12257,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04166800v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperation or collaboration? On a human-inspired impedance strategy in a human-robot co-manipulation task</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In a Collaborative Co-manipulation, Humans Have a Motor Behaviour Similar to a Leader</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waldez Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexis Aubry</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Babič</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Ivaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03589692v1</w:t>
+                <w:t xml:space="preserve">hal-03573469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In a Collaborative Co-manipulation, Humans Have a Motor Behaviour Similar to a Leader</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cooperation or collaboration? On a human-inspired impedance strategy in a human-robot co-manipulation task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Vianello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waldez Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Mouret</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Ivaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03573469v1</w:t>
+                <w:t xml:space="preserve">hal-03589692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of role transitions and adaptation in human-cobot collaboration</w:t>
               </w:r>
@@ -13950,51 +13950,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478495v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Zibetti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Lorenzo-Louis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Amadio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wacquez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Becker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3776734.3794463" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05123517v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionis Totsila" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemente Donoso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Mingo Hoffman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mouret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Ivaldi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072198v3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbo Li" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Uttini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Kanoulas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05229492v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bucchieri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maurice" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157054v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Aloe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05184804v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Oliveira Souza" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Charpillet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423692v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charpillet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3205/25premus153" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05080807v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rouxel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Chen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072261v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Tsikelis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Tsiatsianas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chairi Kiourt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chatzilygeroudis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids65713.2025.11203211" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04650144v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ferrari" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989704v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Bernardi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Fleytoux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087475v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Grenier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARSO56563.2023.10187548" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996168v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Ghini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARSO56563.2023.10187476" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265528v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Penco" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids57100.2023.10375166" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03466780v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anji Ma" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585262v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Truc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phani-Teja Singamaneni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sidobre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Alami" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA46639.2022.9811803" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726138v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michenaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lartot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.00500" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740361v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn D'Elia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kober" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727531v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945755v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kourosh Darvish" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Pucci" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids53995.2022.10000122" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722103v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nima Mehdi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thomas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Colas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARM54641.2022.9959293" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717991v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115202v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Vianello" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Dalin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Aubry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261878v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldez Gomes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03245005v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bergonzani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Anne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285178v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Settembre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Theurel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Wioland" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137133v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Theurel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li&#234;n Wioland" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80744-3_12" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115203v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451961v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Dalin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348588v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jernej Camernik" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dasa Gorjan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Schirrmeister" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Bornmann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808832v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Malais&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790597v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Cl&#233;ment" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengxu Zhou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos G Tsagarakis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895146v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charbonneau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Modugno" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Nori" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Oriolo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348525v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Fritzsche" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Babi&#269;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freek Stulp" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826487v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Allienne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701996v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895148v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Dermy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chaveroche" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348724v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590678v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuya Otani" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouyarmane" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644585v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569948v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Spitz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539731v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Damsgaard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613646v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Nava" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377708v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nertomb" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273409v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Neumann" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmar Rueckert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Peters" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377690v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Chervet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01353809v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Marichal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01189065v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faezeh Rahbar" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Anzalone" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Varni" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01131611v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Calandra" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Peter Deisenroth" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01131610v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Traversaro" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea del Prete" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01205501v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065741v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Droniou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sigaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053094v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Padois" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Babic" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mistry" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839519v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalya Lyubova" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Filliat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919674v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sao Mai Nguyen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Lyubova" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gerardeaux-Viret" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DevLrn.2013.6652525" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919649v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBIO.2013.6739655" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922135v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Raiola" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hoarau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423157v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chetouani" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34274-5_16" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719964v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755297v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien G&#233;rardeaux-Viret" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2012.6651528" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719977v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00745471v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719975v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Stalph" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Butz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00624056v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sicard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sala&#252;n" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids.2011.6100818" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868440v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemente Donoso Krauss" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Lorenzo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2412.17861" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313286v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Suarez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kartmann" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Leidner" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Rossini" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Huber" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2024.3501954" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448964v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Billard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Albu-Schaeffer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamim Asfour" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2025.3619329" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438210v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Hauser" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Nell Watson" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joonbum Bae" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josh Bankston" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Behnke" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-023-01095-w" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053178v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Peternel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-023-02104-5" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931966v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Ramos" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Cisneros" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Pratt" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2301.04317" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805348v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Cuny-Enault" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2022.2129097" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740371v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Anne" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2022.3188884" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281827v3" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3125058" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684130v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22113981" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428469v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Latella" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeshasvi Tirupachuri" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Tagliapietra" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rapetti" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THMS.2021.3128892" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413650v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang You" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Maria Anzalone" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43154-021-00068-z" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243419v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel E Galibarov" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian G&#228;rtner" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/wtc.2021.5" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413654v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Selvaggio" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cognetti" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanos Nikolaidis" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Siciliano" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3100603" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115242v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3086666" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944154v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicla Settembre" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paysant" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Claudon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2020.05.004" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02456663v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2020.2972847" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301922v2" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2019.2945368" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985013v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2019.2894389" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859614v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859728v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pateraki" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01322231v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lefort" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Provasi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-016-0357-8" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613671v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Paraschos" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ewerton" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2017.00045" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620789v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Romano" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Azad" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Dafarra" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2017.2768126" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492787v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-017-0399-6" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643655v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Ajoudani" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Maria Zanchettin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Albu-Sch&#228;ffer" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiro Kosuge" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-017-9677-2" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258282v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Murphy" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-016-9545-5" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01298502v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Gaudiello" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefort" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2016.03.057" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399360v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2016.08.017" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01083521v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2014.11.005" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01158293v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Boucenna" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-015-0298-7" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166110v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-015-9445-0" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423102v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woody Rousseau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2014.00005" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919694v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAMD.2013.2280614" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03983079v3" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Andries" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Mouret" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588276v3" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Paolillo" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04313912v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166800v2" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589692v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573469v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890322v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283057v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420488v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04557956v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04911866v2" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364494v2" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03943360v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255102v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn d'Elia" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03893312v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120720v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614032v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barkan Ugurlu" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478495v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Zibetti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Lorenzo-Louis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Amadio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wacquez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Becker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3776734.3794463" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05123517v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionis Totsila" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemente Donoso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Mingo Hoffman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mouret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Ivaldi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072198v3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbo Li" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Uttini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Kanoulas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05229492v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bucchieri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maurice" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157054v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Aloe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423692v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Oliveira Souza" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charpillet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3205/25premus153" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05184804v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Charpillet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05080807v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rouxel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Chen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072261v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Tsikelis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Tsiatsianas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chairi Kiourt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chatzilygeroudis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids65713.2025.11203211" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04650144v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ferrari" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989704v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Bernardi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Fleytoux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087475v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Grenier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARSO56563.2023.10187548" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996168v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Ghini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARSO56563.2023.10187476" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265528v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Penco" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids57100.2023.10375166" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03466780v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anji Ma" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585262v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Truc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phani-Teja Singamaneni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sidobre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Alami" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA46639.2022.9811803" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726138v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michenaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lartot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.00500" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740361v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn D'Elia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kober" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727531v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945755v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kourosh Darvish" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Pucci" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids53995.2022.10000122" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722103v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nima Mehdi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thomas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Colas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARM54641.2022.9959293" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717991v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115202v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Vianello" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Dalin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Aubry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261878v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldez Gomes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03245005v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bergonzani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Anne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285178v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Settembre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Theurel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Wioland" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137133v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Theurel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li&#234;n Wioland" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80744-3_12" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115203v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451961v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Dalin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348588v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jernej Camernik" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dasa Gorjan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Schirrmeister" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Bornmann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790597v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Cl&#233;ment" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengxu Zhou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos G Tsagarakis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808832v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Malais&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895146v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charbonneau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Modugno" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Nori" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Oriolo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348525v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Fritzsche" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Babi&#269;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freek Stulp" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826487v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Allienne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701996v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895148v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Dermy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chaveroche" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348724v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590678v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuya Otani" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouyarmane" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644585v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569948v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Spitz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539731v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Damsgaard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613646v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Nava" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377708v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nertomb" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273409v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Neumann" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmar Rueckert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Peters" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377690v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Chervet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01353809v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Marichal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01131611v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Calandra" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Peter Deisenroth" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01131610v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Traversaro" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea del Prete" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01189065v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faezeh Rahbar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Anzalone" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Varni" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01205501v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065741v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Droniou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sigaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053094v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Padois" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Babic" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mistry" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839519v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalya Lyubova" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Filliat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919674v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sao Mai Nguyen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Lyubova" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gerardeaux-Viret" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DevLrn.2013.6652525" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919649v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBIO.2013.6739655" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922135v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Raiola" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hoarau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423157v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chetouani" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34274-5_16" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719964v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755297v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien G&#233;rardeaux-Viret" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2012.6651528" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719977v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00745471v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719975v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Stalph" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Butz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00624056v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sicard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sala&#252;n" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids.2011.6100818" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868440v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemente Donoso Krauss" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Lorenzo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2412.17861" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313286v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Suarez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kartmann" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Leidner" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Rossini" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Huber" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2024.3501954" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448964v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Billard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Albu-Schaeffer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamim Asfour" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2025.3619329" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438210v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Hauser" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Nell Watson" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joonbum Bae" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josh Bankston" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Behnke" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-023-01095-w" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053178v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Peternel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-023-02104-5" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931966v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Ramos" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Cisneros" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Pratt" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2301.04317" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805348v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Cuny-Enault" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2022.2129097" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740371v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Anne" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2022.3188884" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281827v3" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3125058" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684130v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22113981" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428469v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Latella" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeshasvi Tirupachuri" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Tagliapietra" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rapetti" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THMS.2021.3128892" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413650v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang You" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Maria Anzalone" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43154-021-00068-z" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243419v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel E Galibarov" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian G&#228;rtner" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/wtc.2021.5" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413654v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Selvaggio" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cognetti" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanos Nikolaidis" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Siciliano" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3100603" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115242v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3086666" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944154v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicla Settembre" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paysant" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Claudon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2020.05.004" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02456663v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2020.2972847" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301922v2" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2019.2945368" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985013v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2019.2894389" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859614v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859728v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pateraki" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01322231v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lefort" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Provasi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-016-0357-8" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613671v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Paraschos" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ewerton" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2017.00045" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620789v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Romano" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Azad" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Dafarra" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2017.2768126" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492787v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-017-0399-6" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643655v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Ajoudani" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Maria Zanchettin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Albu-Sch&#228;ffer" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiro Kosuge" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-017-9677-2" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258282v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Murphy" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-016-9545-5" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01298502v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Gaudiello" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefort" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2016.03.057" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399360v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2016.08.017" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01158293v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Boucenna" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-015-0298-7" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166110v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-015-9445-0" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01083521v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2014.11.005" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423102v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woody Rousseau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2014.00005" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919694v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAMD.2013.2280614" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03983079v3" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Andries" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Mouret" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588276v3" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Paolillo" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04313912v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166800v2" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573469v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589692v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890322v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283057v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420488v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04557956v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04911866v2" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364494v2" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03943360v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255102v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn d'Elia" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03893312v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120720v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614032v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barkan Ugurlu" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>