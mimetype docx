--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -1517,299 +1517,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03159791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physico-chemical dataset from an in situ mesocosm experiment simulating extreme climate events in Lake Geneva (MESOLAC)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Primary and Net Ecosystem Production in a Large Lake Diagnosed From High‐Resolution Oxygen Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Perney</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Quetin</w:t>
+                <w:t xml:space="preserve">Bieito Fernández Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Domaizon</w:t>
+                <w:t xml:space="preserve">Hannah Elisa Chmiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Minaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shubham Krishna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2021.107150⟩</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020WR029283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03228202v1</w:t>
+                <w:t xml:space="preserve">hal-03297700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary and Net Ecosystem Production in a Large Lake Diagnosed From High‐Resolution Oxygen Measurements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Camille Minaudo</w:t>
+                <w:t xml:space="preserve">Physico-chemical dataset from an in situ mesocosm experiment simulating extreme climate events in Lake Geneva (MESOLAC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Tran-Khac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shubham Krishna</w:t>
+                <w:t xml:space="preserve">Pascal Perney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Quetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Perolo</w:t>
+                <w:t xml:space="preserve">Isabelle Domaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 57 (5), </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36, pp.107150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020WR029283⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2021.107150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03297700v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term dynamics of $Bdellovibrio$ and like organisms in Lake Geneva in response to a simulated climatic extreme event</w:t>
               </w:r>
@@ -1834,51 +1834,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Janicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Domaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1919,701 +1919,701 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03419786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Congruence, but no cascade—Pelagic biodiversity across three trophic levels in Nordic lakes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parasitic Chytrids Upgrade and Convey Primary Produced Carbon During Inedible Algae Proliferation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Rasconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Ptacnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Andersen</w:t>
+                <w:t xml:space="preserve">Stefanie Danner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silke van den Wyngaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dag Hessen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marcia Kyle</w:t>
+                <w:t xml:space="preserve">Thomas Rohrlack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.6514⟩</w:t>
+              <w:t xml:space="preserve">Protist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 171 (5), pp.125768. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.protis.2020.125768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03002687v1</w:t>
+                <w:t xml:space="preserve">hal-03002683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scientists’ Warning to Humanity: Rapid degradation of the world’s large lakes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Jenny</w:t>
+                <w:t xml:space="preserve">The Observatory on LAkes (OLA) database: Sixty years of environmental data accessible to the public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Damien Bouffard</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Barbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Crepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Great Lakes Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jglr.2020.05.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Limnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 79 (2), pp.164-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4081/jlimnol.2020.1944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025852v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02916312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ pelagic dataset from continuous monitoring: A mesocosm experiment in Lake Geneva (MESOLAC)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Espinat</w:t>
+                <w:t xml:space="preserve">Congruence, but no cascade—Pelagic biodiversity across three trophic levels in Nordic lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dag Hessen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Håll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryia Khomich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcia Kyle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2020.106255⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (15), pp.8153-8165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.6514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03002705v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03002687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Observatory on LAkes (OLA) database: Sixty years of environmental data accessible to the public</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Rimet</w:t>
+                <w:t xml:space="preserve">Scientists’ Warning to Humanity: Rapid degradation of the world’s large lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Jenny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Crepin</w:t>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Baulaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bouffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Limnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4081/jlimnol.2020.1944⟩</w:t>
+              <w:t xml:space="preserve">Journal of Great Lakes Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 46 (4), pp.686-702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jglr.2020.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02916312v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parasitic Chytrids Upgrade and Convey Primary Produced Carbon During Inedible Algae Proliferation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Rohrlack</w:t>
+                <w:t xml:space="preserve">In situ pelagic dataset from continuous monitoring: A mesocosm experiment in Lake Geneva (MESOLAC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Tran-Khac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Quetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Domaizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Espinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 171 (5), pp.125768. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32, pp.106255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.protis.2020.125768⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2020.106255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03002683v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03002705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seston responses to recent temperature changes in subalpine Lake Lunz, Austria</w:t>
               </w:r>
@@ -2697,1143 +2697,1143 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irregular changes in lake surface water temperature and ice-cover in subalpine Lake Lunz, Austria</w:t>
+                <w:t xml:space="preserve">Polyunsaturated fatty acids in fishes increase with total lipids irrespective of feeding sources and trophic position.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin J. Kainz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robert Ptacnik</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannes H. Hager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimmo K. Kahilainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Per-Arne Amundsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inland Waters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ecs2.1753⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02947539v1</w:t>
+                <w:t xml:space="preserve">hal-02947686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fungal communities in Scandinavian lakes along a longitudinal gradien</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Limnological research in and around the European Alps' – Linking up research stations, people, ideas and perspectives for SIL at an inter-regional scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tom Andersen</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin J. Kainz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastiaan W Ibelings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Ecology</w:t>
+              <w:t xml:space="preserve">Inland Waters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.funeco.2017.01.008⟩</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/20442041.2017.1294390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947527v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating chytrid fungal parasites into plankton ecology. Research gaps and needs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Irregular changes in lake surface water temperature and ice-cover in subalpine Lake Lunz, Austria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin J. Kainz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Ptacnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Rasconi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+              <w:t xml:space="preserve">Inland Waters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947526v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating chytrid fungal parasites into plankton ecology: research gaps and needs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elizabeth C. Bourne</w:t>
+                <w:t xml:space="preserve">Fungal communities in Scandinavian lakes along a longitudinal gradien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryia Khomich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Gerphagnon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie L. Davey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Havard Kauserud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Rasconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.13827⟩</w:t>
+              <w:t xml:space="preserve">Fungal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.funeco.2017.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01624039v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature increase and fluctuation induce phytoplankton biodiversity loss – Evidence from a multi-seasonal mesocosm experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serena Rasconi</w:t>
+                <w:t xml:space="preserve">Integrating chytrid fungal parasites into plankton ecology. Research gaps and needs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thijs Frenken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabet Alacid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katharina Winter</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stella Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Bourne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gerphagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947685v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planktonic protistan communities in lakes along a large-scale environmental gradient.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Integrating chytrid fungal parasites into plankton ecology: research gaps and needs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thijs Frenken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabet Alacid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella A. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth C. Bourne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gerphagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsec/fiw231⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (10), pp.3802 - 3822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.13827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947521v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daphnia magna fitness during low food supply under different water temperature and brownification scenarios.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrea Gall</w:t>
+                <w:t xml:space="preserve">Temperature increase and fluctuation induce phytoplankton biodiversity loss – Evidence from a multi-seasonal mesocosm experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Rasconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Winter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin J. Kainz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Limnologie - International Journal of Limnology</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.2889⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4081/jlimnol.2016.1450⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02947541v1</w:t>
+                <w:t xml:space="preserve">hal-02947685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyunsaturated fatty acids in fishes increase with total lipids irrespective of feeding sources and trophic position.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hannes H. Hager</w:t>
+                <w:t xml:space="preserve">Planktonic protistan communities in lakes along a large-scale environmental gradient.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryia Khomich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Havard Kauserud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramiro Logares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosphere</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ecs2.1753⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiw231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947686v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limnological research in and around the European Alps' – Linking up research stations, people, ideas and perspectives for SIL at an inter-regional scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Daphnia magna fitness during low food supply under different water temperature and brownification scenarios.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin J. Kainz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bastiaan W Ibelings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inland Waters</w:t>
+              <w:t xml:space="preserve">Annales de Limnologie - International Journal of Limnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/20442041.2017.1294390⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4081/jlimnol.2016.1450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02947523v1</w:t>
+                <w:t xml:space="preserve">hal-02947541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing water temperature triggers dominance of freshwater picoplankton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Winter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin J. Kainz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4520,433 +4520,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00819331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring and quantifying fungal diversity in freshwater lake ecosystems using rDNA cloning/sequencing and SSU tag pyrosequencing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional effects of parasites on food web properties during the spring diatom bloom in Lake Pavin: a linear inverse modeling analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boutheina Grami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Rasconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Monchy</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Blanche Saint Béat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Niquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2011.02444.x⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (8), pp.e23273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0023273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00759180v1</w:t>
+                <w:t xml:space="preserve">hal-00819808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of prokaryotic viruses in freshwater lakes reveals high lytic infection rates but low seasonal abundances in a humic lake (Vassivière, Massif Central, France).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angia Sriram Pradeep-Ram</w:t>
+                <w:t xml:space="preserve">Exploring and quantifying fungal diversity in freshwater lake ecosystems using rDNA cloning/sequencing and SSU tag pyrosequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Monchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Sanciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Jobard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gerphagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.01370-10⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (6), pp.1433-1453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2011.02444.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947512v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00759180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional effects of parasites on food web properties during the spring diatom bloom in Lake Pavin: a linear inverse modeling analysis.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boutheina Grami</w:t>
+                <w:t xml:space="preserve">Study of prokaryotic viruses in freshwater lakes reveals high lytic infection rates but low seasonal abundances in a humic lake (Vassivière, Massif Central, France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angia Sriram Pradeep-Ram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Jobard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blanche Saint Béat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Niquil</w:t>
+                <w:t xml:space="preserve">Jonathan Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 6 (8), pp.e23273. </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0023273⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.01370-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00819808v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity and functions of microscopic fungi: a missing component in pelagic food webs.</w:t>
               </w:r>
@@ -5292,268 +5292,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term trends of epilimnetic bacteria and organic carbon in a deep holo-oligomictic lake</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gianluca Corno</w:t>
+                <w:t xml:space="preserve">Fluorescence in situ hybridization of uncultured zoosporic fungi: Testing with clone-FISH and application to freshwater samples using CARD-FISH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Jobard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 83 (2), pp.236-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mimet.2010.09.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00529606v1</w:t>
+                <w:t xml:space="preserve">hal-00529649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescence in situ hybridization of uncultured zoosporic fungi: Testing with clone-FISH and application to freshwater samples using CARD-FISH</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marlène Jobard</w:t>
+                <w:t xml:space="preserve">Long-term trends of epilimnetic bacteria and organic carbon in a deep holo-oligomictic lake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Bertoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiana Callieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Corno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Caravati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 644, pp.279-287</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00529649v1</w:t>
+                <w:t xml:space="preserve">hal-00529606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity and functions of microscopic fungi: a missing component in pelagic food webs</w:t>
               </w:r>
@@ -5732,286 +5732,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00527082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacteria, archaea, and crenarchaeota in the epilimnion and hypolimnion of a deep holo-oligomictic lake.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emanuele Caravati</w:t>
+                <w:t xml:space="preserve">New design strategy for development of specific primer sets for PCR-based detection of Chlorophyceae and Bacillariophyceae: application to environmental samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Valiente Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mario Contesini</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Thouvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 75 (22), pp.7298-300. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00529614v1</w:t>
+                <w:t xml:space="preserve">hal-02947518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New design strategy for development of specific primer sets for PCR-based detection of Chlorophyceae and Bacillariophyceae: application to environmental samples</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Crouzet</w:t>
+                <w:t xml:space="preserve">Bacteria, archaea, and crenarchaeota in the epilimnion and hypolimnion of a deep holo-oligomictic lake.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiana Callieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Corno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Caravati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Thouvenot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gérard Coffe</w:t>
+                <w:t xml:space="preserve">Mario Contesini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 75 (22), pp.7298-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.01231-09⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947518v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00529614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacteria, Archaea and Crenarchaeota in the epilimnion and hypolimnion of a deep holo-oligomictic lake</w:t>
               </w:r>
@@ -6049,51 +6049,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Caravati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Contesini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
@@ -6523,51 +6523,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marcel Dorioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Domaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Goulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6660,64 +6660,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular diversity studies in Lake Pavin reveal the ecological importance of parasitic true fungi in the plankton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gerphagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène M. Jobard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6798,64 +6798,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gerphagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Jobard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6923,51 +6923,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gerphagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laboratory protocols in fungal biology: current methods in fungal biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Springer, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7113,277 +7113,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time series dataset of mussels (Dreissena sp.) veligers densities in Lake Geneva from 2006 to 2019.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Applications for zoosporic parasites in aquatic systems (ParAqua)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Rasconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leslie Lainé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Serena Rasconi</w:t>
+                <w:t xml:space="preserve">Hans-Peter Grossart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alena Gsell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Dennis</w:t>
+                <w:t xml:space="preserve">Bastiaan Willem Ibelings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Haltiner</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dedmer van de Waal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/6D2BNU⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3897/arphapreprints.e94590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04696507v1</w:t>
+                <w:t xml:space="preserve">hal-04668601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications for zoosporic parasites in aquatic systems (ParAqua)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time series dataset of mussels (Dreissena sp.) veligers densities in Lake Geneva from 2006 to 2019.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Lainé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Anneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastiaan Willem Ibelings</w:t>
+                <w:t xml:space="preserve">S. Dennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dedmer van de Waal</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Linda Haltiner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3897/arphapreprints.e94590⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/6D2BNU⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04668601v1</w:t>
+                <w:t xml:space="preserve">hal-04696507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ pelagic dataset from continuous monitoring: a mesocosm experiment in Lake Geneva (MESOLAC)</w:t>
               </w:r>
@@ -7395,51 +7395,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Tran Khac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Quétin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Domaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7522,51 +7522,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Bertoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiana Callieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Contesini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Manca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7636,428 +7636,428 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi environnemental des eaux du lac du Bourget pour l’année 2023</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guidance on the use of microscopy in the detection of zoosporic parasites of phytoplankton in natural systems and algal biotechnology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Noël Avrillier</w:t>
+                <w:t xml:space="preserve">Milos Stupar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Cachera</w:t>
+                <w:t xml:space="preserve">Wejden Gongi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silke van den Wyngaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coline Costel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laura Crépin</w:t>
+                <w:t xml:space="preserve">Alexandra Kraberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Reñé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">inrae. 2024</w:t>
+              <w:t xml:space="preserve">COST Action CA20125 ParAqua. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04682522v1</w:t>
+                <w:t xml:space="preserve">hal-04668366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de la qualité des eaux du lac d’Aiguebelette - Campagne 2023</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">Rapport de la Communauté de Communes du Lac d'Aiguebelette. 2024</w:t>
+                <w:t xml:space="preserve">Suivi environnemental des eaux du lac du Bourget pour l’année 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Jenny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Avrillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cachera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Costel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">inrae. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04681540v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guidance on the use of microscopy in the detection of zoosporic parasites of phytoplankton in natural systems and algal biotechnology</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Suivi de la qualité des eaux du lac d’Aiguebelette - Campagne 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Rasconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Tran Khac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Quetin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport de la Communauté de Communes du Lac d'Aiguebelette. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Reñé</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-04668366v1</w:t>
+                <w:t xml:space="preserve">hal-04681540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi environnemental des eaux du lac du Bourget pour l’année 2022</w:t>
+                <w:t xml:space="preserve">Synthèse du suivi environnemental des eaux du lac du Bourget pour l’année 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Avrillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cachera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8079,942 +8079,942 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrae. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04682163v1</w:t>
+                <w:t xml:space="preserve">hal-04682453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedback report from the first ParAqua hybrid meeting - with considerations on challenges and advantages of mixed events</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">COST Action CA20125 ParAqua. 2023</w:t>
+                <w:t xml:space="preserve">Suivi environnemental des eaux du lac du Bourget pour l’année 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Avrillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cachera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Frossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrae. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04668404v1</w:t>
+                <w:t xml:space="preserve">hal-04682163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZOOPLANCTON DU LÉMAN - CAMPAGNE 2022</w:t>
+                <w:t xml:space="preserve">Feedback report from the first ParAqua hybrid meeting - with considerations on challenges and advantages of mixed events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Rapport de la Commission internationale pour la protection des eaux du Léman - CIPEL. 2023</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">COST Action CA20125 ParAqua. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04681523v1</w:t>
+                <w:t xml:space="preserve">hal-04668404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BIOMASSE CHLOROPHYLIENNE ET PRODUCTION PRIMAIRE DANS LE LÉMAN - CAMPAGNE 2022</w:t>
+                <w:t xml:space="preserve">ZOOPLANCTON DU LÉMAN - CAMPAGNE 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Perney</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Lainé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport de la Commission internationale pour la protection des eaux du Léman - CIPEL. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04681499v1</w:t>
+                <w:t xml:space="preserve">hal-04681523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse du suivi environnemental des eaux du lac du Bourget pour l’année 2022</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Inrae. 2023</w:t>
+                <w:t xml:space="preserve">BIOMASSE CHLOROPHYLIENNE ET PRODUCTION PRIMAIRE DANS LE LÉMAN - CAMPAGNE 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Rasconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Anneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perney</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport de la Commission internationale pour la protection des eaux du Léman - CIPEL. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04682453v1</w:t>
+                <w:t xml:space="preserve">hal-04681499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BIOMASSE CHLOROPHYLIENNE ET PRODUCTION PRIMAIRE DANS LE LÉMAN - CAMPAGNE 2021</w:t>
+                <w:t xml:space="preserve">ZOOPLANCTON DU LÉMAN - CAMPAGNE 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Perney</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Lainé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport de la Commission internationale pour la protection des eaux du Léman - CIPEL. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04681495v1</w:t>
+                <w:t xml:space="preserve">hal-04681520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse du suivi environnemental des eaux du lac du Bourget pour l’année 2021</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Inrae. 2022</w:t>
+                <w:t xml:space="preserve">BIOMASSE CHLOROPHYLIENNE ET PRODUCTION PRIMAIRE DANS LE LÉMAN - CAMPAGNE 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Rasconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Anneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perney</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport de la Commission internationale pour la protection des eaux du Léman - CIPEL. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04682469v1</w:t>
+                <w:t xml:space="preserve">hal-04681495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi environnemental des eaux du lac du Bourget pour l’année 2021</w:t>
+                <w:t xml:space="preserve">Synthèse du suivi environnemental des eaux du lac du Bourget pour l’année 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Chloé Goulon</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Cachera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Goulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrae. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04682160v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZOOPLANCTON DU LÉMAN - CAMPAGNE 2021</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">Rapport de la Commission internationale pour la protection des eaux du Léman - CIPEL. 2022</w:t>
+                <w:t xml:space="preserve">Suivi environnemental des eaux du lac du Bourget pour l’année 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cachera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Crepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Goulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrae. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04681520v1</w:t>
+                <w:t xml:space="preserve">hal-04682160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi environnemental des eaux du lac du Bourget pour l’année 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Cachera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Goulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9201,51 +9201,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Lainé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport de la Commission internationale pour la protection des eaux du Léman - CIPEL. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -9306,51 +9306,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Perney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport de la Commission internationale pour la protection des eaux du Léman - CIPEL. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -9385,64 +9385,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résumé du suivi environnemental des eaux du lac du Bourget pour l’année 2019 et sur le long terme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cachera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Crepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Girel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9503,51 +9503,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi environnemental des eaux du lac du Bourget pour l’année 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cachera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9651,51 +9651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Perney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport de la Commission internationale pour la protection des eaux du Léman - CIPEL. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -10201,51 +10201,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A3B9B594"/>
+    <w:nsid w:val="3BCAFA55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10432,51 +10432,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/serena-rasconi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6667-8904" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253129397" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05044912v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Piton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Reiss" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Lemmin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Anneville" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Many" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12736" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353946v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke van den Wyngaert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawek Cerbin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garzoli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans&#8208;peter Grossart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Gsell" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.14099" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04570655v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abolfazl Irani Rahaghi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Odermatt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Sep&#250;lveda Steiner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Sebastian Reiss" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01351-5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523457v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Abonyi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Fornberg" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Rasconi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ptacnik" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kainz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-024-05519-w" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631482v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bazin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Diouloufet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Molina" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Peroux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Montoya" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.10561" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04505607v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Ercole" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Marino" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Fenoglio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziano Bo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110267" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03882003v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Pilecky" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.14010" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152874v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J Kainz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbad012" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183185v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Tran-Khac" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quetin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Espinat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cr&#233;pin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cousin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109302" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03159791v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rimet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Aylagas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Borja" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Canino" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/mbmg.5.58056" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03228202v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perney" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domaizon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107150" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03297700v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bieito Fern&#225;ndez Castro" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Elisa Chmiel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Minaudo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubham Krishna" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perolo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020WR029283" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419786v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ezzedine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Janicot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jacquet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-021-01875-9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03002687v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Andersen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dag Hessen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny H&#229;ll" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryia Khomich" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Kyle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6514" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025852v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Baulaz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouffard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2020.05.006" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03002705v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.106255" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916312v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barbet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chardon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Crepin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/jlimnol.2020.1944" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03002683v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Danner" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rohrlack" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2020.125768" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947531v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017WR020959" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947539v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. Kainz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947527v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie L. Davey" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Havard Kauserud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2017.01.008" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947526v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thijs Frenken" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Alacid" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Berger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Bourne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gerphagnon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624039v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella A. Berger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth C. Bourne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13827" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947685v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Winter" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2889" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947521v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Logares" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiw231" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947541v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gall" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/jlimnol.2016.1450" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947686v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes H. Hager" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimmo K. Kahilainen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per-Arne Amundsen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.1753" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947523v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastiaan W Ibelings" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20442041.2017.1294390" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947535v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947538v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Grami" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Niquil" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Jobard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;lesphore Sime-Ngando" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00229" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983272v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Jobard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telesphore Sime-Ngando" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819272v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Solinhac" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-Michel Cauchie" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2012.02771.x" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8JK8SXF5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819305v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2011.02690.x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JVN84KLP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819331v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostina Marano" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank H. Gleason" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix B&#228;rlocher" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen L.A Pires-Zottarelli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osu Lilje" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2012.02.003" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LCXLGBD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759180v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Monchy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Sanciu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2011.02444.x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M5FX2BGT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947512v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angia Sriram Pradeep-Ram" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Colombet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01370-10" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819808v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Saint B&#233;at" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023273" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947502v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-010-0133-z" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NPX49FBZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527379v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01448" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947504v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bertoni" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Callieri" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Corno" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Caravati" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-010-0150-x" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6F0CJCHH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529606v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529649v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2010.09.006" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXLFQZMX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527380v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527082v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02211-08" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529614v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Contesini" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01231-09" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947518v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Valiente Moro" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thouvenot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coffe" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947519v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947513v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947542v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819668v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lemoinne" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Clement" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04875008v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marcel Dorioz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Anneville" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Goulon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623857v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne M. Jobard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947544v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947545v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947543v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696507v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Lain&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dennis" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Haltiner" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/6D2BNU" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668601v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Peter Grossart" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastiaan Willem Ibelings" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dedmer van de Waal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/arphapreprints.e94590" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947529v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Tran Khac" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;tin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/T3VCB0" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947514v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Manca" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682522v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Avrillier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cachera" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Costel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681540v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668366v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Stupar" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wejden Gongi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kraberg" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Re&#241;&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682163v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Frossard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668404v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681523v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681499v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682453v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681495v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682469v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cachera" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cr&#233;pin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Goulon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682160v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681520v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682492v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682150v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rautureau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681513v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681493v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682620v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Girel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682605v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681485v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03228200v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Campione" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816545v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carvin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668388v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerbin Slawek" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grossart Hans-Peter" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garzoli Laura" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosati Ilaria" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilk-Wozniak Elzbieta" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/serena-rasconi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6667-8904" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253129397" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05044912v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Piton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Reiss" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Lemmin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Anneville" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Many" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12736" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353946v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke van den Wyngaert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawek Cerbin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garzoli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans&#8208;peter Grossart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Gsell" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.14099" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04570655v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abolfazl Irani Rahaghi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Odermatt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Sep&#250;lveda Steiner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Sebastian Reiss" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01351-5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523457v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Abonyi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Fornberg" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Rasconi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ptacnik" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kainz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-024-05519-w" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631482v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bazin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Diouloufet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Molina" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Peroux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Montoya" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.10561" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04505607v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Ercole" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Marino" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Fenoglio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziano Bo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110267" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03882003v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Pilecky" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.14010" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152874v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J Kainz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbad012" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183185v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Tran-Khac" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quetin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Espinat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cr&#233;pin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cousin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109302" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03159791v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rimet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Aylagas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Borja" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Canino" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/mbmg.5.58056" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03297700v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bieito Fern&#225;ndez Castro" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Elisa Chmiel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Minaudo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubham Krishna" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perolo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020WR029283" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03228202v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perney" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domaizon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107150" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419786v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ezzedine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Janicot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jacquet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-021-01875-9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03002683v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Danner" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rohrlack" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2020.125768" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916312v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barbet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chardon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Crepin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/jlimnol.2020.1944" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03002687v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Andersen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dag Hessen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny H&#229;ll" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryia Khomich" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Kyle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6514" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025852v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Baulaz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouffard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2020.05.006" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03002705v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.106255" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947531v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017WR020959" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947686v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. Kainz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes H. Hager" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimmo K. Kahilainen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per-Arne Amundsen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.1753" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947523v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastiaan W Ibelings" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20442041.2017.1294390" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947539v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947527v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie L. Davey" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Havard Kauserud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2017.01.008" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947526v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thijs Frenken" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Alacid" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Berger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Bourne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gerphagnon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624039v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella A. Berger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth C. Bourne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13827" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947685v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Winter" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2889" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947521v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Logares" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiw231" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947541v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gall" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/jlimnol.2016.1450" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947535v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947538v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Grami" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Niquil" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Jobard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;lesphore Sime-Ngando" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00229" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983272v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Jobard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telesphore Sime-Ngando" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819272v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Solinhac" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-Michel Cauchie" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2012.02771.x" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8JK8SXF5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819305v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2011.02690.x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JVN84KLP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819331v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostina Marano" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank H. Gleason" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix B&#228;rlocher" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen L.A Pires-Zottarelli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osu Lilje" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2012.02.003" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LCXLGBD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819808v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Saint B&#233;at" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023273" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759180v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Monchy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Sanciu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2011.02444.x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M5FX2BGT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947512v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angia Sriram Pradeep-Ram" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Colombet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01370-10" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947502v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-010-0133-z" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NPX49FBZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527379v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01448" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947504v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bertoni" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Callieri" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Corno" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Caravati" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-010-0150-x" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6F0CJCHH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529649v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2010.09.006" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXLFQZMX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529606v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527380v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527082v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02211-08" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947518v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Valiente Moro" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thouvenot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coffe" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529614v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Contesini" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01231-09" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947519v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947513v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947542v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819668v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lemoinne" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Clement" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04875008v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marcel Dorioz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Anneville" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Goulon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623857v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne M. Jobard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947544v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947545v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947543v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668601v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Peter Grossart" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastiaan Willem Ibelings" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dedmer van de Waal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/arphapreprints.e94590" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696507v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Lain&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dennis" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Haltiner" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/6D2BNU" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947529v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Tran Khac" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;tin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/T3VCB0" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947514v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Manca" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668366v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Stupar" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wejden Gongi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kraberg" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Re&#241;&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682522v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Avrillier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cachera" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Costel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681540v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682453v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Frossard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682163v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668404v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681523v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681499v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681520v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681495v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682469v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cachera" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cr&#233;pin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Goulon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682160v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682492v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682150v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rautureau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681513v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681493v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682620v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Girel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682605v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681485v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03228200v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Campione" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816545v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carvin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668388v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerbin Slawek" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grossart Hans-Peter" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garzoli Laura" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosati Ilaria" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilk-Wozniak Elzbieta" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>