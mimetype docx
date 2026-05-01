--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -449,429 +449,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05353946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Earth observations reveal the sequence of conditions leading to a large algal bloom in Lake Geneva</w:t>
+                <w:t xml:space="preserve">The chytrid insurance hypothesis: integrating parasitic chytrids into a biodiversity–ecosystem functioning framework for phytoplankton–zooplankton population dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abolfazl Irani Rahaghi</w:t>
+                <w:t xml:space="preserve">András Abonyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Odermatt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Orlane Anneville</w:t>
+                <w:t xml:space="preserve">Johanna Fornberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Sepúlveda Steiner</w:t>
+                <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Sebastian Reiss</w:t>
+                <w:t xml:space="preserve">Robert Ptacnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Kainz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43247-024-01351-5⟩</w:t>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 204 (2), pp.279-288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00442-024-05519-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04570655v1</w:t>
+                <w:t xml:space="preserve">hal-04523457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The chytrid insurance hypothesis: integrating parasitic chytrids into a biodiversity–ecosystem functioning framework for phytoplankton–zooplankton population dynamics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Direct effect of artificial warming on communities is stronger than its indirect effect through body mass reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Fornberg</w:t>
+                <w:t xml:space="preserve">Simon Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serena Rasconi</w:t>
+                <w:t xml:space="preserve">Virginie Diouloufet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Ptacnik</w:t>
+                <w:t xml:space="preserve">Ange Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Kainz</w:t>
+                <w:t xml:space="preserve">Tiphaine Peroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Montoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00442-024-05519-w⟩</w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024 (10), pp.e10561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/oik.10561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04523457v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04631482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct effect of artificial warming on communities is stronger than its indirect effect through body mass reduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combined Earth observations reveal the sequence of conditions leading to a large algal bloom in Lake Geneva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Diouloufet</w:t>
+                <w:t xml:space="preserve">Abolfazl Irani Rahaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ange Molina</w:t>
+                <w:t xml:space="preserve">Daniel Odermatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphaine Peroux</w:t>
+                <w:t xml:space="preserve">Oscar Sepúlveda Steiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Montoya</w:t>
+                <w:t xml:space="preserve">Rafael Sebastian Reiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2024 (10), pp.e10561. </w:t>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (1), pp.229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/oik.10561⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s43247-024-01351-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04631482v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dataset of a study about the impact of a micro-sewage effluent on the benthic macroinvertebrate community in a small Apennine creek (NW Italy)</w:t>
               </w:r>
@@ -896,51 +896,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Marino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Fenoglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiziano Bo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -991,103 +991,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chytrids enhance Daphnia fitness by selectively retained chytrid‐synthesised stearidonic acid and conversion of short‐chain to long‐chain polyunsaturated fatty acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">András Abonyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Ptacnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Pilecky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Kainz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Freshwater Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 68 (1), pp.77-90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1121,90 +1121,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chytrids alleviate the harmful effect of heat and cyanobacteria diet on Daphnia via PUFA-upgrading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">András Abonyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Pilecky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Ptacnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin J Kainz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1517,299 +1517,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03159791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary and Net Ecosystem Production in a Large Lake Diagnosed From High‐Resolution Oxygen Measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physico-chemical dataset from an in situ mesocosm experiment simulating extreme climate events in Lake Geneva (MESOLAC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Tran-Khac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bieito Fernández Castro</w:t>
+                <w:t xml:space="preserve">Pascal Perney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Quetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hannah Elisa Chmiel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pascal Perolo</w:t>
+                <w:t xml:space="preserve">Isabelle Domaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020WR029283⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36, pp.107150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2021.107150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03297700v1</w:t>
+                <w:t xml:space="preserve">hal-03228202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physico-chemical dataset from an in situ mesocosm experiment simulating extreme climate events in Lake Geneva (MESOLAC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Viet Tran-Khac</w:t>
+                <w:t xml:space="preserve">Primary and Net Ecosystem Production in a Large Lake Diagnosed From High‐Resolution Oxygen Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bieito Fernández Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah Elisa Chmiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Minaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Perney</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Quetin</w:t>
+                <w:t xml:space="preserve">Shubham Krishna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Domaizon</w:t>
+                <w:t xml:space="preserve">Pascal Perolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 36, pp.107150. </w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2021.107150⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2020WR029283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03228202v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03297700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term dynamics of $Bdellovibrio$ and like organisms in Lake Geneva in response to a simulated climatic extreme event</w:t>
               </w:r>
@@ -1821,64 +1821,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ezzedine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Janicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Domaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1919,757 +1919,757 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03419786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parasitic Chytrids Upgrade and Convey Primary Produced Carbon During Inedible Algae Proliferation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Congruence, but no cascade—Pelagic biodiversity across three trophic levels in Nordic lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefanie Danner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Silke van den Wyngaert</w:t>
+                <w:t xml:space="preserve">Tom Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Rohrlack</w:t>
+                <w:t xml:space="preserve">Dag Hessen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Håll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryia Khomich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcia Kyle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.protis.2020.125768⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (15), pp.8153-8165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.6514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03002683v1</w:t>
+                <w:t xml:space="preserve">hal-03002687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Observatory on LAkes (OLA) database: Sixty years of environmental data accessible to the public</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Rimet</w:t>
+                <w:t xml:space="preserve">Scientists’ Warning to Humanity: Rapid degradation of the world’s large lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Jenny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laura Crepin</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Baulaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bouffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Limnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4081/jlimnol.2020.1944⟩</w:t>
+              <w:t xml:space="preserve">Journal of Great Lakes Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 46 (4), pp.686-702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jglr.2020.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02916312v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Congruence, but no cascade—Pelagic biodiversity across three trophic levels in Nordic lakes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marcia Kyle</w:t>
+                <w:t xml:space="preserve">In situ pelagic dataset from continuous monitoring: A mesocosm experiment in Lake Geneva (MESOLAC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Tran-Khac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Quetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Domaizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Espinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.6514⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32, pp.106255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2020.106255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03002687v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03002705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scientists’ Warning to Humanity: Rapid degradation of the world’s large lakes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parasitic Chytrids Upgrade and Convey Primary Produced Carbon During Inedible Algae Proliferation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Rasconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Ptacnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Danner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silke van den Wyngaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Jenny</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Damien Bouffard</w:t>
+                <w:t xml:space="preserve">Thomas Rohrlack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Great Lakes Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jglr.2020.05.006⟩</w:t>
+              <w:t xml:space="preserve">Protist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 171 (5), pp.125768. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.protis.2020.125768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025852v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03002683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ pelagic dataset from continuous monitoring: A mesocosm experiment in Lake Geneva (MESOLAC)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Espinat</w:t>
+                <w:t xml:space="preserve">The Observatory on LAkes (OLA) database: Sixty years of environmental data accessible to the public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlane Anneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Barbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Crepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 32, pp.106255. </w:t>
+              <w:t xml:space="preserve">Journal of Limnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 79 (2), pp.164-178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2020.106255⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4081/jlimnol.2020.1944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03002705v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02916312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seston responses to recent temperature changes in subalpine Lake Lunz, Austria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Ptacnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Kainz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Resources Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2697,1143 +2697,1143 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyunsaturated fatty acids in fishes increase with total lipids irrespective of feeding sources and trophic position.</w:t>
+                <w:t xml:space="preserve">Irregular changes in lake surface water temperature and ice-cover in subalpine Lake Lunz, Austria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin J. Kainz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Ptacnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosphere</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Inland Waters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02947686v1</w:t>
+                <w:t xml:space="preserve">hal-02947539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limnological research in and around the European Alps' – Linking up research stations, people, ideas and perspectives for SIL at an inter-regional scale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Fungal communities in Scandinavian lakes along a longitudinal gradien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryia Khomich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie L. Davey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Havard Kauserud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bastiaan W Ibelings</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Andersen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inland Waters</w:t>
+              <w:t xml:space="preserve">Fungal Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/20442041.2017.1294390⟩</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.funeco.2017.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947523v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irregular changes in lake surface water temperature and ice-cover in subalpine Lake Lunz, Austria</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Integrating chytrid fungal parasites into plankton ecology. Research gaps and needs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thijs Frenken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabet Alacid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Bourne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gerphagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inland Waters</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947539v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fungal communities in Scandinavian lakes along a longitudinal gradien</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maryia Khomich</w:t>
+                <w:t xml:space="preserve">Integrating chytrid fungal parasites into plankton ecology: research gaps and needs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thijs Frenken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabet Alacid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella A. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth C. Bourne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie L. Davey</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mélanie Gerphagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.funeco.2017.01.008⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (10), pp.3802 - 3822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.13827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947527v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating chytrid fungal parasites into plankton ecology. Research gaps and needs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elisabet Alacid</w:t>
+                <w:t xml:space="preserve">Temperature increase and fluctuation induce phytoplankton biodiversity loss – Evidence from a multi-seasonal mesocosm experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stella Berger</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Katharina Winter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin J. Kainz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.2889⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947526v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating chytrid fungal parasites into plankton ecology: research gaps and needs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Planktonic protistan communities in lakes along a large-scale environmental gradient.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryia Khomich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Havard Kauserud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramiro Logares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Rasconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.13827⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiw231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01624039v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature increase and fluctuation induce phytoplankton biodiversity loss – Evidence from a multi-seasonal mesocosm experiment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Daphnia magna fitness during low food supply under different water temperature and brownification scenarios.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin J. Kainz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martin J. Kainz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+              <w:t xml:space="preserve">Annales de Limnologie - International Journal of Limnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.2889⟩</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4081/jlimnol.2016.1450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947685v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planktonic protistan communities in lakes along a large-scale environmental gradient.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Havard Kauserud</w:t>
+                <w:t xml:space="preserve">Polyunsaturated fatty acids in fishes increase with total lipids irrespective of feeding sources and trophic position.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin J. Kainz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannes H. Hager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Rasconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimmo K. Kahilainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramiro Logares</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Per-Arne Amundsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+              <w:t xml:space="preserve">Ecosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/femsec/fiw231⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ecs2.1753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947521v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daphnia magna fitness during low food supply under different water temperature and brownification scenarios.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Limnological research in and around the European Alps' – Linking up research stations, people, ideas and perspectives for SIL at an inter-regional scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Rasconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin J. Kainz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Gall</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Serena Rasconi</w:t>
+                <w:t xml:space="preserve">Bastiaan W Ibelings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Limnologie - International Journal of Limnology</w:t>
+              <w:t xml:space="preserve">Inland Waters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4081/jlimnol.2016.1450⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/20442041.2017.1294390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02947541v1</w:t>
+                <w:t xml:space="preserve">hal-02947523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing water temperature triggers dominance of freshwater picoplankton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Winter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin J. Kainz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3871,51 +3871,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parasitic Chytrids sustain zooplankton growth during inedible algal bloom.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boutheina Grami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4001,51 +4001,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parasitic chytrids sustain zooplankton growth during inedible algal bloom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boutheina Grami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4135,51 +4135,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular and morphological diversity of fungi and the associated functions in three European nearby lakes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Jobard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Solinhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4264,51 +4264,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytoplankton chytridiomycosis: community structure and infectivity of fungal parasites in aquatic ecosystems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4520,1653 +4520,1641 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00819331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional effects of parasites on food web properties during the spring diatom bloom in Lake Pavin: a linear inverse modeling analysis.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Exploring and quantifying fungal diversity in freshwater lake ecosystems using rDNA cloning/sequencing and SSU tag pyrosequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Monchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Sanciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Jobard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gerphagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0023273⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (6), pp.1433-1453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2011.02444.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00819808v1</w:t>
+                <w:t xml:space="preserve">hal-00759180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring and quantifying fungal diversity in freshwater lake ecosystems using rDNA cloning/sequencing and SSU tag pyrosequencing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of prokaryotic viruses in freshwater lakes reveals high lytic infection rates but low seasonal abundances in a humic lake (Vassivière, Massif Central, France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanna Sanciu</w:t>
+                <w:t xml:space="preserve">Angia Sriram Pradeep-Ram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Jobard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2011.02444.x⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.01370-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00759180v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of prokaryotic viruses in freshwater lakes reveals high lytic infection rates but low seasonal abundances in a humic lake (Vassivière, Massif Central, France).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional effects of parasites on food web properties during the spring diatom bloom in Lake Pavin: a linear inverse modeling analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boutheina Grami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Rasconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angia Sriram Pradeep-Ram</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Colombet</w:t>
+                <w:t xml:space="preserve">Blanche Saint Béat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.01370-10⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (8), pp.e23273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0023273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02947512v1</w:t>
+                <w:t xml:space="preserve">hal-00819808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity and functions of microscopic fungi: a missing component in pelagic food webs.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parasitic fungi of phytoplankton: Ecological roles and implications for microbial food webs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Rasconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Jobard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00027-010-0133-z⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/ame01448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02947502v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00527379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parasitic fungi of phytoplankton: Ecological roles and implications for microbial food webs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Long-term trends of epilimnetic and hypolimnetic bacteria and organic carbon in a deep holo-oligomictic lake.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Bertoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiana Callieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Corno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Caravati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/ame01448⟩</w:t>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10750-010-0150-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00527379v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term trends of epilimnetic and hypolimnetic bacteria and organic carbon in a deep holo-oligomictic lake.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+                <w:t xml:space="preserve">Long-term trends of epilimnetic bacteria and organic carbon in a deep holo-oligomictic lake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Bertoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiana Callieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Corno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Caravati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrobiologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 644, pp.279-287</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02947504v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00529606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorescence in situ hybridization of uncultured zoosporic fungi: Testing with clone-FISH and application to freshwater samples using CARD-FISH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Jobard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 83 (2), pp.236-43. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mimet.2010.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00529649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term trends of epilimnetic bacteria and organic carbon in a deep holo-oligomictic lake</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Diversity and functions of microscopic fungi: a missing component in pelagic food webs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Jobard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00027-010-0133-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00529606v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity and functions of microscopic fungi: a missing component in pelagic food webs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Jobard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 72 (3), pp.255-268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00527380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of calcofluor white for detection, identification, and quantification of phytoplanktonic fungal parasites.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Jobard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 75 (8), pp.2545-53. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AEM.02211-08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00527082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New design strategy for development of specific primer sets for PCR-based detection of Chlorophyceae and Bacillariophyceae: application to environmental samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Valiente Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Valiente Moro</w:t>
+                <w:t xml:space="preserve">Olivier Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Crouzet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Serena Rasconi</w:t>
+                <w:t xml:space="preserve">Antoine Thouvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacteria, archaea, and crenarchaeota in the epilimnion and hypolimnion of a deep holo-oligomictic lake.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiana Callieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Corno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Caravati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Contesini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 75 (22), pp.7298-300. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AEM.01231-09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00529614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacteria, Archaea and Crenarchaeota in the epilimnion and hypolimnion of a deep holo-oligomictic lake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiana Callieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Corno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Caravati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Contesini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fungal parasitism of phytoplankton prokaryotes in the productive Lake Aydat (Massif Central, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Jobard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6181,172 +6169,172 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Cover - Volume 75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of epilimnetic and hypolimnetic bacterial communities in a deep subalpine lake.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Bertoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiana Callieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Corno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Caravati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cytometry Part A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Proceedings of the XXV National Meeting, Società italiana di citologia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6356,124 +6344,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA and RNA in mesoscosms experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Lemoinne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Lemoinne</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseau ADN-O</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Cestas-Gazinet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04819668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6483,147 +6471,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les grands lacs à l'épreuve de l'Anthropocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marcel Dorioz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Marcel Dorioz</w:t>
+                <w:t xml:space="preserve">O. Anneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Domaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Anneville</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Domaizon</w:t>
+                <w:t xml:space="preserve">Chloé Goulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Goulon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">QUAE. Éditions Quae, pp.144, 2020, Enjeux sciences, 9782759235209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04875008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6633,410 +6621,410 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular diversity studies in Lake Pavin reveal the ecological importance of parasitic true fungi in the plankton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gerphagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène M. Jobard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie E. Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lac Pavin - History, geology, biogeochemistry, and sedimentology of a deep meromictic maar lake</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01623857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Diversity Studies in Lake Pavin Reveal the Ecological Importance of Parasitic True Fungi in the Plankton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gerphagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Jobard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lake Pavin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnose of parasitic fungi in the plankton: technique for identifying and counting infective chytrids using epifluorescence microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gerphagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laboratory protocols in fungal biology: current methods in fungal biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Springer, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorescence in situ hybridization of uncultured zoosporic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7051,51 +7039,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laboratory protocols in fungal biology: current methods in fungal biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Springer, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7105,520 +7093,520 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications for zoosporic parasites in aquatic systems (ParAqua)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Time series dataset of mussels (Dreissena sp.) veligers densities in Lake Geneva from 2006 to 2019.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Lainé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Anneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans-Peter Grossart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alena Gsell</w:t>
+                <w:t xml:space="preserve">S. Dennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastiaan Willem Ibelings</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Linda Haltiner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dedmer van de Waal</w:t>
-[...19 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/arphapreprints.e94590⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/6D2BNU⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04668601v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04696507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time series dataset of mussels (Dreissena sp.) veligers densities in Lake Geneva from 2006 to 2019.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Applications for zoosporic parasites in aquatic systems (ParAqua)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Rasconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Peter Grossart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alena Gsell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leslie Lainé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Serena Rasconi</w:t>
+                <w:t xml:space="preserve">Bastiaan Willem Ibelings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Dennis</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Dedmer van de Waal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Haltiner</w:t>
-[...15 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/6D2BNU⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3897/arphapreprints.e94590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04696507v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ pelagic dataset from continuous monitoring: a mesocosm experiment in Lake Geneva (MESOLAC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Tran Khac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viet Tran Khac</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Philippe Quétin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Domaizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Espinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Quétin</w:t>
-[...57 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.15454/T3VCB0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbonio organico e popolamenti batterici eterotrofi. In: C.N.R.- I.S.E. Sede di Verbania. Ricerche sull'evoluzione del Lago Maggiore. Aspetti limnologici. Programma quinquennale 2003-2007. Campagna 2005.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Bertoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiana Callieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Contesini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Manca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7628,2104 +7616,2104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guidance on the use of microscopy in the detection of zoosporic parasites of phytoplankton in natural systems and algal biotechnology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Suivi environnemental des eaux du lac du Bourget pour l’année 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Jenny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Avrillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milos Stupar</w:t>
+                <w:t xml:space="preserve">Sébastien Cachera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wejden Gongi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Albert Reñé</w:t>
+                <w:t xml:space="preserve">Coline Costel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">COST Action CA20125 ParAqua. 2024</w:t>
+              <w:t xml:space="preserve">inrae. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04668366v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi environnemental des eaux du lac du Bourget pour l’année 2023</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">inrae. 2024</w:t>
+                <w:t xml:space="preserve">Suivi de la qualité des eaux du lac d’Aiguebelette - Campagne 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Rasconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Tran Khac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Quetin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport de la Communauté de Communes du Lac d'Aiguebelette. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04682522v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de la qualité des eaux du lac d’Aiguebelette - Campagne 2023</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">Rapport de la Communauté de Communes du Lac d'Aiguebelette. 2024</w:t>
+                <w:t xml:space="preserve">Guidance on the use of microscopy in the detection of zoosporic parasites of phytoplankton in natural systems and algal biotechnology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milos Stupar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wejden Gongi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silke van den Wyngaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Kraberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Reñé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">COST Action CA20125 ParAqua. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04681540v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse du suivi environnemental des eaux du lac du Bourget pour l’année 2022</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Inrae. 2023</w:t>
+                <w:t xml:space="preserve">Feedback report from the first ParAqua hybrid meeting - with considerations on challenges and advantages of mixed events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Rasconi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">COST Action CA20125 ParAqua. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04682453v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi environnemental des eaux du lac du Bourget pour l’année 2022</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Inrae. 2023</w:t>
+                <w:t xml:space="preserve">ZOOPLANCTON DU LÉMAN - CAMPAGNE 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Rasconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Anneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Lainé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport de la Commission internationale pour la protection des eaux du Léman - CIPEL. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04682163v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedback report from the first ParAqua hybrid meeting - with considerations on challenges and advantages of mixed events</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">COST Action CA20125 ParAqua. 2023</w:t>
+                <w:t xml:space="preserve">Suivi environnemental des eaux du lac du Bourget pour l’année 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Avrillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cachera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Frossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrae. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04668404v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZOOPLANCTON DU LÉMAN - CAMPAGNE 2022</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">BIOMASSE CHLOROPHYLIENNE ET PRODUCTION PRIMAIRE DANS LE LÉMAN - CAMPAGNE 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Leslie Lainé</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport de la Commission internationale pour la protection des eaux du Léman - CIPEL. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04681523v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BIOMASSE CHLOROPHYLIENNE ET PRODUCTION PRIMAIRE DANS LE LÉMAN - CAMPAGNE 2022</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">Rapport de la Commission internationale pour la protection des eaux du Léman - CIPEL. 2023</w:t>
+                <w:t xml:space="preserve">Synthèse du suivi environnemental des eaux du lac du Bourget pour l’année 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Avrillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cachera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Frossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrae. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04681499v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZOOPLANCTON DU LÉMAN - CAMPAGNE 2021</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">BIOMASSE CHLOROPHYLIENNE ET PRODUCTION PRIMAIRE DANS LE LÉMAN - CAMPAGNE 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Leslie Lainé</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport de la Commission internationale pour la protection des eaux du Léman - CIPEL. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04681520v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BIOMASSE CHLOROPHYLIENNE ET PRODUCTION PRIMAIRE DANS LE LÉMAN - CAMPAGNE 2021</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">Rapport de la Commission internationale pour la protection des eaux du Léman - CIPEL. 2022</w:t>
+                <w:t xml:space="preserve">Synthèse du suivi environnemental des eaux du lac du Bourget pour l’année 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Cachera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Goulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrae. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04681495v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse du suivi environnemental des eaux du lac du Bourget pour l’année 2021</w:t>
+                <w:t xml:space="preserve">Suivi environnemental des eaux du lac du Bourget pour l’année 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cachera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Crepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Goulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrae. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Crépin</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">hal-04682469v1</w:t>
+                <w:t xml:space="preserve">hal-04682160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi environnemental des eaux du lac du Bourget pour l’année 2021</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Inrae. 2022</w:t>
+                <w:t xml:space="preserve">ZOOPLANCTON DU LÉMAN - CAMPAGNE 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Rasconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Anneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Lainé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport de la Commission internationale pour la protection des eaux du Léman - CIPEL. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04682160v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi environnemental des eaux du lac du Bourget pour l’année 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Cachera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Cachera</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">C Goulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrae. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi environnemental des eaux du lac du Bourget pour l’année 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Goulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Goulon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Rautureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZOOPLANCTON DU LÉMAN - CAMPAGNE 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Lainé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport de la Commission internationale pour la protection des eaux du Léman - CIPEL. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04681513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BIOMASSE CHLOROPHYLIENNE ET PRODUCTION PRIMAIRE DANS LE LÉMAN - CAMPAGNE 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Perney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport de la Commission internationale pour la protection des eaux du Léman - CIPEL. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04681493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résumé du suivi environnemental des eaux du lac du Bourget pour l’année 2019 et sur le long terme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cachera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Crepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Girel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Goulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrae. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi environnemental des eaux du lac du Bourget pour l’année 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cachera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Espinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Girel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrae. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BIOMASSE CHLOROPHYLIENNE ET PRODUCTION PRIMAIRE DANS LE LÉMAN - CAMPAGNE 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Perney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport de la Commission internationale pour la protection des eaux du Léman - CIPEL. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04681485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9735,117 +9723,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytoplankton community responses to extreme climate events investigated by mesocosm approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Campione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Life Sciences [q-bio]. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03228200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9855,117 +9843,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les isotopes stables en écologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Carvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04816545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9975,165 +9963,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ParAqua COST Action CA20125 Data Management Plan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cerbin Slawek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerbin Slawek</w:t>
+                <w:t xml:space="preserve">Grossart Hans-Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grossart Hans-Peter</w:t>
+                <w:t xml:space="preserve">Garzoli Laura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Garzoli Laura</w:t>
+                <w:t xml:space="preserve">Rosati Ilaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosati Ilaria</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Wilk-Wozniak Elzbieta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04668388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId285"/>
+      <w:footerReference w:type="default" r:id="rId284"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10201,51 +10189,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3BCAFA55"/>
+    <w:nsid w:val="BC772D88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10432,51 +10420,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/serena-rasconi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6667-8904" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253129397" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05044912v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Piton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Reiss" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Lemmin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Anneville" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Many" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12736" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353946v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke van den Wyngaert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawek Cerbin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garzoli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans&#8208;peter Grossart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Gsell" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.14099" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04570655v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abolfazl Irani Rahaghi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Odermatt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Sep&#250;lveda Steiner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Sebastian Reiss" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01351-5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523457v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Abonyi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Fornberg" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Rasconi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ptacnik" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kainz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-024-05519-w" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631482v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bazin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Diouloufet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Molina" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Peroux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Montoya" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.10561" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04505607v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Ercole" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Marino" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Fenoglio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziano Bo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110267" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03882003v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Pilecky" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.14010" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152874v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J Kainz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbad012" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183185v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Tran-Khac" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quetin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Espinat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cr&#233;pin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cousin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109302" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03159791v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rimet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Aylagas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Borja" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Canino" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/mbmg.5.58056" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03297700v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bieito Fern&#225;ndez Castro" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Elisa Chmiel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Minaudo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubham Krishna" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perolo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020WR029283" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03228202v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perney" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domaizon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107150" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419786v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ezzedine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Janicot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jacquet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-021-01875-9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03002683v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Danner" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rohrlack" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2020.125768" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916312v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barbet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chardon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Crepin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/jlimnol.2020.1944" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03002687v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Andersen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dag Hessen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny H&#229;ll" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryia Khomich" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Kyle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6514" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025852v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Baulaz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouffard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2020.05.006" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03002705v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.106255" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947531v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017WR020959" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947686v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. Kainz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes H. Hager" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimmo K. Kahilainen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per-Arne Amundsen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.1753" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947523v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastiaan W Ibelings" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20442041.2017.1294390" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947539v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947527v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie L. Davey" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Havard Kauserud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2017.01.008" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947526v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thijs Frenken" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Alacid" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Berger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Bourne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gerphagnon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624039v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella A. Berger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth C. Bourne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13827" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947685v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Winter" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2889" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947521v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Logares" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiw231" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947541v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gall" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/jlimnol.2016.1450" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947535v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947538v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Grami" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Niquil" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Jobard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;lesphore Sime-Ngando" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00229" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983272v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Jobard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telesphore Sime-Ngando" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819272v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Solinhac" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-Michel Cauchie" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2012.02771.x" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8JK8SXF5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819305v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2011.02690.x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JVN84KLP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819331v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostina Marano" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank H. Gleason" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix B&#228;rlocher" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen L.A Pires-Zottarelli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osu Lilje" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2012.02.003" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LCXLGBD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819808v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Saint B&#233;at" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023273" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759180v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Monchy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Sanciu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2011.02444.x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M5FX2BGT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947512v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angia Sriram Pradeep-Ram" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Colombet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01370-10" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947502v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-010-0133-z" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NPX49FBZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527379v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01448" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947504v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bertoni" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Callieri" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Corno" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Caravati" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-010-0150-x" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6F0CJCHH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529649v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2010.09.006" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXLFQZMX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529606v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527380v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527082v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02211-08" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947518v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Valiente Moro" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thouvenot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coffe" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529614v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Contesini" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01231-09" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947519v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947513v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947542v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819668v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lemoinne" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Clement" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04875008v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marcel Dorioz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Anneville" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Goulon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623857v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne M. Jobard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947544v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947545v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947543v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668601v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Peter Grossart" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastiaan Willem Ibelings" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dedmer van de Waal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/arphapreprints.e94590" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696507v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Lain&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dennis" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Haltiner" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/6D2BNU" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947529v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Tran Khac" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;tin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/T3VCB0" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947514v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Manca" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668366v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Stupar" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wejden Gongi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kraberg" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Re&#241;&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682522v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Avrillier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cachera" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Costel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681540v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682453v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Frossard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682163v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668404v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681523v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681499v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681520v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681495v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682469v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cachera" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cr&#233;pin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Goulon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682160v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682492v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682150v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rautureau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681513v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681493v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682620v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Girel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682605v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681485v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03228200v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Campione" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816545v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carvin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668388v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerbin Slawek" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grossart Hans-Peter" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garzoli Laura" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosati Ilaria" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilk-Wozniak Elzbieta" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/serena-rasconi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6667-8904" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253129397" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05044912v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Piton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Reiss" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Lemmin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Anneville" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Many" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12736" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353946v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke van den Wyngaert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawek Cerbin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garzoli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans&#8208;peter Grossart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Gsell" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.14099" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523457v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Abonyi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Fornberg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Rasconi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ptacnik" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kainz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-024-05519-w" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631482v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bazin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Diouloufet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Molina" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Peroux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Montoya" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.10561" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04570655v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abolfazl Irani Rahaghi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Odermatt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Sep&#250;lveda Steiner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Sebastian Reiss" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01351-5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04505607v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Ercole" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Marino" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Fenoglio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziano Bo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110267" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03882003v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Pilecky" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.14010" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152874v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J Kainz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbad012" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183185v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Tran-Khac" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quetin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Espinat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cr&#233;pin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cousin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109302" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03159791v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rimet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Aylagas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Borja" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Canino" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/mbmg.5.58056" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03228202v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perney" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domaizon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107150" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03297700v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bieito Fern&#225;ndez Castro" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Elisa Chmiel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Minaudo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubham Krishna" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perolo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020WR029283" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419786v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ezzedine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Janicot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jacquet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-021-01875-9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03002687v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Andersen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dag Hessen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny H&#229;ll" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryia Khomich" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Kyle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6514" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025852v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Baulaz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouffard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2020.05.006" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03002705v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.106255" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03002683v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Danner" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rohrlack" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2020.125768" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916312v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barbet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chardon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Crepin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/jlimnol.2020.1944" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947531v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017WR020959" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947539v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. Kainz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947527v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie L. Davey" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Havard Kauserud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2017.01.008" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947526v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thijs Frenken" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Alacid" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Berger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Bourne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gerphagnon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624039v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella A. Berger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth C. Bourne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13827" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947685v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Winter" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2889" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947521v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Logares" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiw231" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947541v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gall" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/jlimnol.2016.1450" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947686v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes H. Hager" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimmo K. Kahilainen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per-Arne Amundsen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.1753" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947523v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastiaan W Ibelings" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20442041.2017.1294390" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947535v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947538v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Grami" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Niquil" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Jobard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;lesphore Sime-Ngando" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00229" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983272v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Jobard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telesphore Sime-Ngando" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819272v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Solinhac" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-Michel Cauchie" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2012.02771.x" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8JK8SXF5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819305v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2011.02690.x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JVN84KLP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819331v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostina Marano" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank H. Gleason" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix B&#228;rlocher" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen L.A Pires-Zottarelli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osu Lilje" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2012.02.003" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LCXLGBD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759180v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Monchy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Sanciu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2011.02444.x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947512v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angia Sriram Pradeep-Ram" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Colombet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01370-10" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819808v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Saint B&#233;at" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023273" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527379v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01448" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947504v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bertoni" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Callieri" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Corno" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Caravati" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-010-0150-x" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6F0CJCHH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529606v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529649v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2010.09.006" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXLFQZMX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947502v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-010-0133-z" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NPX49FBZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527380v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527082v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02211-08" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947518v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Valiente Moro" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thouvenot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coffe" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529614v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Contesini" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01231-09" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947519v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947513v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947542v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819668v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lemoinne" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Clement" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04875008v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marcel Dorioz" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Anneville" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Goulon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623857v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne M. Jobard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947544v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947545v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947543v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696507v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Lain&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dennis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Haltiner" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/6D2BNU" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668601v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Peter Grossart" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastiaan Willem Ibelings" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dedmer van de Waal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/arphapreprints.e94590" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947529v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Tran Khac" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;tin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/T3VCB0" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947514v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Manca" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682522v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Avrillier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cachera" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Costel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681540v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668366v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Stupar" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wejden Gongi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kraberg" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Re&#241;&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668404v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681523v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682163v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Frossard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681499v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682453v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681495v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682469v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cachera" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cr&#233;pin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Goulon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682160v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681520v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682492v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682150v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rautureau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681513v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681493v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682620v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Girel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682605v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681485v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03228200v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Campione" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816545v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carvin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668388v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerbin Slawek" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grossart Hans-Peter" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garzoli Laura" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosati Ilaria" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilk-Wozniak Elzbieta" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>