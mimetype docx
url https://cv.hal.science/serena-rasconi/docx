--- v2 (2026-05-01)
+++ v3 (2026-05-21)
@@ -106,50 +106,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">253129397</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=V3P83-0AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -173,6168 +194,6168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying and quantifying unexpected deep zooplankton diel vertical migration in a large deep lake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Reiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Lemmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Many</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Limnology and Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 70 (2), pp.259-274. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/lno.12736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05044912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ParAquaSeq, a Database of Ecologically Annotated rRNA Sequences Covering Zoosporic Parasites Infecting Aquatic Primary Producers in Natural and Industrial Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silke van den Wyngaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slawek Cerbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Garzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans‐peter Grossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alena Gsell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 25 (6), pp.e14099. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1755-0998.14099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05353946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The chytrid insurance hypothesis: integrating parasitic chytrids into a biodiversity–ecosystem functioning framework for phytoplankton–zooplankton population dynamics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combined Earth observations reveal the sequence of conditions leading to a large algal bloom in Lake Geneva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Fornberg</w:t>
+                <w:t xml:space="preserve">Abolfazl Irani Rahaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serena Rasconi</w:t>
+                <w:t xml:space="preserve">Daniel Odermatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Ptacnik</w:t>
+                <w:t xml:space="preserve">Oscar Sepúlveda Steiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Kainz</w:t>
+                <w:t xml:space="preserve">Rafael Sebastian Reiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 204 (2), pp.279-288. </w:t>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (1), pp.229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00442-024-05519-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s43247-024-01351-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04523457v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct effect of artificial warming on communities is stronger than its indirect effect through body mass reduction</w:t>
+                <w:t xml:space="preserve">The chytrid insurance hypothesis: integrating parasitic chytrids into a biodiversity–ecosystem functioning framework for phytoplankton–zooplankton population dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Bazin</w:t>
+                <w:t xml:space="preserve">András Abonyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Diouloufet</w:t>
+                <w:t xml:space="preserve">Johanna Fornberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ange Molina</w:t>
+                <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphaine Peroux</w:t>
+                <w:t xml:space="preserve">Robert Ptacnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Montoya</w:t>
+                <w:t xml:space="preserve">Martin Kainz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2024 (10), pp.e10561. </w:t>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 204 (2), pp.279-288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/oik.10561⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00442-024-05519-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04631482v1</w:t>
+                <w:t xml:space="preserve">hal-04523457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Earth observations reveal the sequence of conditions leading to a large algal bloom in Lake Geneva</w:t>
+                <w:t xml:space="preserve">Direct effect of artificial warming on communities is stronger than its indirect effect through body mass reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abolfazl Irani Rahaghi</w:t>
+                <w:t xml:space="preserve">Simon Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Odermatt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Orlane Anneville</w:t>
+                <w:t xml:space="preserve">Virginie Diouloufet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Sepúlveda Steiner</w:t>
+                <w:t xml:space="preserve">Ange Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Sebastian Reiss</w:t>
+                <w:t xml:space="preserve">Tiphaine Peroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Montoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43247-024-01351-5⟩</w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024 (10), pp.e10561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/oik.10561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04570655v1</w:t>
+                <w:t xml:space="preserve">hal-04631482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dataset of a study about the impact of a micro-sewage effluent on the benthic macroinvertebrate community in a small Apennine creek (NW Italy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgia Ercole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Marino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Fenoglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiziano Bo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 53, pp.110267. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04505607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chytrids enhance Daphnia fitness by selectively retained chytrid‐synthesised stearidonic acid and conversion of short‐chain to long‐chain polyunsaturated fatty acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">András Abonyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Ptacnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Pilecky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Kainz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Freshwater Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 68 (1), pp.77-90. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/fwb.14010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03882003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chytrids alleviate the harmful effect of heat and cyanobacteria diet on Daphnia via PUFA-upgrading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">András Abonyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Pilecky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Ptacnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin J Kainz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Plankton Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 45 (3), pp.454-466. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/plankt/fbad012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04152874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physico-chemical and high frequency monitoring dataset from mesocosm experiments simulating extreme climate events in lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Tran-Khac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Quetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Espinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 49, pp.109302. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dib.2023.109302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04183185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metadata standards and practical guidelines for specimen and DNA curation when building barcode reference libraries for aquatic life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Aylagas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ángel Borja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Canino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabarcoding and Metagenomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 5, pp.e58056. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3897/mbmg.5.58056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03159791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physico-chemical dataset from an in situ mesocosm experiment simulating extreme climate events in Lake Geneva (MESOLAC)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Primary and Net Ecosystem Production in a Large Lake Diagnosed From High‐Resolution Oxygen Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Domaizon</w:t>
+                <w:t xml:space="preserve">Bieito Fernández Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah Elisa Chmiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Minaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shubham Krishna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2021.107150⟩</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020WR029283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03228202v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03297700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary and Net Ecosystem Production in a Large Lake Diagnosed From High‐Resolution Oxygen Measurements</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Shubham Krishna</w:t>
+                <w:t xml:space="preserve">Physico-chemical dataset from an in situ mesocosm experiment simulating extreme climate events in Lake Geneva (MESOLAC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Tran-Khac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Perolo</w:t>
+                <w:t xml:space="preserve">Pascal Perney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Quetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Domaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020WR029283⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36, pp.107150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2021.107150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03297700v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term dynamics of $Bdellovibrio$ and like organisms in Lake Geneva in response to a simulated climatic extreme event</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ezzedine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Janicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Domaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 84, pp.717-729. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00248-021-01875-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03419786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Congruence, but no cascade—Pelagic biodiversity across three trophic levels in Nordic lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dag Hessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Håll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryia Khomich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcia Kyle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (15), pp.8153-8165. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ece3.6514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03002687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scientists’ Warning to Humanity: Rapid degradation of the world’s large lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Jenny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Baulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bouffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Great Lakes Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 46 (4), pp.686-702. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jglr.2020.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03025852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ pelagic dataset from continuous monitoring: A mesocosm experiment in Lake Geneva (MESOLAC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Tran-Khac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Quetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Domaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Espinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 32, pp.106255. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2020.106255⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03002705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parasitic Chytrids Upgrade and Convey Primary Produced Carbon During Inedible Algae Proliferation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Ptacnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefanie Danner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silke van den Wyngaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rohrlack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 171 (5), pp.125768. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.protis.2020.125768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03002683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Observatory on LAkes (OLA) database: Sixty years of environmental data accessible to the public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Crepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Limnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 79 (2), pp.164-178. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4081/jlimnol.2020.1944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02916312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seston responses to recent temperature changes in subalpine Lake Lunz, Austria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Ptacnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Kainz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Resources Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2017WR020959⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irregular changes in lake surface water temperature and ice-cover in subalpine Lake Lunz, Austria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin J. Kainz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Ptacnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inland Waters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fungal communities in Scandinavian lakes along a longitudinal gradien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryia Khomich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie L. Davey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Havard Kauserud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Andersen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fungal Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.funeco.2017.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating chytrid fungal parasites into plankton ecology. Research gaps and needs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thijs Frenken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabet Alacid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Bourne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gerphagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating chytrid fungal parasites into plankton ecology: research gaps and needs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thijs Frenken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabet Alacid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella A. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth C. Bourne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gerphagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 19 (10), pp.3802 - 3822. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1462-2920.13827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01624039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature increase and fluctuation induce phytoplankton biodiversity loss – Evidence from a multi-seasonal mesocosm experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Winter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin J. Kainz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ece3.2889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planktonic protistan communities in lakes along a large-scale environmental gradient.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryia Khomich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Havard Kauserud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramiro Logares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Andersen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/femsec/fiw231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphnia magna fitness during low food supply under different water temperature and brownification scenarios.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin J. Kainz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Limnologie - International Journal of Limnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4081/jlimnol.2016.1450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyunsaturated fatty acids in fishes increase with total lipids irrespective of feeding sources and trophic position.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin J. Kainz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannes H. Hager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimmo K. Kahilainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Per-Arne Amundsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ecs2.1753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limnological research in and around the European Alps' – Linking up research stations, people, ideas and perspectives for SIL at an inter-regional scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin J. Kainz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastiaan W Ibelings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inland Waters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/20442041.2017.1294390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing water temperature triggers dominance of freshwater picoplankton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Winter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin J. Kainz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parasitic Chytrids sustain zooplankton growth during inedible algal bloom.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boutheina Grami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Jobard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5 (229), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2014.00229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parasitic chytrids sustain zooplankton growth during inedible algal bloom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boutheina Grami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlene Jobard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01983272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and morphological diversity of fungi and the associated functions in three European nearby lakes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phytoplankton chytridiomycosis: community structure and infectivity of fungal parasites in aquatic ecosystems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Rasconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Jobard</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Nathalie Niquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 14 (9), pp.2480-94. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 14 (8), pp.2151-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2011.02690.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2012.02771.x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00819272v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00819305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoplankton chytridiomycosis: community structure and infectivity of fungal parasites in aquatic ecosystems.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Molecular and morphological diversity of fungi and the associated functions in three European nearby lakes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Jobard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Solinhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry-Michel Cauchie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 14 (8), pp.2151-70. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2011.02690.x⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 14 (9), pp.2480-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2012.02771.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00819305v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00819272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative methods for the analysis of zoosporic fungi.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agostina Marano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank H. Gleason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Bärlocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen L.A Pires-Zottarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osu Lilje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 89 (1), pp.22-32. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mimet.2012.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00819331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring and quantifying fungal diversity in freshwater lake ecosystems using rDNA cloning/sequencing and SSU tag pyrosequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Monchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna Sanciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Jobard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gerphagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 13 (6), pp.1433-1453. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2011.02444.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00759180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of prokaryotic viruses in freshwater lakes reveals high lytic infection rates but low seasonal abundances in a humic lake (Vassivière, Massif Central, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angia Sriram Pradeep-Ram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Jobard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AEM.01370-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional effects of parasites on food web properties during the spring diatom bloom in Lake Pavin: a linear inverse modeling analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boutheina Grami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Saint Béat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (8), pp.e23273. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0023273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00819808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parasitic fungi of phytoplankton: Ecological roles and implications for microbial food webs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Diversity and functions of microscopic fungi: a missing component in pelagic food webs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Jobard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00027-010-0133-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/ame01448⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00527379v1</w:t>
+                <w:t xml:space="preserve">hal-02947502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term trends of epilimnetic and hypolimnetic bacteria and organic carbon in a deep holo-oligomictic lake.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Parasitic fungi of phytoplankton: Ecological roles and implications for microbial food webs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Jobard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10750-010-0150-x⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/ame01448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02947504v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00527379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term trends of epilimnetic bacteria and organic carbon in a deep holo-oligomictic lake</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+                <w:t xml:space="preserve">Long-term trends of epilimnetic and hypolimnetic bacteria and organic carbon in a deep holo-oligomictic lake.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Bertoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiana Callieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Corno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Caravati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrobiologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 644, pp.279-287</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10750-010-0150-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00529606v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescence in situ hybridization of uncultured zoosporic fungi: Testing with clone-FISH and application to freshwater samples using CARD-FISH</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Long-term trends of epilimnetic bacteria and organic carbon in a deep holo-oligomictic lake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Bertoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiana Callieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Corno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Caravati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 644, pp.279-287</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00529649v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00529606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity and functions of microscopic fungi: a missing component in pelagic food webs.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Fluorescence in situ hybridization of uncultured zoosporic fungi: Testing with clone-FISH and application to freshwater samples using CARD-FISH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Jobard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 83 (2), pp.236-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mimet.2010.09.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00027-010-0133-z⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02947502v1</w:t>
+                <w:t xml:space="preserve">hal-00529649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity and functions of microscopic fungi: a missing component in pelagic food webs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Jobard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 72 (3), pp.255-268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00527380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of calcofluor white for detection, identification, and quantification of phytoplanktonic fungal parasites.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Jobard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 75 (8), pp.2545-53. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02211-08⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00527082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New design strategy for development of specific primer sets for PCR-based detection of Chlorophyceae and Bacillariophyceae: application to environmental samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Valiente Moro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Thouvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacteria, archaea, and crenarchaeota in the epilimnion and hypolimnion of a deep holo-oligomictic lake.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiana Callieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Corno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Caravati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Contesini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 75 (22), pp.7298-300. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AEM.01231-09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00529614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacteria, Archaea and Crenarchaeota in the epilimnion and hypolimnion of a deep holo-oligomictic lake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiana Callieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Corno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Caravati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Contesini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fungal parasitism of phytoplankton prokaryotes in the productive Lake Aydat (Massif Central, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Jobard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Cover - Volume 75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of epilimnetic and hypolimnetic bacterial communities in a deep subalpine lake.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Bertoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiana Callieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Corno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Caravati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cytometry Part A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Proceedings of the XXV National Meeting, Società italiana di citologia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6344,124 +6365,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA and RNA in mesoscosms experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Lemoinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseau ADN-O</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Cestas-Gazinet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04819668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6471,147 +6492,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les grands lacs à l'épreuve de l'Anthropocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marcel Dorioz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Anneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Domaizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Goulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">QUAE. Éditions Quae, pp.144, 2020, Enjeux sciences, 9782759235209</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04875008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6621,469 +6642,469 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular diversity studies in Lake Pavin reveal the ecological importance of parasitic true fungi in the plankton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gerphagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène M. Jobard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie E. Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lac Pavin - History, geology, biogeochemistry, and sedimentology of a deep meromictic maar lake</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01623857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Diversity Studies in Lake Pavin Reveal the Ecological Importance of Parasitic True Fungi in the Plankton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gerphagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Jobard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lake Pavin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnose of parasitic fungi in the plankton: technique for identifying and counting infective chytrids using epifluorescence microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gerphagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laboratory protocols in fungal biology: current methods in fungal biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Springer, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorescence in situ hybridization of uncultured zoosporic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Jobard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laboratory protocols in fungal biology: current methods in fungal biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Springer, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7093,520 +7114,520 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time series dataset of mussels (Dreissena sp.) veligers densities in Lake Geneva from 2006 to 2019.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Lainé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Anneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Rasconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dennis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Haltiner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/6D2BNU⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
-              <w:r>
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04696507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications for zoosporic parasites in aquatic systems (ParAqua)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Peter Grossart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alena Gsell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastiaan Willem Ibelings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dedmer van de Waal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/arphapreprints.e94590⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04668601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ pelagic dataset from continuous monitoring: a mesocosm experiment in Lake Geneva (MESOLAC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Tran Khac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Quétin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Domaizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Espinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/T3VCB0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
-              <w:r>
-[...89 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbonio organico e popolamenti batterici eterotrofi. In: C.N.R.- I.S.E. Sede di Verbania. Ricerche sull'evoluzione del Lago Maggiore. Aspetti limnologici. Programma quinquennale 2003-2007. Campagna 2005.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Bertoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiana Callieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Contesini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Manca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Rasconi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7616,2104 +7637,2104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi environnemental des eaux du lac du Bourget pour l’année 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Jenny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Avrillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cachera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Costel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">inrae. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de la qualité des eaux du lac d’Aiguebelette - Campagne 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Tran Khac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Quetin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport de la Communauté de Communes du Lac d'Aiguebelette. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04681540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guidance on the use of microscopy in the detection of zoosporic parasites of phytoplankton in natural systems and algal biotechnology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milos Stupar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wejden Gongi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silke van den Wyngaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Kraberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Reñé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">COST Action CA20125 ParAqua. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04668366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feedback report from the first ParAqua hybrid meeting - with considerations on challenges and advantages of mixed events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">COST Action CA20125 ParAqua. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04668404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZOOPLANCTON DU LÉMAN - CAMPAGNE 2022</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">Rapport de la Commission internationale pour la protection des eaux du Léman - CIPEL. 2023</w:t>
+                <w:t xml:space="preserve">Suivi environnemental des eaux du lac du Bourget pour l’année 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Avrillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cachera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Frossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrae. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04681523v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi environnemental des eaux du lac du Bourget pour l’année 2022</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Inrae. 2023</w:t>
+                <w:t xml:space="preserve">ZOOPLANCTON DU LÉMAN - CAMPAGNE 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Rasconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Anneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Lainé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport de la Commission internationale pour la protection des eaux du Léman - CIPEL. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04682163v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BIOMASSE CHLOROPHYLIENNE ET PRODUCTION PRIMAIRE DANS LE LÉMAN - CAMPAGNE 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Perney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport de la Commission internationale pour la protection des eaux du Léman - CIPEL. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04681499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse du suivi environnemental des eaux du lac du Bourget pour l’année 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Avrillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cachera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Frossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrae. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BIOMASSE CHLOROPHYLIENNE ET PRODUCTION PRIMAIRE DANS LE LÉMAN - CAMPAGNE 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Perney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport de la Commission internationale pour la protection des eaux du Léman - CIPEL. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04681495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse du suivi environnemental des eaux du lac du Bourget pour l’année 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Cachera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Goulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrae. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi environnemental des eaux du lac du Bourget pour l’année 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cachera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Crepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Goulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrae. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZOOPLANCTON DU LÉMAN - CAMPAGNE 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Lainé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport de la Commission internationale pour la protection des eaux du Léman - CIPEL. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04681520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi environnemental des eaux du lac du Bourget pour l’année 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Cachera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Goulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrae. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi environnemental des eaux du lac du Bourget pour l’année 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Goulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Rautureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZOOPLANCTON DU LÉMAN - CAMPAGNE 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Lainé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport de la Commission internationale pour la protection des eaux du Léman - CIPEL. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04681513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BIOMASSE CHLOROPHYLIENNE ET PRODUCTION PRIMAIRE DANS LE LÉMAN - CAMPAGNE 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Perney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport de la Commission internationale pour la protection des eaux du Léman - CIPEL. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04681493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résumé du suivi environnemental des eaux du lac du Bourget pour l’année 2019 et sur le long terme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cachera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Crepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Girel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Goulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrae. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi environnemental des eaux du lac du Bourget pour l’année 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cachera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Crépin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Espinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Girel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrae. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BIOMASSE CHLOROPHYLIENNE ET PRODUCTION PRIMAIRE DANS LE LÉMAN - CAMPAGNE 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Perney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport de la Commission internationale pour la protection des eaux du Léman - CIPEL. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04681485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9723,117 +9744,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytoplankton community responses to extreme climate events investigated by mesocosm approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Campione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Rasconi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Life Sciences [q-bio]. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03228200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9843,117 +9864,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les isotopes stables en écologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Carvin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04816545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9963,165 +9984,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ParAqua COST Action CA20125 Data Management Plan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cerbin Slawek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grossart Hans-Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garzoli Laura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosati Ilaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilk-Wozniak Elzbieta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre de rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04668388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId284"/>
+      <w:footerReference w:type="default" r:id="rId285"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10189,51 +10210,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BC772D88"/>
+    <w:nsid w:val="F1788C7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10420,51 +10441,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/serena-rasconi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6667-8904" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253129397" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05044912v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Piton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Reiss" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Lemmin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Anneville" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Many" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12736" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353946v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke van den Wyngaert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawek Cerbin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garzoli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans&#8208;peter Grossart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Gsell" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.14099" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523457v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Abonyi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Fornberg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Rasconi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ptacnik" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kainz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-024-05519-w" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631482v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bazin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Diouloufet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Molina" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Peroux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Montoya" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.10561" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04570655v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abolfazl Irani Rahaghi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Odermatt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Sep&#250;lveda Steiner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Sebastian Reiss" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01351-5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04505607v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Ercole" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Marino" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Fenoglio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziano Bo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110267" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03882003v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Pilecky" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.14010" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152874v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J Kainz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbad012" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183185v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Tran-Khac" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quetin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Espinat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cr&#233;pin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cousin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109302" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03159791v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rimet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Aylagas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Borja" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Canino" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/mbmg.5.58056" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03228202v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perney" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domaizon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107150" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03297700v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bieito Fern&#225;ndez Castro" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Elisa Chmiel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Minaudo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubham Krishna" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perolo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020WR029283" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419786v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ezzedine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Janicot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jacquet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-021-01875-9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03002687v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Andersen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dag Hessen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny H&#229;ll" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryia Khomich" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Kyle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6514" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025852v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Baulaz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouffard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2020.05.006" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03002705v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.106255" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03002683v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Danner" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rohrlack" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2020.125768" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916312v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barbet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chardon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Crepin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/jlimnol.2020.1944" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947531v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017WR020959" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947539v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. Kainz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947527v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie L. Davey" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Havard Kauserud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2017.01.008" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947526v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thijs Frenken" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Alacid" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Berger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Bourne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gerphagnon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624039v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella A. Berger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth C. Bourne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13827" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947685v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Winter" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2889" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947521v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Logares" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiw231" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947541v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gall" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/jlimnol.2016.1450" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947686v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes H. Hager" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimmo K. Kahilainen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per-Arne Amundsen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.1753" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947523v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastiaan W Ibelings" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20442041.2017.1294390" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947535v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947538v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Grami" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Niquil" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Jobard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;lesphore Sime-Ngando" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00229" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983272v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Jobard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telesphore Sime-Ngando" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819272v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Solinhac" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-Michel Cauchie" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2012.02771.x" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8JK8SXF5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819305v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2011.02690.x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JVN84KLP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819331v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostina Marano" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank H. Gleason" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix B&#228;rlocher" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen L.A Pires-Zottarelli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osu Lilje" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2012.02.003" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LCXLGBD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759180v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Monchy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Sanciu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2011.02444.x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947512v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angia Sriram Pradeep-Ram" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Colombet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01370-10" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819808v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Saint B&#233;at" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023273" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527379v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01448" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947504v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bertoni" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Callieri" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Corno" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Caravati" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-010-0150-x" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6F0CJCHH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529606v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529649v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2010.09.006" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXLFQZMX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947502v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-010-0133-z" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NPX49FBZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527380v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527082v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02211-08" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947518v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Valiente Moro" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thouvenot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coffe" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529614v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Contesini" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01231-09" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947519v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947513v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947542v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819668v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lemoinne" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Clement" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04875008v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marcel Dorioz" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Anneville" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Goulon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623857v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne M. Jobard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947544v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947545v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947543v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696507v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Lain&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dennis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Haltiner" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/6D2BNU" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668601v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Peter Grossart" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastiaan Willem Ibelings" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dedmer van de Waal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/arphapreprints.e94590" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947529v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Tran Khac" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;tin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/T3VCB0" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947514v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Manca" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682522v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Avrillier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cachera" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Costel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681540v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668366v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Stupar" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wejden Gongi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kraberg" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Re&#241;&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668404v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681523v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682163v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Frossard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681499v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682453v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681495v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682469v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cachera" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cr&#233;pin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Goulon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682160v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681520v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682492v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682150v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rautureau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681513v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681493v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682620v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Girel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682605v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681485v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03228200v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Campione" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816545v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carvin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668388v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerbin Slawek" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grossart Hans-Peter" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garzoli Laura" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosati Ilaria" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilk-Wozniak Elzbieta" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/serena-rasconi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6667-8904" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253129397" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=V3P83-0AAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05044912v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Piton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Reiss" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Lemmin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Anneville" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Many" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12736" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353946v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke van den Wyngaert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawek Cerbin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garzoli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans&#8208;peter Grossart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Gsell" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.14099" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04570655v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abolfazl Irani Rahaghi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Odermatt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Sep&#250;lveda Steiner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Sebastian Reiss" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01351-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523457v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Abonyi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Fornberg" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Rasconi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ptacnik" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kainz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-024-05519-w" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631482v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bazin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Diouloufet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Molina" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Peroux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Montoya" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.10561" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04505607v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Ercole" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Marino" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Fenoglio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziano Bo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110267" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03882003v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Pilecky" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.14010" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152874v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J Kainz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbad012" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183185v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Tran-Khac" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quetin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Espinat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cr&#233;pin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cousin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109302" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03159791v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rimet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Aylagas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Borja" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Canino" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/mbmg.5.58056" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03297700v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bieito Fern&#225;ndez Castro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Elisa Chmiel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Minaudo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubham Krishna" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perolo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020WR029283" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03228202v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perney" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domaizon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107150" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419786v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ezzedine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Janicot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jacquet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-021-01875-9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03002687v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Andersen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dag Hessen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny H&#229;ll" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryia Khomich" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Kyle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6514" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025852v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Baulaz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouffard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2020.05.006" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03002705v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.106255" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03002683v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Danner" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rohrlack" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2020.125768" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916312v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barbet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chardon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Crepin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/jlimnol.2020.1944" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947531v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017WR020959" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947539v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. Kainz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947527v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie L. Davey" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Havard Kauserud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2017.01.008" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947526v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thijs Frenken" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Alacid" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Berger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Bourne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gerphagnon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624039v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella A. Berger" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth C. Bourne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13827" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947685v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Winter" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2889" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947521v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Logares" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiw231" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947541v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gall" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/jlimnol.2016.1450" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947686v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes H. Hager" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimmo K. Kahilainen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per-Arne Amundsen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.1753" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947523v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastiaan W Ibelings" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20442041.2017.1294390" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947535v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947538v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Grami" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Niquil" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Jobard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;lesphore Sime-Ngando" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00229" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983272v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Jobard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telesphore Sime-Ngando" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819305v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2011.02690.x" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JVN84KLP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819272v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Solinhac" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-Michel Cauchie" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2012.02771.x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8JK8SXF5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819331v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostina Marano" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank H. Gleason" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix B&#228;rlocher" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen L.A Pires-Zottarelli" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osu Lilje" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2012.02.003" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LCXLGBD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759180v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Monchy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Sanciu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2011.02444.x" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947512v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angia Sriram Pradeep-Ram" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Colombet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01370-10" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819808v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Saint B&#233;at" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023273" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947502v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-010-0133-z" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NPX49FBZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527379v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01448" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947504v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bertoni" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Callieri" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Corno" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Caravati" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-010-0150-x" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6F0CJCHH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529606v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529649v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2010.09.006" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXLFQZMX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527380v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527082v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02211-08" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947518v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Valiente Moro" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thouvenot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coffe" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529614v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Contesini" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01231-09" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947519v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947513v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947542v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819668v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lemoinne" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Clement" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04875008v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marcel Dorioz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Anneville" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Goulon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623857v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne M. Jobard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947544v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947545v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947543v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696507v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Lain&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dennis" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Haltiner" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/6D2BNU" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668601v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Peter Grossart" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastiaan Willem Ibelings" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dedmer van de Waal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/arphapreprints.e94590" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947529v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Tran Khac" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;tin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/T3VCB0" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947514v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Manca" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682522v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Avrillier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cachera" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Costel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681540v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668366v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Stupar" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wejden Gongi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kraberg" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Re&#241;&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668404v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682163v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Frossard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681523v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681499v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682453v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681495v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682469v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cachera" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cr&#233;pin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Goulon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682160v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681520v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682492v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682150v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rautureau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681513v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681493v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682620v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Girel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682605v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681485v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03228200v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Campione" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816545v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carvin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668388v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerbin Slawek" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grossart Hans-Peter" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garzoli Laura" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosati Ilaria" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilk-Wozniak Elzbieta" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>