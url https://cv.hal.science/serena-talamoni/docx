--- v0 (2026-03-15)
+++ v1 (2026-04-11)
@@ -816,247 +816,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03023417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travail d'analyse prospective multidisciplinaire : la Corse en 2026</w:t>
+                <w:t xml:space="preserve">Intelligence économique et analyse de discours politiques : l'exemple des discours de la mandature 2010 - 2015 de l'Assemblée de Corse (Interdisciplinary Symposium, Corte, 2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Talamoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Livia Acquaviva</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Paoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dousset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interdisciplinary Symposium 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2017, Corte, France</w:t>
+              <w:t xml:space="preserve">, Fédération de Recherche Environnement et Société (FRES) de l’Université de Corse; CNRS; INRA; INSERM, Jul 2017, Corte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03157529v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">hal-03131899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travail d'analyse prospective multidisciplinaire : la Corse en 2026</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Talamoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livia Acquaviva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Baris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Dimaggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...44 lines deleted...]
-            </w:hyperlink>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Peri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interdisciplinary Symposium 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Fédération de Recherche Environnement et Société (FRES) de l’Université de Corse; CNRS; INRA; INSERM, Jul 2017, Corte, France</w:t>
+              <w:t xml:space="preserve">, Jun 2017, Corte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03131899v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03157529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’apport des NTIC au mouvement nationaliste corse »</w:t>
               </w:r>
@@ -1105,234 +1105,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01362411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'influence de l'imaginaire sociétal sur la diffusion et la perception de l'information : l'exemple de la Corse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Talamoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum Information et responsabilité du Réseau Transméditerranéen de recherche en communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03157576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« L’influence de l’imaginaire sociétal sur la diffusion et la perception de l’information : l’exemple de la Corse »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Talamoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Information et responsabilité </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Transméditerranéen de recherche en communication, Nov 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01472176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Etat de l’imaginaire politique corse au moment de l’accession au pouvoir des nationalistes »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Talamoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nations, nationalismes, minorités dans l’espace euro-méditerranéen 1945-1989</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Szeged, Hongrie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01472141v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03157576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2154,372 +2154,372 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participation à la table-ronde autour de l’Anthologie des grands discours sur la Corse et les Corses</w:t>
+                <w:t xml:space="preserve">Participation au Scontru culturale de présentation des ouvrages de l’UMR LISA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Talamoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">titre ouvrage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05476530v1</w:t>
+                <w:t xml:space="preserve">hal-05476531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participation à la conférence autour de l’Anthologie des grands discours sur la Corse et les Corses</w:t>
+                <w:t xml:space="preserve">Conférence Méditerranée, art et identité et animation du débat « Scontru flamenco »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Talamoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">titre ouvrage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05476527v1</w:t>
+                <w:t xml:space="preserve">hal-05476494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Article « 6 juin 1808 – 6 juin 2023, In memoria di i dipurtati di l’Isulacciu »</w:t>
+                <w:t xml:space="preserve">Participation à la table-ronde autour de l’Anthologie des grands discours sur la Corse et les Corses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Talamoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">titre ouvrage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05476481v1</w:t>
+                <w:t xml:space="preserve">hal-05476530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participation au Scontru culturale de présentation des ouvrages de l’UMR LISA</w:t>
+                <w:t xml:space="preserve">Participation à la conférence autour de l’Anthologie des grands discours sur la Corse et les Corses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Talamoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">titre ouvrage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05476531v1</w:t>
+                <w:t xml:space="preserve">hal-05476527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conférence Méditerranée, art et identité et animation du débat « Scontru flamenco »</w:t>
+                <w:t xml:space="preserve">Article « 6 juin 1808 – 6 juin 2023, In memoria di i dipurtati di l’Isulacciu »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Talamoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">titre ouvrage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05476494v1</w:t>
+                <w:t xml:space="preserve">hal-05476481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participation à la présentation de l’Anthologie des grands discours sur la Corse et les Corses</w:t>
               </w:r>
@@ -2568,96 +2568,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05476529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chercheuse invitée</w:t>
+                <w:t xml:space="preserve">Invitée de l’émission Les experts à propos de la conférence L’identité méditerranéenne et son expression dans l’art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Talamoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">titre ouvrage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05476486v1</w:t>
+                <w:t xml:space="preserve">hal-05476509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invitée de l’émission Corsica Era</w:t>
               </w:r>
@@ -2706,96 +2706,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05476508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invitée de l’émission Les experts à propos de la conférence L’identité méditerranéenne et son expression dans l’art</w:t>
+                <w:t xml:space="preserve">Chercheuse invitée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Talamoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">titre ouvrage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05476509v1</w:t>
+                <w:t xml:space="preserve">hal-05476486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conférence L’identité méditerranéenne et son expression dans l’art et animation du débat « Scontru flamenco »</w:t>
               </w:r>
@@ -3521,51 +3521,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476645v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Talamoni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252218v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252240v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252203v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741292v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741239v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509365v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157492v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157471v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023417v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Paoli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dousset" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157529v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Acquaviva" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Baris" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Dimaggio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Peri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131899v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362411v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472176v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472141v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157576v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252061v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252029v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476909v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252081v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252147v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252183v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128773v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Mastor" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14552-3.p.0731" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476850v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509229v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Talamoni" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157385v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476530v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476527v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476481v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476531v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476494v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476529v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476486v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476508v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476509v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741296v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03157459v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157486v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157498v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157512v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157588v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157354v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476645v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Talamoni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252218v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252240v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252203v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741292v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741239v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509365v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157492v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157471v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023417v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Paoli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dousset" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131899v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157529v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Acquaviva" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Baris" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Dimaggio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Peri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362411v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157576v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472176v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472141v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252061v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252029v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476909v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252081v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252147v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252183v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128773v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Mastor" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14552-3.p.0731" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476850v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509229v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Talamoni" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157385v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476531v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476494v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476530v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476527v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476481v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476529v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476509v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476508v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476486v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741296v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03157459v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157486v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157498v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157512v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157588v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157354v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>