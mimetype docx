--- v1 (2026-04-11)
+++ v2 (2026-05-19)
@@ -1,1709 +1,2135 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+            <w10:wrap type="tight" anchorx="margin"/>
+            <v:imagedata r:id="rId7" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> SERENA TALAMONI </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="641e6e"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Docteure en Histoire, Histoire de l’Art et Archéologie et Philosophy in Communication Sciences -  Qualifiée aux fonctions de Maître de Conférences en Cultures et langues régionales - Chercheuse associée UMR CNRS 6240 LISA - Membre du comité d’évaluation de la revue scientifique Lumi - Chargée de mission stratégique « prospective et innovation sociales »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Présentation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Serena Talamoni est chercheuse, docteure en Histoire contemporaine et Philosophy in Communication Sciences, qualifiée aux fonctions de Maître de Conférences. Elle a consacré son travail de doctorat à l’étude de l’imaginaire politique des élus de l’Assemblée de Corse  et son impact sur l'action publique. Ses travaux actuels portent notamment sur l'évolution de l'imaginaire politique de la société insulaire ; les représentations sociales et leurs effets (en matière de culture, de politique, d’action publique, de choix de développement…) ; l’innovation sociale ; l’identité corse et méditerranéenne. Ils s’inscrivent dans une démarche de recherche appliquée et lient histoire contemporaine (culturelle et politique), sciences politiques et intelligence territoriale.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que faire de l'héritage des Lumières ? (Revue Lumi N°6), https://lumi.univ-corse.fr/category/numero7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guy Talamoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lilti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Demichel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Thomas Cesari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couvidat-Gherardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05609618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Religions et laïcité (Revue Lumi N°5), https://lumi.univ-corse.fr/category/numero5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guy Talamoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Bustillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chems-Eddine Hafiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guglielmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Quenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05609603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">République et républicanismes (revue Lumi, N°3), https://m3c.universita.corsica/lumi/category/numero3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guy Talamoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Peillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Demichel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Talamoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos-Manuel Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05609586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conférence « Une laïcité particulière en Corse, histoire, imaginaire et action publique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Talamoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Invitation du Parc Galea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Ville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05476645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Présence de l’imaginaire du sacré dans l’espace politique corse »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Talamoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Religions et laïcités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Revue Lumi; UMR LISA Université de Corse, Oct 2024, Corte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05252218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Imaginaire du rapport à la terre et choix de développement : la Corse à un moment charnière »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Talamoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque Insularité et transitions : la reconnaissance de la communauté méditerranéenne à l’épreuve des pouvoirs de l’anthropocène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Corse; Chaire Unesco Devenirs en Méditerranée, Sep 2024, Corte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05252240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le sacré dans l’espace politique corse »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Talamoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La religiosité populaire en Méditerranée conclu par le Pape François</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eglise de Corse, Dec 2024, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05252203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’imaginaire de la démocratie entourant l’Assemblée de Corse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Talamoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Résidence scientifique « démocratie »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Corte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03741292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les représentations mentales et sociales, des informations stratégiques en matière de modèles de développement : Le cas du Plan d’Aménagement et de Développement Durable de la Corse de 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Talamoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Internationale sur l’Intelligence Stratégique et Développement Insulaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Corte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03741239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collectivité unique à Statut Particulier et politiques sociales : l’exemple de la Corse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Talamoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence organisée par le mouvement basque HE Bai</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Mendionde, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03509365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immaginario e communicazione : l’esempio dei dibattiti all’Assemblea di Corsica (2010-2015)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Talamoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ph. D. Day 2019, Università della Svizzera italiana, Facoltà di scienze della comunicazione</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Lugano, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03157492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre appropriation de l’ethnotype et dénonciation de la stigmatisation, étude d’une sélection de discours prononcés à l’Assemblée de Corse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Talamoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'étude Des images qui nous collent à la peau… Les ethnotypes hier et aujourd’hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Corse, Jun 2019, Corte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03157471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veille stratégique et analyse du discours parlementaire, une innovation méthodologique : Application à l'assemblée de Corse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Paoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Talamoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Séminaire International Veille Stratégique Scientifique et Technologique - VSST 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRIT : Institut en recherche Informatique de Toulouse, France; Universités de Toulouse, France, Jun 2018, Toulouse, France. (support électronique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03023417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travail d'analyse prospective multidisciplinaire : la Corse en 2026</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Talamoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Paoli</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livia Acquaviva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Baris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Dimaggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Peri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interdisciplinary Symposium 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Fédération de Recherche Environnement et Société (FRES) de l’Université de Corse; CNRS; INRA; INSERM, Jul 2017, Corte, France</w:t>
+              <w:t xml:space="preserve">, Jun 2017, Corte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03157529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intelligence économique et analyse de discours politiques : l'exemple des discours de la mandature 2010 - 2015 de l'Assemblée de Corse (Interdisciplinary Symposium, Corte, 2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...12 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Talamoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Livia Acquaviva</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Paoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dousset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interdisciplinary Symposium 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2017, Corte, France</w:t>
+              <w:t xml:space="preserve">, Fédération de Recherche Environnement et Société (FRES) de l’Université de Corse; CNRS; INRA; INSERM, Jul 2017, Corte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03131899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’apport des NTIC au mouvement nationaliste corse »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...34 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Talamoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de la Société Québécoise de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Laval, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01362411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’influence de l’imaginaire sociétal sur la diffusion et la perception de l’information : l’exemple de la Corse »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Talamoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum Information et responsabilité </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Transméditerranéen de recherche en communication, Nov 2016, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01472176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Etat de l’imaginaire politique corse au moment de l’accession au pouvoir des nationalistes »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Talamoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nations, nationalismes, minorités dans l’espace euro-méditerranéen 1945-1989</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Szeged, Hongrie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01472141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'influence de l'imaginaire sociétal sur la diffusion et la perception de l'information : l'exemple de la Corse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Talamoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Information et responsabilité du Réseau Transméditerranéen de recherche en communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03157576v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-01472141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Présence de l’imaginaire du sacré dans l’espace politique corse : le cas des débats à l’Assemblée de Corse (mandature 2010-2015) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Talamoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LUMI : Rivista di studii nantu à l'età di i Lumi è di e Rivoluzioni, è nantu a so pusterità.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, n°5 Religions et laïcités, Présence de l’imaginaire du sacré dans l’espace politique corse : Le cas des débats à l’Assemblée de Corse (mandature 2010-2015) - LUMI</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05252061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Fighjendu u mare… Imaginariu di u quì è di l’altrò in a rivista Rigiru »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Talamoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Musanostra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, https://www.musanostra.com/fighjendu-u-mare-imaginariu-di-u-qui-e-di-laltro-in-a-rivista-rigiru/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05252029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« NTIC et partis nationalistes corses : quel apport en matière de communication et d’expression politique ? »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Talamoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politeia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, n°46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05476909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« NTIC et partis nationalistes corses : quel apport en matière de communication et d’expression politique ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Talamoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Politeia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, N° 46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05252081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La morale des droits de l’homme de Marcel Conche : une pensée républicaine ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Talamoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LUMI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, n°3 République et Républicanismes, https://m3c.universita.corsica/lumi/la-morale-des-droits-de-lhomme-de-marcel-conche-une-pensee-republicaine/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05252147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1713,430 +2139,430 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interroger les imaginaires démocratiques. L’exemple de l’Assemblée de Corse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Talamoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Question de démocratie, la démocratie en question</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Albiana, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05252183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les grands discours institutionnels et politiques sur la Corse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Talamoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanda Mastor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Classiques Garnier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthologie des grands discours sur la Corse et les Corses (xviiie-xxe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, 2023, Les Méditerranées, 978-2-406-14552-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14552-3.p.0731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les grands discours institutionnels et politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanda Mastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Talamoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Classiques Garnier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthologie des grands discours sur la Corse et les Corses (XVIIIè-XXè siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, 2023, 978-1-4577-0538-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05476850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Conche et la Corse : entre Philia et Politeia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Talamoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guy Talamoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le siècle de Marcel Conche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03509229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discours politiques sur la Corse et ethnotype : le Corse violent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Talamoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des images qui collent à la peau, Ethnotypes de Corse, de Bretagne et d'ailleurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2364791200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03157385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2146,712 +2572,712 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participation au Scontru culturale de présentation des ouvrages de l’UMR LISA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Talamoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">titre ouvrage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05476531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participation à la table-ronde autour de l’Anthologie des grands discours sur la Corse et les Corses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Talamoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">titre ouvrage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participation à la conférence autour de l’Anthologie des grands discours sur la Corse et les Corses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Talamoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">titre ouvrage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Article « 6 juin 1808 – 6 juin 2023, In memoria di i dipurtati di l’Isulacciu »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Talamoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">titre ouvrage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence Méditerranée, art et identité et animation du débat « Scontru flamenco »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Talamoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">titre ouvrage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participation à la présentation de l’Anthologie des grands discours sur la Corse et les Corses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Talamoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">titre ouvrage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05476529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chercheuse invitée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Talamoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">titre ouvrage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Invitée de l’émission Les experts à propos de la conférence L’identité méditerranéenne et son expression dans l’art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Talamoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">titre ouvrage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Invitée de l’émission Corsica Era</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Talamoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">titre ouvrage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conférence L’identité méditerranéenne et son expression dans l’art et animation du débat « Scontru flamenco »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Talamoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03741296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2861,100 +3287,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’imaginaire politique en action : le cas des débats à l’Assemblée de Corse (2010 à 2015)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Talamoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Corse; Università della Svizzera Italiana, 2020. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03157459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2964,305 +3390,305 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les élus de l’Assemblée de Corse font-ils usage du vocabulaire politique ? Analyse de l’emploi de mots-clés (langue française et langue corse)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Talamoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des doctorants Université de Corse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Corte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03157486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langue corse et débats à l'Assemblée de Corse : pratiques et représentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Talamoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des doctorants, Università di Corsica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Corte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03157498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaginaire politique corse et figure de la Corse : étude de discours des élus insulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Talamoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des doctorants Université de Corse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Corte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03157512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaginaire politique corse et religion : Etude de discours des élus insulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Talamoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des doctorants Université de Corse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Corte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03157588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3272,109 +3698,109 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACTION DU CONSERVATOIRE DU LITTORAL ET DÉVELOPPEMENT TERRITORIAL EN PROVENCE-ALPES-CÔTE D’AZUR ET EN CORSE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Talamoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université Aix-Marseille, Institut d'études politiques. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03157354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId60"/>
+      <w:footerReference w:type="default" r:id="rId74"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3521,51 +3947,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476645v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Talamoni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252218v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252240v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252203v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741292v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741239v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509365v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157492v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157471v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023417v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Paoli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dousset" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131899v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157529v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Acquaviva" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Baris" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Dimaggio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Peri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362411v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157576v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472176v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472141v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252061v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252029v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476909v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252081v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252147v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252183v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128773v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Mastor" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14552-3.p.0731" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476850v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509229v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Talamoni" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157385v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476531v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476494v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476530v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476527v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476481v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476529v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476509v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476508v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476486v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741296v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03157459v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157486v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157498v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157512v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157588v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157354v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05609618v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Talamoni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lilti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Demichel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Thomas Cesari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couvidat-Gherardi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05609603v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Bustillo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chems-Eddine Hafiz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guglielmi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Quenot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05609586v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Peillon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Talamoni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos-Manuel Alves" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476645v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252218v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252240v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252203v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741292v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741239v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509365v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157492v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157471v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023417v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Paoli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dousset" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157529v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Acquaviva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Baris" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Dimaggio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Peri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131899v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362411v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472176v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472141v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157576v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252061v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252029v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476909v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252081v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252147v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252183v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128773v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Mastor" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14552-3.p.0731" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476850v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509229v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157385v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476531v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476530v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476527v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476481v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476494v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476529v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476486v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476509v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476508v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741296v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03157459v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157486v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157498v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157512v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157588v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157354v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>