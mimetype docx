--- v0 (2026-03-20)
+++ v1 (2026-05-10)
@@ -93,51 +93,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -751,57 +751,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Agostinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ouvrard-Servanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eve Lombardo</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lombardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Metge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -832,319 +832,319 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01443968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la métis au e-learning : la médiation du rapport au savoir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Djambian</w:t>
+                <w:t xml:space="preserve">La pratique groupale du d'apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Metge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Agostinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, XIX (1), pp.227-240</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00811459v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01479694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Could an interactive and total immersive device with hmd improve memory and give the presence sensation?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Lombardo</w:t>
+                <w:t xml:space="preserve">De la métis au e-learning : la médiation du rapport au savoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Djambian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Agostinelli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marielle Metge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Issues in Information Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2/2013, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/dms.186⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01479697v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pratique groupale du d'apprentissage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Could an interactive and total immersive device with hmd improve memory and give the presence sensation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lombardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Agostinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Metge</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Agostinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, XIX (1), pp.227-240</w:t>
+              <w:t xml:space="preserve">Issues in Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, XIV (1), pp.315-321</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01479694v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01479697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y a-t-il une solution de continuité entre théorie et pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Agostinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1160,73 +1160,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 40, pp.43-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01479703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partage de compétences dans un réseau d'acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ouvrard-Servanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1255,523 +1255,605 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management des technologies organisationnelles (2009-2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 03</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01444004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment penser la médiation inscrite dans les outils et leurs dispositifs : Une approche par le système artefactuel</w:t>
+                <w:t xml:space="preserve">The Anthropology of Techniques Approach For Information and Communication Objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Agostinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ouvrard-Servanton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Distances et savoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 7, pp.355-376</w:t>
+              <w:t xml:space="preserve">ARPN Journal of Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00487211v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Six questions aux approches françaises des didactiques scientifiques appliquées au e-learning.</w:t>
+                <w:t xml:space="preserve">Comment penser la médiation inscrite dans les outils et leurs dispositifs : Une approche par le système artefactuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Agostinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JE-LKS:Journal of e-Learning and Knowledge Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 4 (2), pp.147-162</w:t>
+              <w:t xml:space="preserve">Distances et savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7, pp.355-376</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00484004v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00487211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'approccio orientato agli artefatti, un nuovo modo di gestione delle conoscenze per l'e-learning.</w:t>
+                <w:t xml:space="preserve">Six questions aux approches françaises des didactiques scientifiques appliquées au e-learning.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Agostinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JE-LKS:Journal of e-Learning and Knowledge Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 3 (3), pp.9-18</w:t>
+              <w:t xml:space="preserve">, 2008, 4 (2), pp.147-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00483990v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00484004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sens des choses ou le besoin de sens</w:t>
+                <w:t xml:space="preserve">L'approccio orientato agli artefatti, un nuovo modo di gestione delle conoscenze per l'e-learning.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Agostinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 25, pp.83-95</w:t>
+              <w:t xml:space="preserve">JE-LKS:Journal of e-Learning and Knowledge Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3 (3), pp.9-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00487463v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00483990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypertexte et réseau : une expérience sur la rédaction interactive de textes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le sens des choses ou le besoin de sens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Agostinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'EPI (Enseignement Public et Informatique)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 72, pp.89-95</w:t>
+              <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 25, pp.83-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">edutice-00000958v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00487463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypermédias et apprentissage en physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Agostinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Amigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'EPI (Enseignement Public et Informatique)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 69, pp.131-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">edutice-00000956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hypertexte et réseau : une expérience sur la rédaction interactive de textes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">edutice-00000956v1</w:t>
+                <w:t xml:space="preserve">Francesca Jal Jal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Piolat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Agostinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'EPI (Enseignement Public et Informatique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 72, pp.89-95</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">edutice-00000958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2150,476 +2232,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03451937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une utilisation subversive</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transition numérique et intelligence organisationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Agostinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Agostinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e Journées d’études TIC.IS - TIC Information et Stratégies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, en ligne, France</w:t>
+              <w:t xml:space="preserve">M'2020 - Développement du management des technologies organisationnelles : quel impact sociétal ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02997306v1</w:t>
+                <w:t xml:space="preserve">hal-02990487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les peurs collectives d’aujourd’hui sont nos espoirs de demain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pour une utilisation subversive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Agostinelli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e Journées d’études TIC.IS - TIC Information et Stratégies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02997301v1</w:t>
+                <w:t xml:space="preserve">hal-02997306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition numérique et intelligence organisationnelle</w:t>
+                <w:t xml:space="preserve">Les peurs collectives d’aujourd’hui sont nos espoirs de demain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Agostinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M'2020 - Développement du management des technologies organisationnelles : quel impact sociétal ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Montpellier, France</w:t>
+              <w:t xml:space="preserve">13e Journées d’études TIC.IS - TIC Information et Stratégies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02990487v1</w:t>
+                <w:t xml:space="preserve">hal-02997301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esanté : connaissance et coconstruction représentationnelle, pour une meilleure compréhension des pratiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucile Salesses</w:t>
+                <w:t xml:space="preserve">La théorie des prototypes comme outil méthodologique pour l’analyse des situations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Metge</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Paton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Agostinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les écosystèmes numériques et la démocratisation informationnelle : Intelligence collective, Développement durable, Interculturalité, Transfert de connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Schoelcher, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01265735v1</w:t>
+                <w:t xml:space="preserve">hal-01258148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La théorie des prototypes comme outil méthodologique pour l’analyse des situations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
+                <w:t xml:space="preserve">Esanté : connaissance et coconstruction représentationnelle, pour une meilleure compréhension des pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Salesses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Metge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Paton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Agostinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les écosystèmes numériques et la démocratisation informationnelle : Intelligence collective, Développement durable, Interculturalité, Transfert de connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Schoelcher, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01258148v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion des déchets comme système cognitif intelligent, le cas Wasman</w:t>
               </w:r>
@@ -2713,77 +2795,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design de recherche et innovation technologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Agostinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Metge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lombardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Arvanitakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2807,849 +2889,849 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01444176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rendre public ou tweeter sur la pierre</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TIC, territoires et gestion intégrée des déchets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Agostinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUTIC 2012 : Publics et pratiques médiatiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Metz, France</w:t>
+              <w:t xml:space="preserve">EUTIC'2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Waterford, Irlande</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01444165v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TIC, territoires et gestion intégrée des déchets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rendre public ou tweeter sur la pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ouvrard-Servanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Agostinelli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUTIC'2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Waterford, Irlande</w:t>
+              <w:t xml:space="preserve">EUTIC 2012 : Publics et pratiques médiatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01969224v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partage de compétences dans un réseau d'acteur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modèle d'évaluation pour une démarche qualité en formation à distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Caraguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Agostinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophia Arvanitakis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Serge Agostinelli</w:t>
+                <w:t xml:space="preserve">Valérie Campillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Impact des réseaux numériques dans les organisations ?</w:t>
+              <w:t xml:space="preserve">Innovation, entrepreneuriat et développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Unknown, Région indéterminée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01488263v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01488262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle d'évaluation pour une démarche qualité en formation à distance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of tools and instruments for e-learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Agostinelli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Campillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation, entrepreneuriat et développement</w:t>
+              <w:t xml:space="preserve">Enhancing the quality of distance learning at Western Balkan higher education institutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Unknown, Région indéterminée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01488262v1</w:t>
+                <w:t xml:space="preserve">hal-01488266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of tools and instruments for e-learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Partage de compétences dans un réseau d'acteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Arvanitakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Agostinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enhancing the quality of distance learning at Western Balkan higher education institutions</w:t>
+              <w:t xml:space="preserve">Impact des réseaux numériques dans les organisations ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Unknown, Région indéterminée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01488266v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01488263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La performance des technologies passe par la compatibilité des modèles SHS et STIC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Agostinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'étude MTO'2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Unknown, Région indéterminée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01488389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organization as A Multi-dimensional Network of Actants Mediated by An Organized and Organizing Network of Cultural Rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylene Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Agostinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Communication Association Preconference: “What is an Organization? Materiality, Agency and Discourse”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Canada. pp.1-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_00489099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dimension culturelle des pratiques communicationnelles de veille stratégique et son influence sur les systèmes de veille : l'exemple des entreprises chinoises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylene Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Agostinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence SIIE (Systèmes d'information et intelligence économique) 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Tunisie. pp.249-262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_00489097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réseaux de règles culturelles, base de l'émergence des réseaux organisés humains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylene Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Agostinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'études TIC.I.S. (SFSIC) : « Dynamiques de réseaux : information, complexité et non-linéarité »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, France. pp.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_00489101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’analyse d’information : d’un modèle individuel à une culture collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bulinge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Agostinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Intelligence Informationnelle Paris-Pékin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National des Hautes Etudes de Sécurité (INHES); Université Montpellier 1; Sup de Co de Montpellier, Apr 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_01804192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3659,430 +3741,430 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre communauté et mobilité : une approche interdisciplinaire des médias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Agostinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Augey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Augey</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Laurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tome 2, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01488681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La richesse des réseaux numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Agostinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Augey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Augey</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Laurie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01488685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre communauté et mobilité : une approche interdisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Agostinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Augey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Augey</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Laurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tome 1, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01488690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The scientific didactical approaches of e-learning - the French experience.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Agostinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Ranieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Issue #2/2008, 2008, Journal of e-Learning and Knowledge Society</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01488701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'éthique des situations de communication numérique .</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Agostinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01488714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4092,51 +4174,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waste Management as a Smart Cognitive System: The Wasman Case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lombardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4155,92 +4237,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Agostinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Joint Conference SOCO’18-CISIS’18-ICEUTE’18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.407-414, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-94120-2_39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01970543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une théorie des prototypes réseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4269,172 +4351,172 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hybridités, frontières et seuils : l'ouverture des espaces informationnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de la Manouba, pp.92-106, 2016, 978-9938-14-825-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01970613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partage de compétences dans un réseau d'acteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Arvanitakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Agostinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presse des Mines. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management des Technologies Organisationnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, pp.41-52, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01488010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le partenariat entreprise-laboratoire peut-il constituer une communauté de pratiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Agostinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4454,120 +4536,120 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lise Vieira, Claude Lishou et Noble Akam. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le numérique au coeur des partenariats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.175-186, 2011, EUTIC, 978-2-85892-400-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00812582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'analyse du processus métier au cœur du système d'information oriente le projet d'intelligence économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Agostinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e Conférence Internationale Systèmes d'Information et Intelligence Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IHE éditions, pp.254-271, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00487446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4577,100 +4659,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La regulation interactive dans un environnement d'apprentissage informatise : une experience en physique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Agostinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université de Provence - Aix-Marseille I, 1994. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00487469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4680,105 +4762,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voies de recherche en Sciences de l'Information et de la Communication : Le rôle des artefacts et des organisations sociales dans la communication des connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Agostinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">domain_other. Université Rennes 2, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00487457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId91"/>
+      <w:footerReference w:type="default" r:id="rId90"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4925,51 +5007,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03608022v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Agostinelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Riccio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02990355v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.172.0009" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968366v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968391v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Metge" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01443981v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ouvrard-Servanton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lombardo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arvanitakis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01443989v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01443968v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Lombardo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811459v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Djambian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.186" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479697v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479694v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479703v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01444004v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487211v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484004v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483990v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487463v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000958v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Barbier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Jal Jal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Piolat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000956v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Amigues" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04811895v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa A&#239;t-Amer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915817v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey de C&#233;glie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chollet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03276390v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03451937v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02997306v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02997301v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02990487v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01265735v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Salesses" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Paton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01258148v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969982v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01444176v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Metge" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ouvrard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01444165v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969224v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488263v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Arvanitakis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488262v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Caraguel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Campillo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488266v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488389v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00489099v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Hardy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00489097v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00489101v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01804192v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bulinge" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488681v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Augey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laurie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488685v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488690v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488701v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ranieri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488714v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970543v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94120-2_39" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970613v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488010v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812582v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487446v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00487469v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00487457v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03608022v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Agostinelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Riccio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02990355v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.172.0009" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968366v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968391v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Metge" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01443981v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ouvrard-Servanton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lombardo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arvanitakis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01443989v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01443968v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479694v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811459v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Djambian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.186" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479697v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479703v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01444004v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01444216v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487211v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484004v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483990v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487463v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000956v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Amigues" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000958v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Barbier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Jal Jal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Piolat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04811895v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa A&#239;t-Amer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915817v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey de C&#233;glie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chollet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03276390v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03451937v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02990487v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02997306v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02997301v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01258148v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01265735v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Salesses" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Paton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969982v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01444176v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ouvrard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969224v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01444165v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488262v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Caraguel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Campillo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488266v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488263v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Arvanitakis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488389v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00489099v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Hardy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00489097v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00489101v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01804192v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bulinge" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488681v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Augey" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laurie" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488685v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488690v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488701v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ranieri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488714v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970543v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94120-2_39" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970613v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488010v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812582v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487446v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00487469v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00487457v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>