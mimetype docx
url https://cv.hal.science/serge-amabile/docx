--- v0 (2026-03-17)
+++ v1 (2026-04-10)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:147.12643678161px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Serge Amabile </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commoning with blockchain. The Ğ1 / Duniter case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Malafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (2), pp.7-34. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.222.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425463v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management des biens communs de la connaissance : principes de conception et gouvernance de l’action collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Peneranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Haller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (1), pp.11-40. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.181.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the special edition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (2), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1030384ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacité d'absorption des informations et pratiques de veille stratégique dans les PME : une étude sur des domaines vitivinicoles provençaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Boudrandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (3), </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.123.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROCESSUS D'INNOVATION, RÉSEAUX ET USAGES D'INTERNET : Les éléments de la croissance du marché de la PME ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Peignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Peneranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Business Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (2), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5539/ibr.v6n2p92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business Intelligence and Absorptive Capacity of Information by Wineries in the Provence Wine Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Boudrandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Business Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (2), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5539/ibr.v6n2p126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an Enacted Approach to Understanding OSS Developer’s Motivations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Boudrandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology and Human Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (1), pp.38-54. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/jthi.2012010103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacité d'absorption des informations et pratiques de veille stratégique dans les PME : une étude sur des domaines vitivinicoles provençaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Boudrandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.123.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business Intelligence and Absorptive Capacity of Information by Wineries in the Provence Wine Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Boudrandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Business Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (2), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5539/ibr.v6n2p126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies de développement adoptées par les PME internationales. Le cas de PME méditerranéennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soulaimane Laghzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Peignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Peneranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Boudrandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Business Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (2), </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5539/ibr.v6n2p101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques de veille stratégique par les PME exportatrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soulaimane Laghzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Boudrandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44 (4), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.044.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Open Source Developers' Motivations from their Participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les motivations des développeurs de l'open source à partir de leur participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Boudrandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15 (2), pp.71-97. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.102.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veille et sélection de l'information : intégrer les acteurs dans le développement de filtres informationnels intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROCESSUS D'INNOVATION, RÉSEAUX ET USAGES D'INTERNET: Les éléments de la croissance du marché de la PME?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus d’innovation, réseaux et usages d’Internet : les éléments de la croissance du marché de la PME ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 48, pp.75-86. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.048.75.86⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02914433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération interentreprise, système d'information et renouvellement de l'attention organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5 (164), pp.97-118. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.164.97-118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00457034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages d'Internet : facteurs de compétitivité de la « PME réseau » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 9 (1), pp.35-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00457037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les NTIC dans les PME : Stratégies, capacités organisationnelles et avantages concurrentiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 3 (144), pp.43-63. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.144.43-63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00348303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet, facteur de gains de productivité et de diversification dans les PME : caractérisation des contextes d’usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 15 (3-4), </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1008815ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information, organisation, décision : étude empirique sur les apports des NTIC dans des PME &amp;quot;Internautes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DE LA VEILLE STRATEGIQUE A UNE ATTENTION RETICULEE. LE RESEAU D'ATTENTION INTER-ORGANISATIONNEL DES MUTUELLES D’ASSURANCE AUTOMOBILE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de thèse : l’usage professionnel des calendriers électroniques partagés, le cas des employés dyslexiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Richebé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de l'AIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04428565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gazelles, au pluriel : vers une classification des PME françaises en Hypercroissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldebert B.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand, D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Kouada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFEPME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La blockchain au service de la gouvernance des communs: Le cas de l’écosystème Ğ1 / Duniter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Malafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Conférence de l’Association Information &amp; Management (AIM), Association Information &amp; Management (AIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans les coulisses des PME en hypercroissance : le rôle des ressources et de leurs combinaisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Kouada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Aldebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS XXIXème conférence de l'AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, ., France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crypto-technologies & blockchain, artefacts distribués au service de la gouvernance des communs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Malafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Conférence de l’Association Information &amp; Management (AIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Information &amp; Management (AIM), Jun 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on gouverner une gazelle comme un éléphant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Boulmakoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Aldebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIIème Conférence de l’AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Dakar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amabile, S. &amp; Fantino, B. (2019), Conséquences craintes, exposition perçue ou risque analysé : quelle approche de la sécurité des SI des dirigeants de TPE ?,, Nantes, Juin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fantino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Conférence de l’Association Information &amp; Management (AIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Information &amp;Management (AIM), Jun 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hypercroissance des start-up n’est pas un long fleuve tranquille : rôle et place des structures d’accompagnement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Kouada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Aldebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International Francophone en Entrepreneuriat et PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01943501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions and information exchanges among actors within the Provence wine territory: an approach using the dynamic of proximity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Annual Conference of the American Association of Wine Economists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Princeton, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de veille stratégique dans une filière économique et capacité d'absorption des informations des PME : le cas des domaines vitivinicoles provençaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème conférence Gestion des Connaissances dans la Société et les Organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veille stratégique et capacité d'absorption des informations : Cas d'une filière vitivinicole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Saint Denis de la Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business Intelligence and Absorptive Capacity of information by wineries in the Provence wine industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Academy of Wine Business Research International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dualité du contrôle et de la créativité dans le transfert de connaissances inter-sites. Le cas de Veolia Water UK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tuffery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Boudrandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Le Moigne. Pionnier de l'ingénierie des systèmes d'information organisationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Peneranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions EMS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands auteurs en systèmes d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Les grands auteurs en systèmes d'information, 2376871301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Le Moigne, pionnier de l'Ingénierie des Systèmes d'Information Organisationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Peneranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands auteurs en Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, 2018, 978-2-37687-130-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Témoignages de doctorants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Peneranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir et penser en complexité avec Jean-Louis Le Moigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 462 p., 2012, 978-2-296-96540-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId84"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:147.12643678161px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Serge Amabile </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commoning with blockchain. The Ğ1 / Duniter case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Malafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (2), pp.7-34. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.222.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425463v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management des biens communs de la connaissance : principes de conception et gouvernance de l’action collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Peneranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Haller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (1), pp.11-40. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.181.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the special edition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (2), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1030384ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROCESSUS D'INNOVATION, RÉSEAUX ET USAGES D'INTERNET : Les éléments de la croissance du marché de la PME ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Peignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Peneranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Business Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (2), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5539/ibr.v6n2p92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacité d'absorption des informations et pratiques de veille stratégique dans les PME : une étude sur des domaines vitivinicoles provençaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Boudrandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (3), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.123.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business Intelligence and Absorptive Capacity of Information by Wineries in the Provence Wine Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Boudrandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Business Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (2), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5539/ibr.v6n2p126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an Enacted Approach to Understanding OSS Developer’s Motivations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Boudrandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology and Human Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (1), pp.38-54. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/jthi.2012010103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacité d'absorption des informations et pratiques de veille stratégique dans les PME : une étude sur des domaines vitivinicoles provençaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Boudrandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.123.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business Intelligence and Absorptive Capacity of Information by Wineries in the Provence Wine Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Boudrandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Business Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (2), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5539/ibr.v6n2p126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies de développement adoptées par les PME internationales. Le cas de PME méditerranéennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soulaimane Laghzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Peignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Peneranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Boudrandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Business Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (2), </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5539/ibr.v6n2p101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques de veille stratégique par les PME exportatrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soulaimane Laghzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Boudrandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44 (4), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.044.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Open Source Developers' Motivations from their Participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les motivations des développeurs de l'open source à partir de leur participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Boudrandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15 (2), pp.71-97. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.102.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veille et sélection de l'information : intégrer les acteurs dans le développement de filtres informationnels intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROCESSUS D'INNOVATION, RÉSEAUX ET USAGES D'INTERNET: Les éléments de la croissance du marché de la PME?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus d’innovation, réseaux et usages d’Internet : les éléments de la croissance du marché de la PME ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 48, pp.75-86. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.048.75.86⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02914433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération interentreprise, système d'information et renouvellement de l'attention organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5 (164), pp.97-118. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.164.97-118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00457034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages d'Internet : facteurs de compétitivité de la « PME réseau » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 9 (1), pp.35-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00457037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les NTIC dans les PME : Stratégies, capacités organisationnelles et avantages concurrentiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 3 (144), pp.43-63. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.144.43-63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00348303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet, facteur de gains de productivité et de diversification dans les PME : caractérisation des contextes d’usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 15 (3-4), </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1008815ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information, organisation, décision : étude empirique sur les apports des NTIC dans des PME &amp;quot;Internautes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DE LA VEILLE STRATEGIQUE A UNE ATTENTION RETICULEE. LE RESEAU D'ATTENTION INTER-ORGANISATIONNEL DES MUTUELLES D’ASSURANCE AUTOMOBILE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de thèse : l’usage professionnel des calendriers électroniques partagés, le cas des employés dyslexiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Richebé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de l'AIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04428565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gazelles, au pluriel : vers une classification des PME françaises en Hypercroissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldebert B.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand, D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Kouada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFEPME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La blockchain au service de la gouvernance des communs: Le cas de l’écosystème Ğ1 / Duniter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Malafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Conférence de l’Association Information &amp; Management (AIM), Association Information &amp; Management (AIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans les coulisses des PME en hypercroissance : le rôle des ressources et de leurs combinaisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Kouada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Aldebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS XXIXème conférence de l'AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, ., France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crypto-technologies & blockchain, artefacts distribués au service de la gouvernance des communs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Malafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Conférence de l’Association Information &amp; Management (AIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Information &amp; Management (AIM), Jun 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on gouverner une gazelle comme un éléphant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Boulmakoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Aldebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIIème Conférence de l’AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Dakar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amabile, S. &amp; Fantino, B. (2019), Conséquences craintes, exposition perçue ou risque analysé : quelle approche de la sécurité des SI des dirigeants de TPE ?,, Nantes, Juin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fantino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Conférence de l’Association Information &amp; Management (AIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Information &amp;Management (AIM), Jun 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hypercroissance des start-up n’est pas un long fleuve tranquille : rôle et place des structures d’accompagnement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Kouada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Aldebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International Francophone en Entrepreneuriat et PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01943501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions and information exchanges among actors within the Provence wine territory: an approach using the dynamic of proximity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Annual Conference of the American Association of Wine Economists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Princeton, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de veille stratégique dans une filière économique et capacité d'absorption des informations des PME : le cas des domaines vitivinicoles provençaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème conférence Gestion des Connaissances dans la Société et les Organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veille stratégique et capacité d'absorption des informations : Cas d'une filière vitivinicole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Saint Denis de la Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business Intelligence and Absorptive Capacity of information by wineries in the Provence wine industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Academy of Wine Business Research International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dualité du contrôle et de la créativité dans le transfert de connaissances inter-sites. Le cas de Veolia Water UK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tuffery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Boudrandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Le Moigne. Pionnier de l'ingénierie des systèmes d'information organisationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Peneranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions EMS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands auteurs en systèmes d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Les grands auteurs en systèmes d'information, 2376871301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Le Moigne, pionnier de l'Ingénierie des Systèmes d'Information Organisationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Peneranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands auteurs en Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, 2018, 978-2-37687-130-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Témoignages de doctorants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Peneranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir et penser en complexité avec Jean-Louis Le Moigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 462 p., 2012, 978-2-296-96540-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId84"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425463v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Malafosse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pascal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Amabile" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.222.0007" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875870v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Peneranda" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Haller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.181.0011" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01839478v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1030384ar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01839489v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Meissonier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Boudrandi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.123.0111" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01839496v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Peignot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/ibr.v6n2p92" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144308v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/ibr.v6n2p126" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144381v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourdon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jthi.2012010103" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144379v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01839491v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01839487v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulaimane Laghzaoui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/ibr.v6n2p101" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01839482v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.044.0015" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01839500v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144479v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Houz&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.102.0071" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01839480v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01839477v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914433v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.048.75.86" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457034v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gadille" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.164.97-118" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-C6R7THT3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457037v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00348303v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.144.43-63" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01839472v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1008815ar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794468v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01839471v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04428565v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fardeau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Richeb&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323860v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldebert B." TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand, D." TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Kouada" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952885v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083007v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Aldebert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484575v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484584v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boulmakoul" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484564v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fantino" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943501v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522094v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522097v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508736v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508604v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509122v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tuffery" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986802v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766259v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809704v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=37341" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425463v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Malafosse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pascal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Amabile" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.222.0007" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875870v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Peneranda" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Haller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.181.0011" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01839478v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1030384ar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01839496v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Peignot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/ibr.v6n2p92" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01839489v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Meissonier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Boudrandi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.123.0111" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144308v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/ibr.v6n2p126" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144381v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourdon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jthi.2012010103" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144379v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01839491v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01839487v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulaimane Laghzaoui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/ibr.v6n2p101" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01839482v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.044.0015" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01839500v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144479v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Houz&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.102.0071" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01839480v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01839477v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914433v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.048.75.86" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457034v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gadille" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.164.97-118" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-C6R7THT3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457037v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00348303v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.144.43-63" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01839472v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1008815ar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794468v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01839471v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04428565v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fardeau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Richeb&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323860v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldebert B." TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand, D." TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Kouada" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952885v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083007v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Aldebert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484575v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484584v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boulmakoul" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484564v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fantino" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943501v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522094v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522097v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508736v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508604v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509122v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tuffery" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986802v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766259v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809704v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=37341" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>