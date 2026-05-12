--- v1 (2026-04-10)
+++ v2 (2026-05-12)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:147.12643678161px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Serge Amabile </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commoning with blockchain. The Ğ1 / Duniter case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Malafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (2), pp.7-34. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.222.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425463v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management des biens communs de la connaissance : principes de conception et gouvernance de l’action collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Peneranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Haller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (1), pp.11-40. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.181.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the special edition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (2), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1030384ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROCESSUS D'INNOVATION, RÉSEAUX ET USAGES D'INTERNET : Les éléments de la croissance du marché de la PME ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Peignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Peneranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Business Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (2), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5539/ibr.v6n2p92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacité d'absorption des informations et pratiques de veille stratégique dans les PME : une étude sur des domaines vitivinicoles provençaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Boudrandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (3), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.123.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business Intelligence and Absorptive Capacity of Information by Wineries in the Provence Wine Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Boudrandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Business Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (2), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5539/ibr.v6n2p126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an Enacted Approach to Understanding OSS Developer’s Motivations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Boudrandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology and Human Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (1), pp.38-54. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/jthi.2012010103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacité d'absorption des informations et pratiques de veille stratégique dans les PME : une étude sur des domaines vitivinicoles provençaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Boudrandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.123.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business Intelligence and Absorptive Capacity of Information by Wineries in the Provence Wine Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Boudrandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Business Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (2), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5539/ibr.v6n2p126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies de développement adoptées par les PME internationales. Le cas de PME méditerranéennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soulaimane Laghzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Peignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Peneranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Boudrandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Business Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (2), </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5539/ibr.v6n2p101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques de veille stratégique par les PME exportatrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soulaimane Laghzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Boudrandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44 (4), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.044.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Open Source Developers' Motivations from their Participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les motivations des développeurs de l'open source à partir de leur participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Boudrandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15 (2), pp.71-97. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.102.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veille et sélection de l'information : intégrer les acteurs dans le développement de filtres informationnels intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROCESSUS D'INNOVATION, RÉSEAUX ET USAGES D'INTERNET: Les éléments de la croissance du marché de la PME?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus d’innovation, réseaux et usages d’Internet : les éléments de la croissance du marché de la PME ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 48, pp.75-86. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.048.75.86⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02914433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération interentreprise, système d'information et renouvellement de l'attention organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5 (164), pp.97-118. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.164.97-118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00457034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages d'Internet : facteurs de compétitivité de la « PME réseau » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 9 (1), pp.35-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00457037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les NTIC dans les PME : Stratégies, capacités organisationnelles et avantages concurrentiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 3 (144), pp.43-63. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.144.43-63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00348303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet, facteur de gains de productivité et de diversification dans les PME : caractérisation des contextes d’usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 15 (3-4), </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1008815ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information, organisation, décision : étude empirique sur les apports des NTIC dans des PME &amp;quot;Internautes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DE LA VEILLE STRATEGIQUE A UNE ATTENTION RETICULEE. LE RESEAU D'ATTENTION INTER-ORGANISATIONNEL DES MUTUELLES D’ASSURANCE AUTOMOBILE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de thèse : l’usage professionnel des calendriers électroniques partagés, le cas des employés dyslexiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Richebé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de l'AIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04428565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gazelles, au pluriel : vers une classification des PME françaises en Hypercroissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldebert B.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand, D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Kouada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFEPME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La blockchain au service de la gouvernance des communs: Le cas de l’écosystème Ğ1 / Duniter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Malafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Conférence de l’Association Information &amp; Management (AIM), Association Information &amp; Management (AIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans les coulisses des PME en hypercroissance : le rôle des ressources et de leurs combinaisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Kouada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Aldebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS XXIXème conférence de l'AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, ., France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crypto-technologies & blockchain, artefacts distribués au service de la gouvernance des communs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Malafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Conférence de l’Association Information &amp; Management (AIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Information &amp; Management (AIM), Jun 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on gouverner une gazelle comme un éléphant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Boulmakoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Aldebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIIème Conférence de l’AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Dakar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amabile, S. &amp; Fantino, B. (2019), Conséquences craintes, exposition perçue ou risque analysé : quelle approche de la sécurité des SI des dirigeants de TPE ?,, Nantes, Juin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fantino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Conférence de l’Association Information &amp; Management (AIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Information &amp;Management (AIM), Jun 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hypercroissance des start-up n’est pas un long fleuve tranquille : rôle et place des structures d’accompagnement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Kouada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Aldebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International Francophone en Entrepreneuriat et PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01943501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions and information exchanges among actors within the Provence wine territory: an approach using the dynamic of proximity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Annual Conference of the American Association of Wine Economists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Princeton, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de veille stratégique dans une filière économique et capacité d'absorption des informations des PME : le cas des domaines vitivinicoles provençaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème conférence Gestion des Connaissances dans la Société et les Organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veille stratégique et capacité d'absorption des informations : Cas d'une filière vitivinicole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Saint Denis de la Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business Intelligence and Absorptive Capacity of information by wineries in the Provence wine industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Academy of Wine Business Research International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dualité du contrôle et de la créativité dans le transfert de connaissances inter-sites. Le cas de Veolia Water UK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tuffery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Boudrandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Le Moigne. Pionnier de l'ingénierie des systèmes d'information organisationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Peneranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions EMS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands auteurs en systèmes d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Les grands auteurs en systèmes d'information, 2376871301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Le Moigne, pionnier de l'Ingénierie des Systèmes d'Information Organisationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Peneranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands auteurs en Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, 2018, 978-2-37687-130-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Témoignages de doctorants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Peneranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir et penser en complexité avec Jean-Louis Le Moigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 462 p., 2012, 978-2-296-96540-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId84"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:147.12643678161px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Serge Amabile </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commoning with blockchain. The Ğ1 / Duniter case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Malafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (2), pp.7-34. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.222.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425463v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management des biens communs de la connaissance : principes de conception et gouvernance de l’action collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Peneranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Haller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (1), pp.11-40. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.181.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the special edition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (2), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1030384ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROCESSUS D'INNOVATION, RÉSEAUX ET USAGES D'INTERNET : Les éléments de la croissance du marché de la PME ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Peignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Peneranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Business Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (2), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5539/ibr.v6n2p92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacité d'absorption des informations et pratiques de veille stratégique dans les PME : une étude sur des domaines vitivinicoles provençaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Boudrandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (3), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.123.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an Enacted Approach to Understanding OSS Developer’s Motivations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Boudrandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology and Human Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (1), pp.38-54. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/jthi.2012010103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacité d'absorption des informations et pratiques de veille stratégique dans les PME : une étude sur des domaines vitivinicoles provençaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Boudrandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.123.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business Intelligence and Absorptive Capacity of Information by Wineries in the Provence Wine Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Boudrandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Business Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (2), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5539/ibr.v6n2p126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business Intelligence and Absorptive Capacity of Information by Wineries in the Provence Wine Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Boudrandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Business Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (2), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5539/ibr.v6n2p126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies de développement adoptées par les PME internationales. Le cas de PME méditerranéennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soulaimane Laghzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Peignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Peneranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Boudrandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Business Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (2), </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5539/ibr.v6n2p101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques de veille stratégique par les PME exportatrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soulaimane Laghzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Boudrandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44 (4), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.044.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Open Source Developers' Motivations from their Participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les motivations des développeurs de l'open source à partir de leur participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Boudrandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15 (2), pp.71-97. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.102.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veille et sélection de l'information : intégrer les acteurs dans le développement de filtres informationnels intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROCESSUS D'INNOVATION, RÉSEAUX ET USAGES D'INTERNET: Les éléments de la croissance du marché de la PME?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus d’innovation, réseaux et usages d’Internet : les éléments de la croissance du marché de la PME ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 48, pp.75-86. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.048.75.86⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02914433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération interentreprise, système d'information et renouvellement de l'attention organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5 (164), pp.97-118. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.164.97-118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00457034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages d'Internet : facteurs de compétitivité de la « PME réseau » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 9 (1), pp.35-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00457037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les NTIC dans les PME : Stratégies, capacités organisationnelles et avantages concurrentiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 3 (144), pp.43-63. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.144.43-63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00348303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet, facteur de gains de productivité et de diversification dans les PME : caractérisation des contextes d’usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 15 (3-4), </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1008815ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information, organisation, décision : étude empirique sur les apports des NTIC dans des PME &amp;quot;Internautes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DE LA VEILLE STRATEGIQUE A UNE ATTENTION RETICULEE. LE RESEAU D'ATTENTION INTER-ORGANISATIONNEL DES MUTUELLES D’ASSURANCE AUTOMOBILE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de thèse : l’usage professionnel des calendriers électroniques partagés, le cas des employés dyslexiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Richebé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de l'AIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04428565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gazelles, au pluriel : vers une classification des PME françaises en Hypercroissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldebert B.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand, D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Kouada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFEPME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La blockchain au service de la gouvernance des communs: Le cas de l’écosystème Ğ1 / Duniter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Malafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Conférence de l’Association Information &amp; Management (AIM), Association Information &amp; Management (AIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans les coulisses des PME en hypercroissance : le rôle des ressources et de leurs combinaisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Kouada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Aldebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS XXIXème conférence de l'AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, ., France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on gouverner une gazelle comme un éléphant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Boulmakoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Aldebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIIème Conférence de l’AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Dakar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crypto-technologies & blockchain, artefacts distribués au service de la gouvernance des communs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Malafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Conférence de l’Association Information &amp; Management (AIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Information &amp; Management (AIM), Jun 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amabile, S. &amp; Fantino, B. (2019), Conséquences craintes, exposition perçue ou risque analysé : quelle approche de la sécurité des SI des dirigeants de TPE ?,, Nantes, Juin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fantino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Conférence de l’Association Information &amp; Management (AIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Information &amp;Management (AIM), Jun 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hypercroissance des start-up n’est pas un long fleuve tranquille : rôle et place des structures d’accompagnement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Kouada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Aldebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International Francophone en Entrepreneuriat et PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01943501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de veille stratégique dans une filière économique et capacité d'absorption des informations des PME : le cas des domaines vitivinicoles provençaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème conférence Gestion des Connaissances dans la Société et les Organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions and information exchanges among actors within the Provence wine territory: an approach using the dynamic of proximity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Annual Conference of the American Association of Wine Economists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Princeton, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business Intelligence and Absorptive Capacity of information by wineries in the Provence wine industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Academy of Wine Business Research International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veille stratégique et capacité d'absorption des informations : Cas d'une filière vitivinicole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Saint Denis de la Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dualité du contrôle et de la créativité dans le transfert de connaissances inter-sites. Le cas de Veolia Water UK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tuffery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Boudrandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Le Moigne. Pionnier de l'ingénierie des systèmes d'information organisationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Peneranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions EMS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands auteurs en systèmes d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Les grands auteurs en systèmes d'information, 2376871301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Le Moigne, pionnier de l'Ingénierie des Systèmes d'Information Organisationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Peneranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands auteurs en Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, 2018, 978-2-37687-130-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Témoignages de doctorants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meissonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Peneranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir et penser en complexité avec Jean-Louis Le Moigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 462 p., 2012, 978-2-296-96540-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId84"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425463v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Malafosse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pascal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Amabile" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.222.0007" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875870v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Peneranda" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Haller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.181.0011" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01839478v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1030384ar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01839496v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Peignot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/ibr.v6n2p92" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01839489v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Meissonier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Boudrandi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.123.0111" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144308v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/ibr.v6n2p126" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144381v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourdon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jthi.2012010103" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144379v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01839491v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01839487v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulaimane Laghzaoui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/ibr.v6n2p101" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01839482v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.044.0015" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01839500v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144479v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Houz&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.102.0071" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01839480v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01839477v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914433v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.048.75.86" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457034v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gadille" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.164.97-118" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-C6R7THT3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457037v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00348303v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.144.43-63" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01839472v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1008815ar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794468v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01839471v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04428565v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fardeau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Richeb&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323860v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldebert B." TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand, D." TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Kouada" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952885v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083007v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Aldebert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484575v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484584v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boulmakoul" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484564v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fantino" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943501v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522094v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522097v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508736v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508604v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509122v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tuffery" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986802v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766259v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809704v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=37341" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425463v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Malafosse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pascal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Amabile" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.222.0007" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875870v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Peneranda" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Haller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.181.0011" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01839478v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1030384ar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01839496v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Peignot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/ibr.v6n2p92" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01839489v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Meissonier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Boudrandi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.123.0111" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144381v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourdon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jthi.2012010103" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144379v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01839491v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/ibr.v6n2p126" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144308v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01839487v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulaimane Laghzaoui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/ibr.v6n2p101" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01839482v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.044.0015" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01839500v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144479v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Houz&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.102.0071" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01839480v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01839477v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914433v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.048.75.86" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457034v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gadille" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.164.97-118" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-C6R7THT3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457037v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00348303v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.144.43-63" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01839472v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1008815ar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794468v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01839471v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04428565v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fardeau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Richeb&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323860v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldebert B." TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand, D." TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Kouada" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952885v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083007v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Aldebert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484584v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boulmakoul" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484575v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484564v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fantino" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943501v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522097v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522094v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508604v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508736v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509122v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tuffery" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986802v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766259v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809704v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=37341" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>